--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -69,50 +69,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +158,63 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +351,66 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்கிறது என்ன? அது இந்த ஜனத்தில் மீதியானவர்களின் பார்வைக்கு இந்நாட்களில் ஆச்சரியமாயிருந்தாலும், என் பார்வைக்கும் ஆச்சரியமாயிருக்குமோ என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And the streets of the city shall be full of boys and girls playing in the streets thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, கிழக்குதேசத்திலும் மற்ற தேசத்திலுமிருந்து என் ஜனங்களை நான் இரட்சித்து,]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD of hosts; If it be marvellous in the eyes of the remnant of this people in these days, should it also be marvellous in mine eyes? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை அழைத்துக்கொண்டுவருவேன்; அவர்கள் எருசலேமின் நடுவிலே குடியிருப்பார்கள்; அவர்கள் எனக்கு உண்மையும் நீதியுமான ஜனமாயிருப்பார்கள், நான் அவர்களுக்கு தேவனாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD of hosts; If it be marvellous in the eyes of the remnant of this people in these days, should it also be marvellous in mine eyes? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை அழைத்துக்கொண்டுவருவேன்; அவர்கள் எருசலேமின் நடுவிலே குடியிருப்பார்கள்; அவர்கள் எனக்கு உண்மையும் நீதியுமான ஜனமாயிருப்பார்கள், நான் அவர்களுக்கு தேவனாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Thus says the LORD of hosts; Behold, I will save my people from the east country, and from the west country;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேனைகளுடைய கர்த்தரின் வீடாகிய ஆலயம் கட்டப்படும்படிக்கு அதின் அஸ்திபாரங்கள் போடப்பட்ட நாள்முதற் கொண்டிருக்கிற தீர்க்கதரிசிகளின் வாயினால் இந்த வார்த்தைகளை இந்நாட்களில் கேட்டுவருகிறவர்களே, உங்கள் கைகள் திடப்படக்கடவது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And I will bring them, and they shall dwell in the midst of Jerusalem: and they shall be my people, and I will be their God, in truth and in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேனைகளுடைய கர்த்தரின் வீடாகிய ஆலயம் கட்டப்படும்படிக்கு அதின் அஸ்திபாரங்கள் போடப்பட்ட நாள்முதற் கொண்டிருக்கிற தீர்க்கதரிசிகளின் வாயினால் இந்த வார்த்தைகளை இந்நாட்களில் கேட்டுவருகிறவர்களே, உங்கள் கைகள் திடப்படக்கடவது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And I will bring them, and they shall dwell in the midst of Jerusalem: and they shall be my people, and I will be their God, in truth and in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்நாட்களுக்கு முன்னே மனுஷனுடைய வேலையால் பலனுமில்லை, மிருகஜீவனுடைய வேலையால் பலனுமில்லை; போகிறவனுக்கும் வருகிறவனுக்கும் நெருக்கிடையினிமித்தம் சமாதானமுமில்லை; எல்லா மனுஷரையும் ஒருவரையொருவர் விரோதிக்கச்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And I will bring them, and they shall dwell in the midst of Jerusalem: and they shall be my people, and I will be their God, in truth and in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்நாட்களுக்கு முன்னே மனுஷனுடைய வேலையால் பலனுமில்லை, மிருகஜீவனுடைய வேலையால் பலனுமில்லை; போகிறவனுக்கும் வருகிறவனுக்கும் நெருக்கிடையினிமித்தம் சமாதானமுமில்லை; எல்லா மனுஷரையும் ஒருவரையொருவர் விரோதிக்கச்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts; Let your hands be strong, all of you that hear in these days these words by the mouth of the prophets, which were in the day that the foundation of the house of the LORD of hosts was laid, that the temple might be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்போதோ இந்த ஜனத்தில் மீதியானவர்களுக்கு நான் முந்தினநாட்களில் இருந்ததுபோல இருக்கமாட்டேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts; Let your hands be strong, all of you that hear in these days these words by the mouth of the prophets, which were in the day that the foundation of the house of the LORD of hosts was laid, that the temple might be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விதைப்புச் சமாதானமுள்ளதாயிருக்கும்; திராட்சச்செடி தன் கனியைத் தரும்; பூமி தன் பலனைத் தரும்; வானம் தன் பனியைத் தரும்; இந்த ஜனத்தில் மீதியானவர்கள் இதையெல்லாம் சுதந்தரிக்கக் கட்டளையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD of hosts; Let your hands be strong, all of you that hear in these days these words by the mouth of the prophets, which were in the day that the foundation of the house of the LORD of hosts was laid, that the temple might be built.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சேனைகளுடைய கர்த்தரின் வார்த்தை உண்டாகி அவர்:]]></a:t>
+              <a:t><![CDATA[1. Again the word of the LORD of hosts came to me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விதைப்புச் சமாதானமுள்ளதாயிருக்கும்; திராட்சச்செடி தன் கனியைத் தரும்; பூமி தன் பலனைத் தரும்; வானம் தன் பனியைத் தரும்; இந்த ஜனத்தில் மீதியானவர்கள் இதையெல்லாம் சுதந்தரிக்கக் கட்டளையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[10. For before these days there was no hire for man, nor any hire for beast; neither was there any peace to him that went out or came in because of the affliction: for I set all men every one against his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விதைப்புச் சமாதானமுள்ளதாயிருக்கும்; திராட்சச்செடி தன் கனியைத் தரும்; பூமி தன் பலனைத் தரும்; வானம் தன் பனியைத் தரும்; இந்த ஜனத்தில் மீதியானவர்கள் இதையெல்லாம் சுதந்தரிக்கக் கட்டளையிடுவேன்.]]></a:t>
+              <a:t><![CDATA[10. For before these days there was no hire for man, nor any hire for beast; neither was there any peace to him that went out or came in because of the affliction: for I set all men every one against his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சம்பவிப்பதென்னவென்றால்: யூதா வம்சத்தாரே, இஸ்ரவேல் வம்சத்தாரே, நீங்கள் புறஜாதிகளுக்குள் சாபமாயிருந்ததுபோலவே, ஆசீர்வாதமாயிருக்கும்படி நான் உங்களை இரட்சிப்பேன்; பயப்படாதேயுங்கள், உங்கள் கைகள் திடப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[10. For before these days there was no hire for man, nor any hire for beast; neither was there any peace to him that went out or came in because of the affliction: for I set all men every one against his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சம்பவிப்பதென்னவென்றால்: யூதா வம்சத்தாரே, இஸ்ரவேல் வம்சத்தாரே, நீங்கள் புறஜாதிகளுக்குள் சாபமாயிருந்ததுபோலவே, ஆசீர்வாதமாயிருக்கும்படி நான் உங்களை இரட்சிப்பேன்; பயப்படாதேயுங்கள், உங்கள் கைகள் திடப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[11. But now I will not be unto the residue of this people as in the former days, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: உங்கள் பிதாக்கள் எனக்குக் கோபமூட்டினபோது நான் உங்களை தண்டிக்க நினைத்து, மனம் மாறாமல் இருந்ததுபோல,]]></a:t>
+              <a:t><![CDATA[11. But now I will not be unto the residue of this people as in the former days, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: உங்கள் பிதாக்கள் எனக்குக் கோபமூட்டினபோது நான் உங்களை தண்டிக்க நினைத்து, மனம் மாறாமல் இருந்ததுபோல,]]></a:t>
+              <a:t><![CDATA[12. For the seed shall be prosperous; the vine shall give her fruit, and the ground shall give her increase, and the heavens shall give their dew; and I will cause the remnant of this people to possess all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்நாட்களில் எருசலேமுக்கும் யூதாவுக்கும் நன்மைசெய்யும்படித் திரும்ப நினைத்தேன்; பயப்படாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. For the seed shall be prosperous; the vine shall give her fruit, and the ground shall give her increase, and the heavens shall give their dew; and I will cause the remnant of this people to possess all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் செய்யவேண்டிய காரியங்கள் என்னவென்றால்: அவனவன் பிறனோடே உண்மையைப் பேசுங்கள்; உங்கள் வாசல்களில் சத்தியத்துக்கும் சமாதானத்துக்கும் ஏற்க நியாயந்தீருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, that as all of you were a curse among the heathen, O house of Judah, and house of Israel; so will I save you, and all of you shall be a blessing: fear not, but let your hands be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவனும் பிறனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும், பொய்யாணையின்மேல் பிரியப்படாமலும் இருங்கள்; இவைகளெல்லாம் நான் வெறுக்கிற காரியங்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, that as all of you were a curse among the heathen, O house of Judah, and house of Israel; so will I save you, and all of you shall be a blessing: fear not, but let your hands be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஒருவனும் பிறனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும், பொய்யாணையின்மேல் பிரியப்படாமலும் இருங்கள்; இவைகளெல்லாம் நான் வெறுக்கிற காரியங்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, that as all of you were a curse among the heathen, O house of Judah, and house of Israel; so will I save you, and all of you shall be a blessing: fear not, but let your hands be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் சீயோனுக்காக கடும் வைராக்கியங்கொண்டேன்; அதற்காக மகா உக்கிரமான வைராக்கியங்கொண்டேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD of hosts; I was jealous for Zion with great jealousy, and I was jealous for her with great fury.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சேனைகளுடைய கர்த்தரின் வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD of hosts; As I thought to punish you, when your fathers provoked me to wrath, says the LORD of hosts, and I repented not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாலாம் மாதத்தின் உபவாசமும், ஐந்தாம் மாதத்தின் உபாவாசமும், ஏழாம் மாதத்தின் உபவாசமும் பத்தாம் மாதத்தின் உபவாசமும், யூதா வம்சத்தாருக்கு மகிழ்ச்சியாகவும் சந்தோஷமாகவும் நல்ல பண்டிகைகளாகவும் மாறிப்போகும்; ஆகையால் சத்தியத்தையும் சமாதானத்தையும் சிநேகியுங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD of hosts; As I thought to punish you, when your fathers provoked me to wrath, says the LORD of hosts, and I repented not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாலாம் மாதத்தின் உபவாசமும், ஐந்தாம் மாதத்தின் உபாவாசமும், ஏழாம் மாதத்தின் உபவாசமும் பத்தாம் மாதத்தின் உபவாசமும், யூதா வம்சத்தாருக்கு மகிழ்ச்சியாகவும் சந்தோஷமாகவும் நல்ல பண்டிகைகளாகவும் மாறிப்போகும்; ஆகையால் சத்தியத்தையும் சமாதானத்தையும் சிநேகியுங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. So again have I thought in these days to do well unto Jerusalem and to the house of Judah: fear all of you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இன்னும் ஜனங்களும் அநேகம் பட்டணங்களின் குடிகளும் வருவார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. So again have I thought in these days to do well unto Jerusalem and to the house of Judah: fear all of you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பட்டணத்தின் குடிகள் மறுபட்டணத்தின் குடிகளிடத்தில்போய், நாம் கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும் சேனைகளின் கர்த்தரைத் தேடவும் தீவிரித்து போவோம் வாருங்கள்; நாங்களும் போவோம் என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These are the things that all of you shall do; Speak all of you every man the truth to his neighbour; execute the judgment of truth and peace in your gates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பட்டணத்தின் குடிகள் மறுபட்டணத்தின் குடிகளிடத்தில்போய், நாம் கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும் சேனைகளின் கர்த்தரைத் தேடவும் தீவிரித்து போவோம் வாருங்கள்; நாங்களும் போவோம் என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. These are the things that all of you shall do; Speak all of you every man the truth to his neighbour; execute the judgment of truth and peace in your gates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அநேக ஜனங்களும் பலத்த ஜாதிகளும் எருசலேமிலே சேனைகளின் கர்த்தரைத் தேடவும், கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும் வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And let none of you imagine evil in your hearts against his neighbour; and love no false oath: for all these are things that I hate, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அநேக ஜனங்களும் பலத்த ஜாதிகளும் எருசலேமிலே சேனைகளின் கர்த்தரைத் தேடவும், கர்த்தருடைய சமுகத்தில் விண்ணப்பம்பண்ணவும் வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And let none of you imagine evil in your hearts against his neighbour; and love no false oath: for all these are things that I hate, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் பலவித பாஷைக்காரராகிய புறஜாதியாரில் பத்து மனுஷர் ஒரு யூதனுடைய வஸ்திரத்தொங்கலைப் பிடித்துக்கொண்டு: தேவன் உங்களோடே இருக்கிறார் என்று கேள்விப்பட்டோம்: ஆகையால் உங்களோடேகூடப் போவோம் என்று சொல்லி, அவனைப் பற்றிக்கொள்வார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the word of the LORD of hosts came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்நாட்களில் பலவித பாஷைக்காரராகிய புறஜாதியாரில் பத்து மனுஷர் ஒரு யூதனுடைய வஸ்திரத்தொங்கலைப் பிடித்துக்கொண்டு: தேவன் உங்களோடே இருக்கிறார் என்று கேள்விப்பட்டோம்: ஆகையால் உங்களோடேகூடப் போவோம் என்று சொல்லி, அவனைப் பற்றிக்கொள்வார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Thus says the LORD of hosts; The fast of the fourth month, and the fast of the fifth, and the fast of the seventh, and the fast of the tenth, shall be to the house of Judah joy and gladness, and cheerful feasts; therefore love the truth and peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3958,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் சீயோனிடத்தில் திரும்பி, எருசலேமின் நடுவிலே வாசம்பண்ணுவேன்; எருசலேம் சத்திய நகரம் என்றும், சேனைகளுடைய கர்த்தரின் பர்வதம் பரிசுத்த பர்வதம் என்றும் அழைக்கப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD of hosts; I was jealous for Zion with great jealousy, and I was jealous for her with great fury.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Thus says the LORD of hosts; The fast of the fourth month, and the fast of the fifth, and the fast of the seventh, and the fast of the tenth, shall be to the house of Judah joy and gladness, and cheerful feasts; therefore love the truth and peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Thus says the LORD of hosts; The fast of the fourth month, and the fast of the fifth, and the fast of the seventh, and the fast of the tenth, shall be to the house of Judah joy and gladness, and cheerful feasts; therefore love the truth and peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Thus says the LORD of hosts; The fast of the fourth month, and the fast of the fifth, and the fast of the seventh, and the fast of the tenth, shall be to the house of Judah joy and gladness, and cheerful feasts; therefore love the truth and peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Thus says the LORD of hosts; It shall yet come to pass, that there shall come people, and the inhabitants of many cities:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Thus says the LORD of hosts; It shall yet come to pass, that there shall come people, and the inhabitants of many cities:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the inhabitants of one city shall go to another, saying, Let us go speedily to pray before the LORD, and to seek the LORD of hosts: I will go also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the inhabitants of one city shall go to another, saying, Let us go speedily to pray before the LORD, and to seek the LORD of hosts: I will go also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the inhabitants of one city shall go to another, saying, Let us go speedily to pray before the LORD, and to seek the LORD of hosts: I will go also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Yea, many people and strong nations shall come to seek the LORD of hosts in Jerusalem, and to pray before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Yea, many people and strong nations shall come to seek the LORD of hosts in Jerusalem, and to pray before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் சீயோனிடத்தில் திரும்பி, எருசலேமின் நடுவிலே வாசம்பண்ணுவேன்; எருசலேம் சத்திய நகரம் என்றும், சேனைகளுடைய கர்த்தரின் பர்வதம் பரிசுத்த பர்வதம் என்றும் அழைக்கப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the LORD; I am returned unto Zion, and will dwell in the midst of Jerusalem: and Jerusalem shall be called a city of truth; and the mountain of the LORD of hosts the holy mountain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus says the LORD of hosts; In those days it shall come to pass, that ten men shall take hold out of all languages of the nations, even shall take hold of the skirt of him that is a Jew, saying, We will go with you: for we have heard that God is with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus says the LORD of hosts; In those days it shall come to pass, that ten men shall take hold out of all languages of the nations, even shall take hold of the skirt of him that is a Jew, saying, We will go with you: for we have heard that God is with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Thus says the LORD of hosts; In those days it shall come to pass, that ten men shall take hold out of all languages of the nations, even shall take hold of the skirt of him that is a Jew, saying, We will go with you: for we have heard that God is with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. திரும்பவும் எருசலேமின் வீதிகளில் முதிர்வயதினாலே தங்கள் கைகளில் கோலைப்பிடித்து நடக்கிற கிழவரும் கிழவிகளும் குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Thus says the LORD; I am returned unto Zion, and will dwell in the midst of Jerusalem: and Jerusalem shall be called a city of truth; and the mountain of the LORD of hosts the holy mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. திரும்பவும் எருசலேமின் வீதிகளில் முதிர்வயதினாலே தங்கள் கைகளில் கோலைப்பிடித்து நடக்கிற கிழவரும் கிழவிகளும் குடியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD of hosts; There shall yet old men and old women dwell in the streets of Jerusalem, and every man with his staff in his hand for very age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நகரத்தின் தெருக்களிலே விளையாடுகிற ஆண்பிள்ளைகளும் பெண்பிள்ளைகளும் அதின் வீதிகளில் நிறைந்திருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD of hosts; There shall yet old men and old women dwell in the streets of Jerusalem, and every man with his staff in his hand for very age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்கிறது என்ன? அது இந்த ஜனத்தில் மீதியானவர்களின் பார்வைக்கு இந்நாட்களில் ஆச்சரியமாயிருந்தாலும், என் பார்வைக்கும் ஆச்சரியமாயிருக்குமோ என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And the streets of the city shall be full of boys and girls playing in the streets thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722182" r:id="rId1"/>
+    <p:sldLayoutId id="2478619100" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,54 +6307,158 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5022,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે કે તે અદ્ભૂત છે.”]]></a:t>
+              <a:t><![CDATA[என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. જુઓ, સૈન્યોનો દેવ યહોવા કહે છે, “હું મારા લોકોને પૂર્વના તથા પશ્ચિમના દેશમાંથી બચાવી લાવીશ;]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தர் சொல்கிறது என்ன? அது இந்த ஜனத்தில் மீதியானவர்களின் பார்வைக்கு இந்நாட்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. યરૂશાલેમમાં શાંતિથી રહેવા માટે હું તેઓને ફરી પાછા ઘરે લાવીશ. તેઓ મારી પ્રજા થશે અને હું તેઓનો]]></a:t>
+              <a:t><![CDATA[ஆச்சரியமாயிருந்தாலும், என் பார்வைக்கும் ஆச்சரியமாயிருக்குமோ என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સત્યથી તથા ન્યાયી દેવ થઇશ.”]]></a:t>
+              <a:t><![CDATA[7. இதோ, கிழக்குதேசத்திலும் மற்ற தேசத்திலுமிருந்து என் ஜனங்களை நான் இரட்சித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. સૈન્યોનો દેવ યહોવા કહે છે, “હિંમત રાખો! મારા મંદિરનો પાયો નંખાયો અને બાંધકામ શરૂ થયું ત્યારે હાજર]]></a:t>
+              <a:t><![CDATA[8. அவர்களை அழைத்துக்கொண்டுவருவேன்; அவர்கள் எருசலேமின் நடுவிலே குடியிருப்பார்கள்; அவர்கள் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા તે પ્રબોધકોને મુખેથી તમે જે વચનો સાંભળ્યાં હતા તે આજે પણ પાળો છો.]]></a:t>
+              <a:t><![CDATA[உண்மையும் நீதியுமான ஜனமாயிருப்பார்கள், நான் அவர்களுக்கு தேவனாயிருப்பேன் என்று சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તે સમય પહેલાં કોઇ માણસને કે પશુને મજૂરીએ રાખી શકાતું નહોતું. અને શત્રુની બીકે કોઇ સહીસલામત રીતે]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હરીફરી શકતું નહોતું. મેં માણસોને એકબીજાના દુશ્મન બનાવી દીધા હતા.]]></a:t>
+              <a:t><![CDATA[9. சேனைகளுடைய கர்த்தரின் வீடாகிய ஆலயம் கட்டப்படும்படிக்கு அதின் அஸ்திபாரங்கள் போடப்பட்ட நாள்முதற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. “પણ હવે હું એ લોકોમાંના બચવા પામેલા માણસો સાથે પહેલાની જેમ નહિ વર્તું.” એવુ યહોવા કહે છે.]]></a:t>
+              <a:t><![CDATA[கொண்டிருக்கிற தீர்க்கதரிசிகளின் வாயினால் இந்த வார்த்தைகளை இந்நாட்களில் கேட்டுவருகிறவர்களே, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “હવે હું તમારી મધ્યે શાંતિ અને સમૃદ્ધિ લાવીશ. તમારાં ખેતરોમાં વધારે અનાજ પાકશે, દ્રાક્ષાવેલાઓ]]></a:t>
+              <a:t><![CDATA[கைகள் திடப்படக்கடவது என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ફરીથી સૈન્યોનો દેવ યહોવાની વાણી આ પ્રમાણે સંભળાઇ:]]></a:t>
+              <a:t><![CDATA[1. சேனைகளுடைய கர்த்தரின் வார்த்தை உண்டாகி அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દ્રાક્ષાથી લચી પડશે. ઘણાં વરસાદને લીધે જમીન વધારે ફળદ્રુપ થશે. આ સર્વ આશીર્વાદો બાકી રહેલા લોકોને]]></a:t>
+              <a:t><![CDATA[10. இந்நாட்களுக்கு முன்னே மனுஷனுடைய வேலையால் பலனுமில்லை, மிருகஜீவனுடைய வேலையால் பலனுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપવામાં આવશે.]]></a:t>
+              <a:t><![CDATA[போகிறவனுக்கும் வருகிறவனுக்கும் நெருக்கிடையினிமித்தம் சமாதானமுமில்லை; எல்லா மனுஷரையும் ஒருவரையொருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હે યહૂદિયા અને ઇસ્રાએલના વંશજો અત્યાર સુધી વિદેશી પ્રજાઓ શાપ દેવા માટે તમારા નામનો ઉપયોગ કરતી]]></a:t>
+              <a:t><![CDATA[விரோதிக்கச்செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતી, પણ હવે હું તમને ઉગારી લઇશ, અને તમારા નામ આશીર્વાદ આપવામાં વપરાશે. ડરશો નહિ. હિંમત રાખો.”]]></a:t>
+              <a:t><![CDATA[11. இப்போதோ இந்த ஜனத்தில் மீதியானவர்களுக்கு நான் முந்தினநாட்களில் இருந்ததுபோல இருக்கமாட்டேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. સૈન્યોનો દેવ યહોવા કહે છે, “તમારા પિતૃઓએ મને ગુસ્સે કર્યો એ માટે તેઓ પર મેં દયા દર્શાવી નહિ,]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેથી મેં તેઓને નુકસાન પહોંચાડવાની યોજના ઘડી હતી.]]></a:t>
+              <a:t><![CDATA[12. விதைப்புச் சமாதானமுள்ளதாயிருக்கும்; திராட்சச்செடி தன் கனியைத் தரும்; பூமி தன் பலனைத் தரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. પણ હવે અત્યારે યરૂશાલેમનું અને યહૂદિયાના વંશજોનું ફરી ભલું કરવાનું ધાર્યુ છે; માટે ડરશો નહિ,]]></a:t>
+              <a:t><![CDATA[வானம் தன் பனியைத் தரும்; இந்த ஜனத்தில் மீதியானவர்கள் இதையெல்லாம் சுதந்தரிக்கக் கட்டளையிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તમારે આટલું કરવાનું છે; એકબીજા સાથે સાચું બોલો, અને અદાલતમાં ખરો ન્યાય કરો અને શાંતિ જાળવો.]]></a:t>
+              <a:t><![CDATA[13. சம்பவிப்பதென்னவென்றால்: யூதா வம்சத்தாரே, இஸ்ரவேல் வம்சத்தாரே, நீங்கள் புறஜாதிகளுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. બીજાઓને નુકસાન કરવાની યોજનાઓ કરશો નહિ; અને કદી કોઇ જૂઠા સમ ખાવા નહિ; કારણ હું આ સર્વ કૃત્યોને]]></a:t>
+              <a:t><![CDATA[சாபமாயிருந்ததுபோலவே, ஆசீர்வாதமாயிருக்கும்படி நான் உங்களை இரட்சிப்பேன்; பயப்படாதேயுங்கள், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ધિક્કારું છું,” એવું યહોવા કહે છે.]]></a:t>
+              <a:t><![CDATA[கைகள் திடப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “મને યરૂશાલેમ પ્રત્યે એકનિષ્ઠ પ્રેમ છે, અને તેથી હું ખૂબ રોષે ભરાયો છું.]]></a:t>
+              <a:t><![CDATA[2. நான் சீயோனுக்காக கடும் வைராக்கியங்கொண்டேன்; அதற்காக மகா உக்கிரமான வைராக்கியங்கொண்டேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. મને સૈન્યોનો દેવ યહોવાની વાણી આ મુજબ સંભળાઇ;]]></a:t>
+              <a:t><![CDATA[14. சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்: உங்கள் பிதாக்கள் எனக்குக் கோபமூட்டினபோது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “ચોથા, પાંચમા, સાતમા અને દશમા મહિનામાં તમે શોક પાળો છો પણ તમે યહૂદિયાના વંશજોએ સત્ય અને શાંતિ પર]]></a:t>
+              <a:t><![CDATA[உங்களை தண்டிக்க நினைத்து, மனம் மாறாமல் இருந்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રેમ રાખવો જોઇએ; તો આ બધા સુખ અને આનંદોના પવોર્ બની જશે.”]]></a:t>
+              <a:t><![CDATA[15. இந்நாட்களில் எருசலேமுக்கும் யூதாவுக்கும் நன்மைசெய்யும்படித் திரும்ப நினைத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. સૈન્યોનો દેવ યહોવા એમ કહે છે કે, “અન્ય લોકો અને મહાનગરોના વતનીઓ પણ યરૂશાલેમ આવશે.]]></a:t>
+              <a:t><![CDATA[பயப்படாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. એક નગરના લોકો જઇને બીજા નગરના લોકોને કહેશે કે, ‘ચાલો આપણે જઇને યહોવાને પ્રાથીર્એ અને સૈન્યોનો]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் செய்யவேண்டிய காரியங்கள் என்னவென்றால்: அவனவன் பிறனோடே உண்மையைப் பேசுங்கள்; உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવ યહોવાનું શરણું સ્વીકારીએ, અમે તો આ ચાલ્યા!”‘]]></a:t>
+              <a:t><![CDATA[வாசல்களில் சத்தியத்துக்கும் சமாதானத்துக்கும் ஏற்க நியாயந்தீருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. હા, ઘણી પ્રજાઓ અને બળવાન રાષ્ટો સૈન્યોનો દેવ યહોવાની શોધ કરવા યરૂશાલેમમાં આવશે અને તેમની કૃપા]]></a:t>
+              <a:t><![CDATA[17. ஒருவனும் பிறனுக்கு விரோதமாய்த் தன் இருதயத்தில் தீங்கு நினையாமலும், பொய்யாணையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને મદદ માટે વિનંતી કરશે.]]></a:t>
+              <a:t><![CDATA[பிரியப்படாமலும் இருங்கள்; இவைகளெல்லாம் நான் வெறுக்கிற காரியங்களே என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. સૈન્યોનો દેવ યહોવા એમ કહે છે, “તે સમયે જુદા જુદા રાષ્ટોના દશ માણસો એક જ યહૂદીનો ઝભ્ભો પકડશે અને]]></a:t>
+              <a:t><![CDATA[18. சேனைகளுடைய கர்த்தரின் வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહેશે, અમને તમારી સાથે આવવા દો, કારણ, ‘અમે સાંભળ્યું છે કે દેવ તમારી સાથે છે!’]]></a:t>
+              <a:t><![CDATA[19. நாலாம் மாதத்தின் உபவாசமும், ஐந்தாம் மாதத்தின் உபாவாசமும், ஏழாம் மாதத்தின் உபவாசமும் பத்தாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10819,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હવે યહોવા આ પ્રમાણે કહે છે; હું સિયોનમાં પાછો આવ્યો છું. અને હું યરૂશાલેમમાં રહીશ અને યરૂશાલેમ]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாதத்தின் உபவாசமும், யூதா வம்சத்தாருக்கு மகிழ்ச்சியாகவும் சந்தோஷமாகவும் நல்ல பண்டிகைகளாகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாறிப்போகும்; ஆகையால் சத்தியத்தையும் சமாதானத்தையும் சிநேகியுங்கள் என்று சேனைகளின் கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இன்னும் ஜனங்களும் அநேகம் பட்டணங்களின் குடிகளும் வருவார்கள் என்று சேனைகளின் கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பட்டணத்தின் குடிகள் மறுபட்டணத்தின் குடிகளிடத்தில்போய், நாம் கர்த்தருடைய சமுகத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணவும் சேனைகளின் கர்த்தரைத் தேடவும் தீவிரித்து போவோம் வாருங்கள்; நாங்களும் போவோம் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அநேக ஜனங்களும் பலத்த ஜாதிகளும் எருசலேமிலே சேனைகளின் கர்த்தரைத் தேடவும், கர்த்தருடைய சமுகத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணவும் வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘સત્યનું નગર કહેવાશે’ અને સૈન્યોનો દેવ યહોવાનો ‘પવિત્રપર્વત’ કહેવાશે.”]]></a:t>
+              <a:t><![CDATA[3. நான் சீயோனிடத்தில் திரும்பி, எருசலேமின் நடுவிலே வாசம்பண்ணுவேன்; எருசலேம் சத்திய நகரம் என்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அந்நாட்களில் பலவித பாஷைக்காரராகிய புறஜாதியாரில் பத்து மனுஷர் ஒரு யூதனுடைய வஸ்திரத்தொங்கலைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிடித்துக்கொண்டு: தேவன் உங்களோடே இருக்கிறார் என்று கேள்விப்பட்டோம்: ஆகையால் உங்களோடேகூடப் போவோம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகரியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று சொல்லி, அவனைப் பற்றிக்கொள்வார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. સૈન્યોનો દેવ યહોવા કહે છે, “યરૂશાલેમમાં ફરીથી તેની શેરીઓમાં વૃદ્ધ પુરૂષો અને સ્ત્રીઓ ચાલશે તેઓને]]></a:t>
+              <a:t><![CDATA[சேனைகளுடைய கர்த்தரின் பர்வதம் பரிசுத்த பர்வதம் என்றும் அழைக்கப்படும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચાલવા માટે લાકડીની જરૂર પડશે, કારણ કે તેઓ લાંબો સમય જીવશે.]]></a:t>
+              <a:t><![CDATA[4. திரும்பவும் எருசலேமின் வீதிகளில் முதிர்வயதினாலே தங்கள் கைகளில் கோலைப்பிடித்து நடக்கிற கிழவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. રમતાં છોકરાઓ અને છોકરીઓથી નગરની શેરીઓ ભરાઇ જશે.”]]></a:t>
+              <a:t><![CDATA[கிழவிகளும் குடியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. સૈન્યોનો દેવ યહોવા કહે છે; “જો પ્રજાના બચેલા લોકોને એમ લાગે કે આ આ અદૃભૂત છે, તો મને પણ એમ લાગે]]></a:t>
+              <a:t><![CDATA[5. நகரத்தின் தெருக்களிலே விளையாடுகிற ஆண்பிள்ளைகளும் பெண்பிள்ளைகளும் அதின் வீதிகளில் நிறைந்திருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>