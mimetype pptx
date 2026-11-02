--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -5999,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619100" r:id="rId1"/>
+    <p:sldLayoutId id="2482533783" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13256,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>