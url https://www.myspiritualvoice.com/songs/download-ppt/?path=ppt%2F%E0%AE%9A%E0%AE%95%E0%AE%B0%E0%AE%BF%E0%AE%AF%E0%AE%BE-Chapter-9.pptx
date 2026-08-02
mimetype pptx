--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -61,54 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -124,52 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -302,55 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத்தில் வேசிப்பிள்ளைகள் வாசம்பண்ணுவார்கள்; நான் பெலிஸ்தரின் கர்வத்தை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. ஆமாத்தும் மிகவும் ஞானமுள்ள தீருவும் சீதோனும் அதின் எல்லைக்குள்ளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
+              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
+              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
+              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத்தில் வேசிப்பிள்ளைகள் வாசம்பண்ணுவார்கள்; நான் பெலிஸ்தரின் கர்வத்தை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
+              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆமாத்தும் மிகவும் ஞானமுள்ள தீருவும் சீதோனும் அதின் எல்லைக்குள்ளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
+              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,269 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
+              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆமாத்தும் மிகவும் ஞானமுள்ள தீருவும் சீதோனும் அதின் எல்லைக்குள்ளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
+              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
+              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626132" r:id="rId1"/>
+    <p:sldLayoutId id="2474721692" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4572,66 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అవమానము నొందగా చూచి భీతినొందును, గాజారాజు లేకుండపోవును, అష్కెలోను నిర్జనముగా ఉండును.]]></a:t>
+              <a:t><![CDATA[15. સૈન્યોનો દેવ યહોવા તેમની ઢાલ થશે, અને તેઓ દુશ્મનોને પથ્થરથી નાશ કરી નાખશે, તેઓ લોહી દ્રાક્ષારસની]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అష్డోదులో సంకరజనము కాపురముండును, ఫిలిష్తీయుల అతిశయాస్పదమును నేను నాశనము చేసె దను.]]></a:t>
+              <a:t><![CDATA[જેમ પીશે. તેઓ વેદીના ખૂણાઓ પરના પ્યાલાઓમાંથી જેવી રીતે રેડાય છે, તેવી રીતે લોહી રેલાવશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వారి నోటనుండి రక్తమును వారికను తినకుండ వారి పండ్లనుండి హేయమైన మాంసమును నేను తీసివేసెదను. వారును]]></a:t>
+              <a:t><![CDATA[16. તે સમયે તેમનો દેવ યહોવા કોઇ ભરવાડ ઘેટાંને બચાવી લે તેમ તેના પોતાના લોકોને તે ઉગારી લેશે, અને તેઓ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శేషముగా నుందురు, మన దేవునికి వారు యూదా వారిలో పెద్దలవలె నుందురు, ఎక్రోనువారును యెబూ సీయులవలె]]></a:t>
+              <a:t><![CDATA[રાજમુગુટમાં જડેલાં રત્નોની જેમ પોતાના સમગ્ર પ્રદેશમાં ઝગમગશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుందురు.]]></a:t>
+              <a:t><![CDATA[17. શી તેમની સંપત્તિ! શું તેમનું સૌભાગ્ય! મબલખ અનાજ અને દ્રાક્ષારસ ઉપર ત્યાંના યુવક-યુવતીઓ અલમસ્ત]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నేను కన్నులారా చూచితిని గనుక బాధించువారు ఇకను సంచరింపకుండను, తిరుగు లాడు సైన్యములు నా]]></a:t>
+              <a:t><![CDATA[રહીને સુખસમૃદ્ધિ અને આનંદ પામશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మందిరముమీదికి రాకుండను దానిని కాపాడుకొనుటకై నేనొక దండు పేటను ఏర్పరచెదను.]]></a:t>
+              <a:t><![CDATA[1. યહોવાએ વચનરૂપી દેવવાણી હાદ્રાખ દેશ તથા દમસ્કની વિરુદ્ધ આપી છે. “ઇસ્રાએલના કુળસમૂહ જ એક માત્ર]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సీయోను నివాసులారా, బహుగా సంతోషించుడి; యెరూషలేము నివాసులారా, ఉల్లాసముగా ఉండుడి; నీ రాజు]]></a:t>
+              <a:t><![CDATA[દેવને જાણનાર નથી. દરેક જણ મદદ માટે તેની તરફ જાય છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీతిపరుడును రక్షణగలవాడును దీనుడునై, గాడిదను గాడిద పిల్లను ఎక్కి నీయొద్దకు వచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[2. અને એની સરહદે આવેલું હમાથ પણ એનું જ છે. તૂર અને સિદોન પણ ગમે તેટલાં ચતુર હોય તોય એનાં જ છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఎఫ్రాయిములో రథములుండకుండ నేను చేసెదను, యెరూషలేములో గుఱ్ఱములు లేకుండ చేసెదను, యుద్ధపు విల్లు]]></a:t>
+              <a:t><![CDATA[3. તૂરે પોતાને માટે કિલ્લો બાંધ્યો છે, તેણે સોનાચાંદીને ધૂળની જેમ અને શેરી પરની માટીની જેમ ખૂબજ ભેગા]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. హద్రాకు దేశమునుగూర్చియు దమస్కు పట్టణ మునుగూర్చియు వచ్చిన దేవోకి ్త]]></a:t>
+              <a:t><![CDATA[11. યહોવા કહે છે, “તમારી સાથે લોહીથી કરેલા કરાર મુજબ હું દેશવટો ભોગવતા તમારા ભાઇઓને કારાવાસની]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేకుండ పోవును, నీ రాజు సమాధానవార్త అన్యజను లకు తెలియజేయును, సముద్రమునుండి సముద్రమువరకు యూఫ్రటీసు నది]]></a:t>
+              <a:t><![CDATA[કર્યા છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుకొని భూదిగంతమువరకు అతడు ఏలును.]]></a:t>
+              <a:t><![CDATA[4. પણ યહોવા તેનો કબજો લેશે, તેની બધી સંપત્તિ દરિયામાં ડુબાડી દેશે અને એ શહેર સુદ્ધાંને આગ ભરખી જશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. మరియు నీవు చేసిన నిబంధన రక్తమునుబట్టి తాము పడిన నీరులేని గోతిలోనుండి చెరపట్టబడిన నీవారిని నేను]]></a:t>
+              <a:t><![CDATA[5. “આશ્કલોન તે જોઇને થથરી જશે, ગાઝા પણ ભયથી ફફડશે, અને એક્રોનની આશાઓ ખોટી પડશે. ગાઝામાં રાજા નહિ રહે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విడిపించెదను.]]></a:t>
+              <a:t><![CDATA[અને આશ્કલોન નિર્જન થઇ જશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. బంధకములలో పడియుండియు నిరీక్షణగలవారలారా, మీ కోటను మరల ప్రవేశించుడి, రెండంతలుగా మీకు మేలు చేసెదనని]]></a:t>
+              <a:t><![CDATA[6. આશ્દોદમાં વર્ણસંકર પ્રજા વસશે, યહોવા કહે છે, “હું પલિસ્તીઓનો ગર્વ ઉતારીશ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేడు నేను మీకు తెలియజేయుచున్నాను.]]></a:t>
+              <a:t><![CDATA[7. હું તેમને લોહીવાળું માંસ કે બીજા નિષિદ્ધ પદાથોર્ ખાતાં બંધ કરીશ. એ લોકોમાંથી જેઓ બચવા પામશે તેઓ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యూదావారిని నాకు విల్లుగా వంచుచున్నాను, ఎఫ్రాయిము వారిని బాణములుగా చేయుచున్నాను. సీయోనూ, నీ]]></a:t>
+              <a:t><![CDATA[મારી પ્રજા બની જશે અને યહૂદિયાની એક કોમ જેવા થઇ જશે. અને એક્રોનના લોકો યબૂસીઓની જેમ મારા લોકોમાં ભળી]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారులను రేపు చున్నాను, శూరుడు ఖడ్గము ప్రయోగించునట్లు నేను నిన్ను ప్రయోగింతును. గ్రేకీయులారా,]]></a:t>
+              <a:t><![CDATA[જશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సీయోను కుమారు లను మీమీదికి రేపుచున్నాను.]]></a:t>
+              <a:t><![CDATA[8. ઇસ્રાએલમાં હુમલાખોરોને આવતા રોકવા માટે મારા મંદિરની ચારે બાજુ હું રક્ષણ કરીશ અને હું તેઓને દૂર]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​యెహోవా వారికి పైగా ప్రత్యక్షమగును, ఆయన బాణములు మెరుపువలె విడువ బడును, ప్రభువగు యెహోవా బాకానాదము]]></a:t>
+              <a:t><![CDATA[રાખીશ; હું નજીકથી તેઓની હિલચાલ પર નજર રાખીશ. ફરીથી કોઇ વિદેશી જુલમગાર મારા લોકોની ભૂમિ ઉપર આક્રમણ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ​ఏలయనగా యెహోవా సర్వ నరులను ఇశ్రాయేలీయుల గోత్రపువారినందరిని లక్ష్యపెట్టువాడు గనుక, దాని సరిహద్దును]]></a:t>
+              <a:t><![CDATA[ગર્તામાંથી મુકત કરું છું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుచు దక్షిణదిక్కునుండి వచ్చు గొప్ప సుడిగాలితో బయలు దేరును.]]></a:t>
+              <a:t><![CDATA[કરશે નહિ.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. సైన్యములకు అధిపతియగు యెహోవా వారిని కాపాడును గనుక వారు భక్షించుచు, వడిసెలరాళ్లను అణగద్రొక్కుచు]]></a:t>
+              <a:t><![CDATA[9. સિયોનના લોકો, આનંદોત્સવ મનાઓ, હે યરૂશાલેમના લોકો, હર્ષનાદ કરો! કારણ, જુઓ, તમારો રાજા તમારી પાસે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రాగుచు, ద్రాక్షారసము త్రాగువారి వలె బొబ్బలిడుచు, బలిపశురక్త పాత్రలును బలిపీఠపు మూలలును నిండునట్లు]]></a:t>
+              <a:t><![CDATA[આવે છે. તે વિજયવંત થઇને આવે છે. પણ નમ્રપણે, ગધેડા પર સવારી કરીને, ખોલકાને-ગધેડીના બચ્ચાને વાહન]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్తముతో నిండియుందురు.]]></a:t>
+              <a:t><![CDATA[બનાવીને આવે છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నా జనులు యెహోవా దేశములో కిరీటమందలి రత్నములవలె నున్నారు గనుక కాపరి తన మందను రక్షించునట్లు వారి]]></a:t>
+              <a:t><![CDATA[10. “તે એફ્રાઇમ અને યરૂશાલેમમાં યુદ્ધના રથોને, અશ્વોને અને શસ્ત્રોનો નાશ કરશે. સમગ્ર પ્રજાઓમાં તે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,315 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడైన యెహోవా ఆ దినమున వారిని రక్షించును.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[¸°వన స్త్రీలును వృద్ధి నొందుదురు.]]></a:t>
+              <a:t><![CDATA[શાંતિ સ્થાપશે, અને તેનું રાજ્ય સાગરથી સાગર સુધી અને ફ્રાતનદીથી પૃથ્વીના છેડા સુધી વિસ્તરશે.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనుకొని యున్న హమాతునుగూర్చియు, జ్ఞాన సమృద్ధిగల తూరు సీదోనులనుగూర్చియు అది వచ్చెను.]]></a:t>
+              <a:t><![CDATA[12. તમે સઘળા બંદીવાનો, સુરક્ષિત જગ્યાએ આવો, હજુ પણ આશા છે, હું આજે તમને કહું છું કે, હું તમને તમે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. తూరు పట్టణపువారు ప్రాకారముగల కోటను కట్టుకొని, యిసుక రేణువులంత విస్తారముగా వెండిని, వీధులలోని]]></a:t>
+              <a:t><![CDATA[ભોગવેલાં કષ્ટો કરતા બેવડા આશીર્વાદ આપીશ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కసువంత విస్తారముగా సువర్ణమును సమకూర్చుకొనిరి.]]></a:t>
+              <a:t><![CDATA[13. ગ્રીસના લશ્કર સામે લડવા માટે યહૂદિયા મારું ધનુષ થશે, ઇસ્રાએલ મારું તીર થશે અને સિયોન પુત્રો મારી]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. యెహోవా సముద్ర మందుండు దాని బలమును నాశనముచేసి దాని ఆస్తిని పరులచేతి కప్పగించును, అది అగ్నిచేత]]></a:t>
+              <a:t><![CDATA[વીંઝાતી તરવાર થશે.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాల్చబడును.]]></a:t>
+              <a:t><![CDATA[14. યહોવા તેઓને દેખાશે, અને તેના તીર વીજળીની જેમ પ્રહાર કરશે; યહોવા મારા પ્રભુ, રણશિંગું વગાડશે અને]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అష్కెలోను దానిని చూచి జడియును, గాజా దానిని చూచి బహుగా వణకును, ఎక్రోనుపట్టణము తాను నమ్ము కొనినది]]></a:t>
+              <a:t><![CDATA[દક્ષિણમાં વંટોળિયાની જેમ યહોવા તેમના શત્રુઓની સામે જશે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>