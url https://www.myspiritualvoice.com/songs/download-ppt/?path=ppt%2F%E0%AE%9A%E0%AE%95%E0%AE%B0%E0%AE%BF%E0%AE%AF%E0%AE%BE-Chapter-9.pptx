--- v1 (2026-08-02)
+++ v2 (2026-08-03)
@@ -402,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அஸ்தோத்தில் வேசிப்பிள்ளைகள் வாசம்பண்ணுவார்கள்; நான் பெலிஸ்தரின் கர்வத்தை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
+              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
+              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆமாத்தும் மிகவும் ஞானமுள்ள தீருவும் சீதோனும் அதின் எல்லைக்குள்ளாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
+              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
+              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
+              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அஸ்தோத்தில் வேசிப்பிள்ளைகள் வாசம்பண்ணுவார்கள்; நான் பெலிஸ்தரின் கர்வத்தை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய இரத்தத்தை அவன் வாயிலிருந்தும் அவனுடைய அருவருப்புகளை அவன் பல்லுகளின் நடுவிலிருந்தும் நீக்கிப்போடுவேன்; அவனோ நம்முடைய தேவனுக்கென்று மீதியாக வைக்கைப்பட்டு, யூதாவிலே பிரபுவைப்போல இருப்பான்; எக்ரோன் எபூசியனைப்போல இருப்பான்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உனக்கு நான் செய்வதென்னவென்றால், தண்ணீரில்லாத குழியிலே அடைபட்டிருக்கிற உன்னுடையவர்களை நான் என் உடன்படிக்கையின் இரத்தத்தினாலே விடுதலைபண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. ஆதிராக் தேசத்துக்கு விரோதமானதும், தமஸ்குவின்மேல் வந்து தங்குவதுமான கர்த்தருடைய வார்த்தையாகிய பாரம்; மனுஷரின் கண்களும் இஸ்ரவேலுடைய சகல கோத்திரங்களின் கண்களும் கர்த்தரை நோக்கிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனையானது புறப்படும்போதும், திரும்பி வரும்போதும், என் ஆலயம் காக்கப்படும்படி அதைச்சுற்றிலும் பாளயம்போடுவேன்; இனி ஒடுக்குகிறவன் அவர்களிடத்தில் கடந்துவருவதில்லை; அதை என் கண்களினாலே பார்த்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. சேனைகளின் கர்த்தர் அவர்களைக் காப்பாற்றுவார்; அவர்கள் பட்சித்து, கவண்கற்களால் கீழ்ப்படுத்திக்கொள்வார்கள்; அவர்கள் குடித்துக் களிப்பினால் ஆரவாரிப்பார்கள்; பானபாத்திரங்கள்போலவும் பலிபீடத்தின் கோடிகளைப்போலவும் நிறைந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சீயோன் குமாரத்தியே, மிகவும் களிகூரு; எருசலேம் குமாரத்தியே, கெம்பீரி; இதோ, உன் ராஜா உன்னிடத்தில் வருகிறார்; அவர் நீதியுள்ளவரும் இரட்சிக்கிறவரும் தாழ்மையுள்ளவரும், கழுதையின்மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிவருகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. அந்நாளில் அவர்களுடைய தேவனாகிய கர்த்தர் தம்முடைய ஜனமான மந்தையாகிய அவர்களை இரட்சிப்பார்; அவர்கள் அவருடைய தேசத்தில் ஏற்றப்பட்ட கொடிகளின் கிரீடத்தில் பதிந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்பிராயீமினின்று இரதங்களையும் எருசலேமினின்று குதிரைகளையும் அற்றுப்போகப்பண்ணுவேன், யுத்தவில்லும் இல்லாமற்போகும், அவர் ஜாதிகளுக்குச் சமாதானம் கூறுவார்; அவருடைய ஆளுகை ஒரு சமுத்திரந்தொடங்கி மறுசமுத்திரம்வரைக்கும், நதிதொடங்கிப் பூமியின் எல்லைகள்பரியந்தமும் செல்லும்.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய காருண்யம் எத்தனை பெரியது? அவருடைய செளந்தரியம் எத்தனை பெரியது? தானியம் வாலிபரையும், புது திராட்சரசம் கன்னிகைகளையும் வளர்க்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
+              <a:t><![CDATA[2. ஆமாத்தும் மிகவும் ஞானமுள்ள தீருவும் சீதோனும் அதின் எல்லைக்குள்ளாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்பிக்கையுடைய சிறைகளே, அரணுக்குத் திரும்புங்கள்; இரட்டிப்பான நன்மையைத் தருவேன், இன்றைக்கே தருவேன்.]]></a:t>
+              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[3. தீரு தனக்கு அரணைக்கட்டி, தூளைப்போல் வெள்ளியையும் வீதிகளின் சேற்றைப்போல் பசும்பொன்னையும் சேர்த்துவைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எனக்கென்று யூதாவை நாணேற்றி, எப்பிராயீமிலே வில்லை நிரப்பி, சீயோனே, உன் புத்திரரைக் கிரேக்குதேசப் புத்திரருக்கு விரோதமாக எழுப்பி, உன்னைப் பராக்கிரமசாலியின் பட்டயத்துக்கு ஒப்பாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
+              <a:t><![CDATA[4. இதோ, ஆண்டவர் அதைத் தள்ளிவிட்டு, சமுத்திரத்தில் அதின்பலத்தை முறித்துப்போடுவார்; அது அக்கினிக்கு இரையாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் பட்சத்தில் கர்த்தர் காணப்படுவார்; அவருடைய அம்பு மின்னலைப்போலப் புறப்படும்; கர்த்தராகிய ஆண்டவர் எக்காளம் ஊதி, தென்திசைச் சுழல்காற்றுகளோடே நடந்துவருவார்.]]></a:t>
+              <a:t><![CDATA[5. அஸ்கலோன் அதைக்கண்டு பயப்படும், காத்சாவும் அதைக் கண்டு மிகவும் துக்கிக்கும், எக்ரோனும் தன் நம்பிக்கை அற்றுப்போனபடியால் மிகவும் பிரலாபிக்கும்; காத்சாவில் ராஜா அழிந்துபோவான்; அகலோன் குடியற்றிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721692" r:id="rId1"/>
+    <p:sldLayoutId id="2474741200" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4538,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. સૈન્યોનો દેવ યહોવા તેમની ઢાલ થશે, અને તેઓ દુશ્મનોને પથ્થરથી નાશ કરી નાખશે, તેઓ લોહી દ્રાક્ષારસની]]></a:t>
+              <a:t><![CDATA[में फिर राजा न रहेगा और अश्कलोन फिर बसी न रहेगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેમ પીશે. તેઓ વેદીના ખૂણાઓ પરના પ્યાલાઓમાંથી જેવી રીતે રેડાય છે, તેવી રીતે લોહી રેલાવશે.]]></a:t>
+              <a:t><![CDATA[6. और अश्दोद में अनजाने लोग बसेंगे; इसी प्रकार मैं पलिश्तियों के गर्व को तोडूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તે સમયે તેમનો દેવ યહોવા કોઇ ભરવાડ ઘેટાંને બચાવી લે તેમ તેના પોતાના લોકોને તે ઉગારી લેશે, અને તેઓ]]></a:t>
+              <a:t><![CDATA[7. मैं उसके मुंह में से आहेर का लोहू और घिनौनी वस्तुएं निकाल दूंगा, तब उन में से जो बचा रहेगा, वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાજમુગુટમાં જડેલાં રત્નોની જેમ પોતાના સમગ્ર પ્રદેશમાં ઝગમગશે.]]></a:t>
+              <a:t><![CDATA[हमारे परमेश्वर का जन होगा, और यहूदा में अधिपति सा होगा; और एक्रोन के लोग यबूसियों के समान बनेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. શી તેમની સંપત્તિ! શું તેમનું સૌભાગ્ય! મબલખ અનાજ અને દ્રાક્ષારસ ઉપર ત્યાંના યુવક-યુવતીઓ અલમસ્ત]]></a:t>
+              <a:t><![CDATA[8. तब मैं उस सेना के कारण जो पास से हो कर जाएगी और फिर लौट आएगी, अपने भवन के आस पास छावनी किए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહીને સુખસમૃદ્ધિ અને આનંદ પામશે.]]></a:t>
+              <a:t><![CDATA[रहूंगा, और कोई सताने वाला फिर उनके पास से हो कर न जाएगा, क्योंकि मैं ये बातें अब भी देखता हूं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવાએ વચનરૂપી દેવવાણી હાદ્રાખ દેશ તથા દમસ્કની વિરુદ્ધ આપી છે. “ઇસ્રાએલના કુળસમૂહ જ એક માત્ર]]></a:t>
+              <a:t><![CDATA[9. हे सिय्योन बहुत ही मगन हो। हे यरूशलेम जयजयकार कर! क्योंकि तेरा राजा तेरे पास आएगा; वह धर्मी और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દેવને જાણનાર નથી. દરેક જણ મદદ માટે તેની તરફ જાય છે.]]></a:t>
+              <a:t><![CDATA[उद्धार पाया हुआ है, वह दीन है, और गदहे पर वरन गदही के बच्चे पर चढ़ा हुआ आएगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. અને એની સરહદે આવેલું હમાથ પણ એનું જ છે. તૂર અને સિદોન પણ ગમે તેટલાં ચતુર હોય તોય એનાં જ છે.]]></a:t>
+              <a:t><![CDATA[10. मैं एप्रैम के रथ और यरूशलेम के घोड़े नाश करूंगा; और युद्ध के धनुष तोड़ डाले जाएंगे, और वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તૂરે પોતાને માટે કિલ્લો બાંધ્યો છે, તેણે સોનાચાંદીને ધૂળની જેમ અને શેરી પરની માટીની જેમ ખૂબજ ભેગા]]></a:t>
+              <a:t><![CDATA[अन्यजातियों से शान्ति की बातें कहेगा; वह समुद्र से समुद्र तक और महानद से पृथ्वी के दूर दूर के देशों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યહોવા કહે છે, “તમારી સાથે લોહીથી કરેલા કરાર મુજબ હું દેશવટો ભોગવતા તમારા ભાઇઓને કારાવાસની]]></a:t>
+              <a:t><![CDATA[1. हद्राक देश के विषय में यहोवा का कहा हुआ भारी वचन जो दमिश्क पर भी पड़ेगा। क्योंकि यहोवा की दृष्टि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યા છે.]]></a:t>
+              <a:t><![CDATA[तक प्रभुता करेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પણ યહોવા તેનો કબજો લેશે, તેની બધી સંપત્તિ દરિયામાં ડુબાડી દેશે અને એ શહેર સુદ્ધાંને આગ ભરખી જશે.]]></a:t>
+              <a:t><![CDATA[11. और तू भी सुन, क्योंकि मेरी वाचा के लोहू के कारण, मैं ने तेरे बन्दियों को बिना जल के गड़हे में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “આશ્કલોન તે જોઇને થથરી જશે, ગાઝા પણ ભયથી ફફડશે, અને એક્રોનની આશાઓ ખોટી પડશે. ગાઝામાં રાજા નહિ રહે]]></a:t>
+              <a:t><![CDATA[उबार लिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને આશ્કલોન નિર્જન થઇ જશે.]]></a:t>
+              <a:t><![CDATA[12. हे आशा धरे हुए बन्दियों! गढ़ की ओर फिरो; मैं आज ही बताता हूं कि मैं तुम को बदले में दूना सुख]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. આશ્દોદમાં વર્ણસંકર પ્રજા વસશે, યહોવા કહે છે, “હું પલિસ્તીઓનો ગર્વ ઉતારીશ.]]></a:t>
+              <a:t><![CDATA[दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હું તેમને લોહીવાળું માંસ કે બીજા નિષિદ્ધ પદાથોર્ ખાતાં બંધ કરીશ. એ લોકોમાંથી જેઓ બચવા પામશે તેઓ]]></a:t>
+              <a:t><![CDATA[13. क्योंकि मैं ने धनुष की नाईं यहूदा को चढ़ा कर उस पर तीर की नाईं एप्रैम को लगाया है। मैं सिय्योन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મારી પ્રજા બની જશે અને યહૂદિયાની એક કોમ જેવા થઇ જશે. અને એક્રોનના લોકો યબૂસીઓની જેમ મારા લોકોમાં ભળી]]></a:t>
+              <a:t><![CDATA[के निवासियों यूनान के निवासियों के विरुद्ध उभारूंगा, और उन्हें वीर की तलवार सा कर दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જશે.]]></a:t>
+              <a:t><![CDATA[14. तब यहोवा उनके ऊपर दिखाई देगा, और उसका तीर बिजली की नाईं छूटेगा; और परमेश्वर यहोवा नरसिंगा फूंक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ઇસ્રાએલમાં હુમલાખોરોને આવતા રોકવા માટે મારા મંદિરની ચારે બાજુ હું રક્ષણ કરીશ અને હું તેઓને દૂર]]></a:t>
+              <a:t><![CDATA[कर दक्खिन देश की सी आंधी में होके चलेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રાખીશ; હું નજીકથી તેઓની હિલચાલ પર નજર રાખીશ. ફરીથી કોઇ વિદેશી જુલમગાર મારા લોકોની ભૂમિ ઉપર આક્રમણ]]></a:t>
+              <a:t><![CDATA[15. सेनाओं का यहोवा ढाल से उन्हें बचाएगा, और वे अपने शत्रुओं का नाश करेंगे, और उनके गोफन के पत्थरों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગર્તામાંથી મુકત કરું છું.]]></a:t>
+              <a:t><![CDATA[मनुष्य जाति की, और इस्राएल के सब गोत्रों की ओर लगी है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે નહિ.”]]></a:t>
+              <a:t><![CDATA[पर पांव धरेंगे; और वे पीकर ऐसा कोलाहल करेंगे जैसा लोग दाखमधु पीकर करते हैं; और वे कटोरे की नाईं वा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. સિયોનના લોકો, આનંદોત્સવ મનાઓ, હે યરૂશાલેમના લોકો, હર્ષનાદ કરો! કારણ, જુઓ, તમારો રાજા તમારી પાસે]]></a:t>
+              <a:t><![CDATA[वेदी के कोने की नाईं भरे जाएगें॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવે છે. તે વિજયવંત થઇને આવે છે. પણ નમ્રપણે, ગધેડા પર સવારી કરીને, ખોલકાને-ગધેડીના બચ્ચાને વાહન]]></a:t>
+              <a:t><![CDATA[16. उस समय उनका परमेश्वर यहोवा उन को अपनी प्रजा रूपी भेड़-बकरियां जान कर उनका उद्धार करेगा; और वे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવીને આવે છે.]]></a:t>
+              <a:t><![CDATA[मुकुटमणि ठहर के, उसकी भूमि से बहुत ऊंचे पर चमकते रहेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “તે એફ્રાઇમ અને યરૂશાલેમમાં યુદ્ધના રથોને, અશ્વોને અને શસ્ત્રોનો નાશ કરશે. સમગ્ર પ્રજાઓમાં તે]]></a:t>
+              <a:t><![CDATA[17. उसका क्या ही कुशल, और क्या ही शोभा उसकी होगी! उसके जवान लोग अन्न खाकर, और कुमारियां नया दाखमधु]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શાંતિ સ્થાપશે, અને તેનું રાજ્ય સાગરથી સાગર સુધી અને ફ્રાતનદીથી પૃથ્વીના છેડા સુધી વિસ્તરશે.”]]></a:t>
+              <a:t><![CDATA[पीकर हृष्टपुष्ट हो जाएंगी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તમે સઘળા બંદીવાનો, સુરક્ષિત જગ્યાએ આવો, હજુ પણ આશા છે, હું આજે તમને કહું છું કે, હું તમને તમે]]></a:t>
+              <a:t><![CDATA[2. हमात की ओर जो दमिश्क के निकट है, और सोर और सीदोन की ओर, ये तो बहुत ही बुद्धिमान् हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભોગવેલાં કષ્ટો કરતા બેવડા આશીર્વાદ આપીશ.]]></a:t>
+              <a:t><![CDATA[3. सोर ने अपने लिये एक गढ़ बनाया, और धूलि के किनकों की नाईं चान्दी, और सड़कों की कीच के समान चोखा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ગ્રીસના લશ્કર સામે લડવા માટે યહૂદિયા મારું ધનુષ થશે, ઇસ્રાએલ મારું તીર થશે અને સિયોન પુત્રો મારી]]></a:t>
+              <a:t><![CDATA[सोना बटोर रखा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વીંઝાતી તરવાર થશે.”]]></a:t>
+              <a:t><![CDATA[4. देखो, परमेश्वर उसको औरों के अधिकार में कर देगा, और उसके घमण्ड को तोड़ कर समुद्र में डाल देगा; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. યહોવા તેઓને દેખાશે, અને તેના તીર વીજળીની જેમ પ્રહાર કરશે; યહોવા મારા પ્રભુ, રણશિંગું વગાડશે અને]]></a:t>
+              <a:t><![CDATA[वह नगर आग का कौर हो जाएगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દક્ષિણમાં વંટોળિયાની જેમ યહોવા તેમના શત્રુઓની સામે જશે.]]></a:t>
+              <a:t><![CDATA[5. यह देख कर अशकलोन डरेगा; अज्जा को दुख होगा, और एक्रोन भी डरेगा, क्योंकि उसकी आशा टूटेगी; और अज्जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சகரியா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>