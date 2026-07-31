--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -43,100 +43,115 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +275,58 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிராமங்களின் ஒளிப்பிடங்களிலே பதிவிருந்து, மறைவிடங்களிலே குற்றமற்றவனைக் கொல்லுகிறான்; திக்கற்றவர்களைப் பிடிக்க அவன் கண்கள் நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. நான் அசைக்கப்படுவதில்லை, தலைமுறை தலைமுறைதோறும் தீங்கு என்னை அணுகுவதில்லையென்று தன் இருதயத்தில் சொல்லிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் கெபியிலிருக்கிற சிங்கத்தைப்போல மறைவில் பதிவிருக்கிறான்; ஏழையைப் பிடிக்கப் பதிவிருந்து, ஏழையைத் தன் வலைக்குள் இழுத்துப் பிடித்துக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[6. நான் அசைக்கப்படுவதில்லை, தலைமுறை தலைமுறைதோறும் தீங்கு என்னை அணுகுவதில்லையென்று தன் இருதயத்தில் சொல்லிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தன் கெபியிலிருக்கிற சிங்கத்தைப்போல மறைவில் பதிவிருக்கிறான்; ஏழையைப் பிடிக்கப் பதிவிருந்து, ஏழையைத் தன் வலைக்குள் இழுத்துப் பிடித்துக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[7. அவன் வாய் சபிப்பினாலும் கபடத்தினாலும் கொடுமையினாலும் நிறைந்திருக்கிறது; அவன் நாவின்கீழ் தீவினையும் அக்கிரமமும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. திக்கற்றவர்கள் தன் பலவான்கள் கையில் விழும்படி அவன் பதுங்கிக்கிடக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. அவன் வாய் சபிப்பினாலும் கபடத்தினாலும் கொடுமையினாலும் நிறைந்திருக்கிறது; அவன் நாவின்கீழ் தீவினையும் அக்கிரமமும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் அதை மறந்தார் என்றும், அவர் தம்முடைய முகத்தை மறைத்து ஒருக்காலும் அதைக் காணமாட்டார் என்றும், தன் இருதயத்திலே சொல்லிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. கிராமங்களின் ஒளிப்பிடங்களிலே பதிவிருந்து, மறைவிடங்களிலே குற்றமற்றவனைக் கொல்லுகிறான்; திக்கற்றவர்களைப் பிடிக்க அவன் கண்கள் நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, எழுந்தருளும்; தேவனே உம்முடைய கையை உயர்த்தும்; ஏழைகளை மறவாதேயும்.]]></a:t>
+              <a:t><![CDATA[8. கிராமங்களின் ஒளிப்பிடங்களிலே பதிவிருந்து, மறைவிடங்களிலே குற்றமற்றவனைக் கொல்லுகிறான்; திக்கற்றவர்களைப் பிடிக்க அவன் கண்கள் நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. துன்மார்க்கன் தேவனை அசட்டைபண்ணி: நீர் கேட்டு விசாரிப்பதில்லை என்று தன் இருதயத்தில் சொல்லிக்கொள்வானேன்.]]></a:t>
+              <a:t><![CDATA[9. தன் கெபியிலிருக்கிற சிங்கத்தைப்போல மறைவில் பதிவிருக்கிறான்; ஏழையைப் பிடிக்கப் பதிவிருந்து, ஏழையைத் தன் வலைக்குள் இழுத்துப் பிடித்துக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதைப் பார்த்திருக்கிறீரே! உபத்திரவத்தையும் குரோதத்தையும் கவனித்திருக்கிறீரே; நீர் பதிலளிப்பீர்; ஏழையானவன் தன்னை உமக்கு ஒப்புவிக்கிறான்; திக்கற்ற பிள்ளைகளுக்கு சகாயர் நீரே.]]></a:t>
+              <a:t><![CDATA[9. தன் கெபியிலிருக்கிற சிங்கத்தைப்போல மறைவில் பதிவிருக்கிறான்; ஏழையைப் பிடிக்கப் பதிவிருந்து, ஏழையைத் தன் வலைக்குள் இழுத்துப் பிடித்துக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதைப் பார்த்திருக்கிறீரே! உபத்திரவத்தையும் குரோதத்தையும் கவனித்திருக்கிறீரே; நீர் பதிலளிப்பீர்; ஏழையானவன் தன்னை உமக்கு ஒப்புவிக்கிறான்; திக்கற்ற பிள்ளைகளுக்கு சகாயர் நீரே.]]></a:t>
+              <a:t><![CDATA[10. திக்கற்றவர்கள் தன் பலவான்கள் கையில் விழும்படி அவன் பதுங்கிக்கிடக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துன்மார்க்கனும் பொல்லாதவனுமாயிருக்கிறவனுடைய புயத்தை முறித்துவிடும்; அவனுடைய ஆகாமியம் காணாமற்போகுமட்டும் அதைத் தேடி விசாரியும்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் அதை மறந்தார் என்றும், அவர் தம்முடைய முகத்தை மறைத்து ஒருக்காலும் அதைக் காணமாட்டார் என்றும், தன் இருதயத்திலே சொல்லிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. துன்மார்க்கன் தன் உள்ளம் இச்சித்ததைப் பெற்றதினால் பெருமைபாராட்டி, பொருளை அபகரித்துத் தன்னைத்தான் போற்றி, கர்த்தரை அசட்டைபண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, ஏன் தூரத்தில் நிற்கிறீர்? ஆபத்து நேரிடுகிற சமயங்களில் நீர் ஏன் மறைந்திருக்கிறீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் சதாகாலங்களுக்கும் ராஜாவாயிருக்கிறார், புறஜாதியார் அவருடைய தேசத்திலிருந்து அழிந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் அதை மறந்தார் என்றும், அவர் தம்முடைய முகத்தை மறைத்து ஒருக்காலும் அதைக் காணமாட்டார் என்றும், தன் இருதயத்திலே சொல்லிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, சிறுமைப்பட்டவர்களுடைய வேண்டுதலைக் கேட்டிருக்கிறீர்; அவர்கள் இருதயத்தை ஸ்திரப்படுத்துவீர்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, எழுந்தருளும்; தேவனே உம்முடைய கையை உயர்த்தும்; ஏழைகளை மறவாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, சிறுமைப்பட்டவர்களுடைய வேண்டுதலைக் கேட்டிருக்கிறீர்; அவர்கள் இருதயத்தை ஸ்திரப்படுத்துவீர்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, எழுந்தருளும்; தேவனே உம்முடைய கையை உயர்த்தும்; ஏழைகளை மறவாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மண்ணான மனுஷன் இனிப் பலவந்தஞ்செய்யத் தொடராதபடிக்கு, தேவரீர் திக்கற்ற பிள்ளைகளுக்கும் ஒடுக்கப்பட்டவர்களுக்கும் நீதிசெய்ய உம்முடைய செவிகளைச் சாய்த்துக்கேட்டருளுவீர்.]]></a:t>
+              <a:t><![CDATA[13. துன்மார்க்கன் தேவனை அசட்டைபண்ணி: நீர் கேட்டு விசாரிப்பதில்லை என்று தன் இருதயத்தில் சொல்லிக்கொள்வானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, ஏன் தூரத்தில் நிற்கிறீர்? ஆபத்து நேரிடுகிற சமயங்களில் நீர் ஏன் மறைந்திருக்கிறீர்?]]></a:t>
+              <a:t><![CDATA[14. அதைப் பார்த்திருக்கிறீரே! உபத்திரவத்தையும் குரோதத்தையும் கவனித்திருக்கிறீரே; நீர் பதிலளிப்பீர்; ஏழையானவன் தன்னை உமக்கு ஒப்புவிக்கிறான்; திக்கற்ற பிள்ளைகளுக்கு சகாயர் நீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துன்மார்க்கன் தன் பெருமையினால் சிறுமைப்பட்டவனைக் கடூரமாய்த் துன்பப்படுத்துகிறான்; அவர்கள் நினைத்த சதிமோசங்களில் அவர்களே அகப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அதைப் பார்த்திருக்கிறீரே! உபத்திரவத்தையும் குரோதத்தையும் கவனித்திருக்கிறீரே; நீர் பதிலளிப்பீர்; ஏழையானவன் தன்னை உமக்கு ஒப்புவிக்கிறான்; திக்கற்ற பிள்ளைகளுக்கு சகாயர் நீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2239,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துன்மார்க்கன் தன் பெருமையினால் சிறுமைப்பட்டவனைக் கடூரமாய்த் துன்பப்படுத்துகிறான்; அவர்கள் நினைத்த சதிமோசங்களில் அவர்களே அகப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அதைப் பார்த்திருக்கிறீரே! உபத்திரவத்தையும் குரோதத்தையும் கவனித்திருக்கிறீரே; நீர் பதிலளிப்பீர்; ஏழையானவன் தன்னை உமக்கு ஒப்புவிக்கிறான்; திக்கற்ற பிள்ளைகளுக்கு சகாயர் நீரே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. துன்மார்க்கனும் பொல்லாதவனுமாயிருக்கிறவனுடைய புயத்தை முறித்துவிடும்; அவனுடைய ஆகாமியம் காணாமற்போகுமட்டும் அதைத் தேடி விசாரியும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. கர்த்தர் சதாகாலங்களுக்கும் ராஜாவாயிருக்கிறார், புறஜாதியார் அவருடைய தேசத்திலிருந்து அழிந்துபோவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கர்த்தாவே, சிறுமைப்பட்டவர்களுடைய வேண்டுதலைக் கேட்டிருக்கிறீர்; அவர்கள் இருதயத்தை ஸ்திரப்படுத்துவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துன்மார்க்கன் தன் கர்வத்தினால் தேவனைத் தேடான்; அவன் நினைவுகளெல்லாம் தேவன் இல்லையென்பதே.]]></a:t>
+              <a:t><![CDATA[2. துன்மார்க்கன் தன் பெருமையினால் சிறுமைப்பட்டவனைக் கடூரமாய்த் துன்பப்படுத்துகிறான்; அவர்கள் நினைத்த சதிமோசங்களில் அவர்களே அகப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மண்ணான மனுஷன் இனிப் பலவந்தஞ்செய்யத் தொடராதபடிக்கு, தேவரீர் திக்கற்ற பிள்ளைகளுக்கும் ஒடுக்கப்பட்டவர்களுக்கும் நீதிசெய்ய உம்முடைய செவிகளைச் சாய்த்துக்கேட்டருளுவீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. மண்ணான மனுஷன் இனிப் பலவந்தஞ்செய்யத் தொடராதபடிக்கு, தேவரீர் திக்கற்ற பிள்ளைகளுக்கும் ஒடுக்கப்பட்டவர்களுக்கும் நீதிசெய்ய உம்முடைய செவிகளைச் சாய்த்துக்கேட்டருளுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துன்மார்க்கன் தன் கர்வத்தினால் தேவனைத் தேடான்; அவன் நினைவுகளெல்லாம் தேவன் இல்லையென்பதே.]]></a:t>
+              <a:t><![CDATA[3. துன்மார்க்கன் தன் உள்ளம் இச்சித்ததைப் பெற்றதினால் பெருமைபாராட்டி, பொருளை அபகரித்துத் தன்னைத்தான் போற்றி, கர்த்தரை அசட்டைபண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் வழிகள் எப்போதும் கேடுள்ளவைகள்; உம்முடைய நியாயத்தீர்ப்புகள் அவன் பார்வைக்கு எட்டாமல் மிகவும் உயரமாயிருக்கிறது; தன் எதிராளிகளெல்லார்மேலும் சீறுகிறான்.]]></a:t>
+              <a:t><![CDATA[3. துன்மார்க்கன் தன் உள்ளம் இச்சித்ததைப் பெற்றதினால் பெருமைபாராட்டி, பொருளை அபகரித்துத் தன்னைத்தான் போற்றி, கர்த்தரை அசட்டைபண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் வழிகள் எப்போதும் கேடுள்ளவைகள்; உம்முடைய நியாயத்தீர்ப்புகள் அவன் பார்வைக்கு எட்டாமல் மிகவும் உயரமாயிருக்கிறது; தன் எதிராளிகளெல்லார்மேலும் சீறுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. துன்மார்க்கன் தன் கர்வத்தினால் தேவனைத் தேடான்; அவன் நினைவுகளெல்லாம் தேவன் இல்லையென்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் அசைக்கப்படுவதில்லை, தலைமுறை தலைமுறைதோறும் தீங்கு என்னை அணுகுவதில்லையென்று தன் இருதயத்தில் சொல்லிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. துன்மார்க்கன் தன் கர்வத்தினால் தேவனைத் தேடான்; அவன் நினைவுகளெல்லாம் தேவன் இல்லையென்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் வாய் சபிப்பினாலும் கபடத்தினாலும் கொடுமையினாலும் நிறைந்திருக்கிறது; அவன் நாவின்கீழ் தீவினையும் அக்கிரமமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[5. அவன் வழிகள் எப்போதும் கேடுள்ளவைகள்; உம்முடைய நியாயத்தீர்ப்புகள் அவன் பார்வைக்கு எட்டாமல் மிகவும் உயரமாயிருக்கிறது; தன் எதிராளிகளெல்லார்மேலும் சீறுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிராமங்களின் ஒளிப்பிடங்களிலே பதிவிருந்து, மறைவிடங்களிலே குற்றமற்றவனைக் கொல்லுகிறான்; திக்கற்றவர்களைப் பிடிக்க அவன் கண்கள் நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. அவன் வழிகள் எப்போதும் கேடுள்ளவைகள்; உம்முடைய நியாயத்தீர்ப்புகள் அவன் பார்வைக்கு எட்டாமல் மிகவும் உயரமாயிருக்கிறது; தன் எதிராளிகளெல்லார்மேலும் சீறுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542255" r:id="rId1"/>
+    <p:sldLayoutId id="2474532042" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3814,94 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his eyes are privately set against the poor.]]></a:t>
+              <a:t><![CDATA[6. ঐসব লোকজন মনে করে, কোনদিন ওদের খারাপ কিছু হবে না| তারা বলে, “আমরা সব দিনই মজা করবো আমাদের কোন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He lies in wait secretly as a lion in his den: he lies in wait to catch the poor: he does catch]]></a:t>
+              <a:t><![CDATA[শাস্তি হবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the poor, when he draws him into his net.]]></a:t>
+              <a:t><![CDATA[7. ঐসব লোকরা সর্বদা অভিশাপ দিচ্ছে| অন্যান্য লোকজন সম্পর্কে তারা সর্বদাই কটু ও মিথ্যা কথা বলে চলেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He crouches, and humbles himself, that the poor may fall by his strong ones.]]></a:t>
+              <a:t><![CDATA[সর্বদাই তারা অহিতকর কাজ করার ফন্দি আঁটে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He has said in his heart, God has forgotten: he hides his face; he will never see it.]]></a:t>
+              <a:t><![CDATA[8. ঐসব লোক অন্যান্য লোকদের ধরার জন্য গোপন স্থানে লুকিয়ে থাকে| তারা লুকিয়ে থাকে, মানুষকে আঘাত করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Arise, O LORD; O God, lift up yours hand: forget not the humble.]]></a:t>
+              <a:t><![CDATA[জন্য খুঁজতে থাকে| নির্দোষ লোকদের ওরা হত্যা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Wherefore does the wicked contemn God? he has said in his heart, You will not require it.]]></a:t>
+              <a:t><![CDATA[9. মন্দ লোকরা সেই সব সিংহের মত যারা তাদের আহার্য় পশুকে ধরার জন্য ঘাপটি মেরে অপেক্ষা করতে থাকে| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You have seen it; for you behold mischief and spite, to requite it with your hand: the poor]]></a:t>
+              <a:t><![CDATA[দরিদ্র লোকদের আক্রমণ করে| মন্দ লোকদের তৈরী ফাঁদে দরিদ্র লোকরা ধরা পড়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commits himself unto you; you are the helper of the fatherless.]]></a:t>
+              <a:t><![CDATA[10. ঐসব লোক হতভাগ্য ও বিড়ম্বিত মানুষকে বার বার আঘাত করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Break you the arm of the wicked and the evil man: seek out his wickedness till you find none.]]></a:t>
+              <a:t><![CDATA[11. এই কারণে ভাগ্যহত লোকরা ভাবে, “ঈশ্বর আমাদের ভুলেই গেছেন! আমাদের থেকে তিনি চিরদিনের জন্য বিমুখ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For the wicked boasts of his heart's desire, and blesses the covetous, whom the LORD detests.]]></a:t>
+              <a:t><![CDATA[1. প্রভু, আপনি এত দূরে থাকেন কেন? সমস্যা জর্জরিত মানুষ আপনাকে দেখতে পায় না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The LORD is King for ever and ever: the heathen are perished out of his land.]]></a:t>
+              <a:t><![CDATA[হয়েছেন! আমাদের ওপর যা যা ঘটে চলেছে প্রভু তা দেখছেন না!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. LORD, you have heard the desire of the humble: you will prepare their heart, you will cause]]></a:t>
+              <a:t><![CDATA[12. প্রভু জেগে উঠুন এবং কিছু করুন! ঈশ্বর, ঐসব মন্দ লোককে শাস্তি দিন! ঐসব বঞ্চিত দরিদ্র লোকদের ভুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours ear to hear:]]></a:t>
+              <a:t><![CDATA[যাবেন না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To judge the fatherless and the oppressed, that the man of the earth may no more oppress.]]></a:t>
+              <a:t><![CDATA[13. মন্দ লোকরা কেন ঈশ্বরকে অবজ্ঞা করে? কারণ তারা ভাবে, ঈশ্বর তাদের শাস্তি দেবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Why stand you far off, O LORD? why hide you yourself in times of trouble?]]></a:t>
+              <a:t><![CDATA[14. প্রভু, মন্দ লোকরা য়ে সব নির্দয ও অহিতকর কাজ করে, নিশ্চয় আপনি তা দেখতে পান| ঐসবের দিকে দেখুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The wicked in his pride does persecute the poor: let them be taken in the devices that they have]]></a:t>
+              <a:t><![CDATA[এবং কিছু করুন! সমস্যাগ্রস্ত মানুষ আপনার সাহায্যের দিকে চেয়ে রয়েছে| হে প্রভু, আপনিই সেইজন যিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6298,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[imagined.]]></a:t>
+              <a:t><![CDATA[অনাথদের সাহায্য করেন| অতএব তাদের সাহায্য করুন!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. প্রভু, মন্দ লোকদের বিনাশ করুন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. প্রভু চিরকালের এবং অনন্তকালের রাজা| বিদেশী জাতিগুলি তাঁর দেশ থেকে অদৃশ্য হয়েছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. হে প্রভু, দরিদ্র লোকরা কি চায় তা আপনি শুনেছেন| তাদের প্রার্থনা শুনুন এবং তারা যা চায় তাই করুন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The wicked, through the pride of his countenance, will not seek after God: God is not in all his]]></a:t>
+              <a:t><![CDATA[2. অহঙ্কারী এবং দুষ্ট লোকরা মন্দ ফন্দি আঁটছে এবং তারা দরিদ্র লোকেদের আঘাত করে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. প্রভু পিতৃ-মাতৃহীন সন্তানদের রক্ষা করুন| দুঃখী লোকেদের অধিক যন্ত্রণার সম্মুখীন করবেন না| এমন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করুন য়েন মন্দ লোকরা এখানে থাকতে ভয় পায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thoughts.]]></a:t>
+              <a:t><![CDATA[3. মন্দ লোকরা যা চায় তার বড়াই করে| ঐসব লোভী লোকরা ঈশ্বরের নিন্দা করে| এই ভাবেই মন্দ লোকেরা প্রকাশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. His ways are always grievous; your judgments are far above out of his sight: as for all his]]></a:t>
+              <a:t><![CDATA[করে য়ে তারা প্রভুকে ঘৃণা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies, he puffs at them.]]></a:t>
+              <a:t><![CDATA[4. মন্দ লোকরা ঈশ্বরকে অনুসরণ করার ক্ষেত্রে অতিরিক্ত দাম্ভিক| তারা রাশি রাশি মন্দ ফন্দি আঁটে| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. He has said in his heart, I shall not be moved: for I shall never be in adversity.]]></a:t>
+              <a:t><![CDATA[এমনভাব করে য়েন ঈশ্বরের কোন অস্তিত্ব নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. His mouth is full of cursing and deceit and fraud: under his tongue is mischief and vanity.]]></a:t>
+              <a:t><![CDATA[5. মন্দ লোকরা সর্বদাই কুটিল কাজকর্ম করে| এমনকি তারা ঈশ্বরের বিধিসকল ও মহান শিক্ষামালাকে লক্ষ্য করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He sits in the lurking places of the villages: in the secret places does he murder the innocent:]]></a:t>
+              <a:t><![CDATA[না|ঈশ্বরের শত্রুরা তাঁর শিক্ষামালাকে উপেক্ষা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>