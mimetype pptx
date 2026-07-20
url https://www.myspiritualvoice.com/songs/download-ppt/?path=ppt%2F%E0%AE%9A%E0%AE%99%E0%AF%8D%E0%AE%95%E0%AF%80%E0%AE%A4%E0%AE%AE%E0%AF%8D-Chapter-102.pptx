--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -402,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் நித்திரையில்லாமல் வீட்டின்மேல் தனித்திருக்கும் குருவியைப்போல் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. வழியிலே என் பெலனை அவர் ஒடுக்கி, என் நாட்களைக் குறுகப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாடோறும் என் சத்துருக்கள் என்னை நிந்திக்கிறார்கள்; என்மேல் மூர்க்க வெறிகொண்டவர்கள் எனக்கு விரோதமாய்ச் சாபம் இடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது நான்: தேவனே, பாதி வயதில் என்னை எடுத்துக்கொள்ளாதேயும்; உம்முடைய வருஷங்கள் தலைமுறை தலைமுறையாக இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாடோறும் என் சத்துருக்கள் என்னை நிந்திக்கிறார்கள்; என்மேல் மூர்க்க வெறிகொண்டவர்கள் எனக்கு விரோதமாய்ச் சாபம் இடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது நான்: தேவனே, பாதி வயதில் என்னை எடுத்துக்கொள்ளாதேயும்; உம்முடைய வருஷங்கள் தலைமுறை தலைமுறையாக இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் என்னை உயரத்தூக்கி, தாழத்தள்ளினீர், உமது சினத்திற்கும் கடுங்கோபத்திற்கும் உள்ளானேன்.]]></a:t>
+              <a:t><![CDATA[25. நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்கள் உம்முடைய கரத்தின் கிரியையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் என்னை உயரத்தூக்கி, தாழத்தள்ளினீர், உமது சினத்திற்கும் கடுங்கோபத்திற்கும் உள்ளானேன்.]]></a:t>
+              <a:t><![CDATA[26. அவைகள் அழிந்துபோம். நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போல் பழமையாய்ப்போம்; அவைகளை ஒரு சால்வையைப்போல் மாற்றுவீர், அப்பொழுது மாறிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால் நான் சாம்பலை அப்பமாகப் புசித்து, என் பானங்களைக் கண்ணீரோடே கலக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. அவைகள் அழிந்துபோம். நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போல் பழமையாய்ப்போம்; அவைகளை ஒரு சால்வையைப்போல் மாற்றுவீர், அப்பொழுது மாறிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் நாட்கள் சாய்ந்துபோகிற நிழலைப்போலிருக்கிறது; புல்லைப்போல் உலர்ந்துபோகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. நீரோ மாறாதவராயிருக்கிறீர்; உமது ஆண்டுகள் முடிந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தராகிய நீரோ என்றென்றைக்கும் இருக்கிறீர்; உம்முடைய பேர் பிரஸ்தாபம் தலைமுறை தலைமுறையாக நிற்கும்.]]></a:t>
+              <a:t><![CDATA[28. உமது அடியாரின் பிள்ளைகள் தாபரித்திருப்பார்கள்; அவர்கள் சந்ததி உமக்கு முன்பாக நிலைபெற்றிருக்கும் என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவரீர் எழுந்தருளி சீயோனுக்கு இரங்குவீர்; அதற்குத் தயைசெய்யுங்காலமும், அதற்காகக் குறித்த நேரமும் வந்தது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, என் விண்ணப்பத்தைக் கேளும், என் கூப்பிடுதல் உம்மிடத்தில் சேர்வதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவரீர் எழுந்தருளி சீயோனுக்கு இரங்குவீர்; அதற்குத் தயைசெய்யுங்காலமும், அதற்காகக் குறித்த நேரமும் வந்தது.]]></a:t>
+              <a:t><![CDATA[2. என் ஆபத்துநாளிலே உமது முகத்தை எனக்கு மறையாதேயும்; உமது செவியை என்னிடத்தில் சாயும்; நான் கூப்பிடுகிற நாளிலே எனக்குத் தீவிரமாய் உத்தரவு அருளிச்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, என் விண்ணப்பத்தைக் கேளும், என் கூப்பிடுதல் உம்மிடத்தில் சேர்வதாக.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ஜாதிகள் கர்த்தருடைய நாமத்துக்கும் பூமியிலுள்ள ராஜாக்களெல்லாரும் உம்முடைய மகிமைக்கும் பயப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்முடைய ஊழியக்காரர் அதின் கல்லுகள்மேல் வாஞ்சைவைத்து அதின் மண்ணுக்குப் பரிதபிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. என் ஆபத்துநாளிலே உமது முகத்தை எனக்கு மறையாதேயும்; உமது செவியை என்னிடத்தில் சாயும்; நான் கூப்பிடுகிற நாளிலே எனக்குத் தீவிரமாய் உத்தரவு அருளிச்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சீயோனைக் கட்டி தமது மகிமையில் வெளிப்படுவார்.]]></a:t>
+              <a:t><![CDATA[3. என் நாட்கள் புகையைப்போல் ஒழிந்தது; என் எலும்புகள் ஒரு கொள்ளியைப்போல எரியுண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. திக்கற்றவர்களுடைய ஜெபத்தை அலட்சியம்பண்ணாமல், அவர்கள் விண்ணப்பத்தை அங்கீகரிப்பார்.]]></a:t>
+              <a:t><![CDATA[4. என் இருதயம் புல்லைப்போல் வெட்டுண்டு உலர்ந்தது; என் போஜனத்தைப் புசிக்க மறந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஜாதிகள் கர்த்தருடைய நாமத்துக்கும் பூமியிலுள்ள ராஜாக்களெல்லாரும் உம்முடைய மகிமைக்கும் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. என் பெருமூச்சின் சத்தத்தினால் என் எலும்புகள் என் மாம்சத்தோடு ஒட்டிக்கொள்ளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்சந்ததிக்காக இது எழுதப்படும்; சிருஷ்டிக்கப்படும் ஜனம் கர்த்தரைத் துதிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. வனாந்தர நாரைக்கு ஒப்பானேன்; பாழான இடங்களில் தங்கும் ஆந்தையைப்போலானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் கட்டுண்டவர்களின் பெருமூச்சைக் கேட்கவும், கொலைக்கு நியமிக்கப்பட்டவர்களை விடுதலையாக்கவும்,]]></a:t>
+              <a:t><![CDATA[7. நான் நித்திரையில்லாமல் வீட்டின்மேல் தனித்திருக்கும் குருவியைப்போல் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தம்முடைய உயர்ந்த பரிசுத்தஸ்தலத்திலிருந்து பார்த்து, வானங்களிலிருந்து பூமியின்மேல் கண்ணோக்கமானார்.]]></a:t>
+              <a:t><![CDATA[8. நாடோறும் என் சத்துருக்கள் என்னை நிந்திக்கிறார்கள்; என்மேல் மூர்க்க வெறிகொண்டவர்கள் எனக்கு விரோதமாய்ச் சாபம் இடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்கு ஆராதனைசெய்ய ஜனங்களும் ராஜ்யங்களும் ஏகமாய்க் கூடிக்கொள்ளுகையில்,]]></a:t>
+              <a:t><![CDATA[9. நீர் என்னை உயரத்தூக்கி, தாழத்தள்ளினீர், உமது சினத்திற்கும் கடுங்கோபத்திற்கும் உள்ளானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சீயோனில் கர்த்தருடைய நாமத்தையும், எருசலேமில் அவருடைய துதியையும் பிரஸ்தாபப்படுத்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆதலால் நான் சாம்பலை அப்பமாகப் புசித்து, என் பானங்களைக் கண்ணீரோடே கலக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வழியிலே என் பெலனை அவர் ஒடுக்கி, என் நாட்களைக் குறுகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[11. என் நாட்கள் சாய்ந்துபோகிற நிழலைப்போலிருக்கிறது; புல்லைப்போல் உலர்ந்துபோகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆபத்துநாளிலே உமது முகத்தை எனக்கு மறையாதேயும்; உமது செவியை என்னிடத்தில் சாயும்; நான் கூப்பிடுகிற நாளிலே எனக்குத் தீவிரமாய் உத்தரவு அருளிச்செய்யும்.]]></a:t>
+              <a:t><![CDATA[18. பின்சந்ததிக்காக இது எழுதப்படும்; சிருஷ்டிக்கப்படும் ஜனம் கர்த்தரைத் துதிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது நான்: தேவனே, பாதி வயதில் என்னை எடுத்துக்கொள்ளாதேயும்; உம்முடைய வருஷங்கள் தலைமுறை தலைமுறையாக இருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தராகிய நீரோ என்றென்றைக்கும் இருக்கிறீர்; உம்முடைய பேர் பிரஸ்தாபம் தலைமுறை தலைமுறையாக நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நீர் ஆதியிலே பூமியை அஸ்திபாரப்படுத்தினீர்; வானங்கள் உம்முடைய கரத்தின் கிரியையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. தேவரீர் எழுந்தருளி சீயோனுக்கு இரங்குவீர்; அதற்குத் தயைசெய்யுங்காலமும், அதற்காகக் குறித்த நேரமும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகள் அழிந்துபோம். நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போல் பழமையாய்ப்போம்; அவைகளை ஒரு சால்வையைப்போல் மாற்றுவீர், அப்பொழுது மாறிப்போம்.]]></a:t>
+              <a:t><![CDATA[13. தேவரீர் எழுந்தருளி சீயோனுக்கு இரங்குவீர்; அதற்குத் தயைசெய்யுங்காலமும், அதற்காகக் குறித்த நேரமும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவைகள் அழிந்துபோம். நீரோ நிலைத்திருப்பீர்; அவைகளெல்லாம் வஸ்திரம்போல் பழமையாய்ப்போம்; அவைகளை ஒரு சால்வையைப்போல் மாற்றுவீர், அப்பொழுது மாறிப்போம்.]]></a:t>
+              <a:t><![CDATA[14. உம்முடைய ஊழியக்காரர் அதின் கல்லுகள்மேல் வாஞ்சைவைத்து அதின் மண்ணுக்குப் பரிதபிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீரோ மாறாதவராயிருக்கிறீர்; உமது ஆண்டுகள் முடிந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சீயோனைக் கட்டி தமது மகிமையில் வெளிப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உமது அடியாரின் பிள்ளைகள் தாபரித்திருப்பார்கள்; அவர்கள் சந்ததி உமக்கு முன்பாக நிலைபெற்றிருக்கும் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[16. திக்கற்றவர்களுடைய ஜெபத்தை அலட்சியம்பண்ணாமல், அவர்கள் விண்ணப்பத்தை அங்கீகரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆபத்துநாளிலே உமது முகத்தை எனக்கு மறையாதேயும்; உமது செவியை என்னிடத்தில் சாயும்; நான் கூப்பிடுகிற நாளிலே எனக்குத் தீவிரமாய் உத்தரவு அருளிச்செய்யும்.]]></a:t>
+              <a:t><![CDATA[18. பின்சந்ததிக்காக இது எழுதப்படும்; சிருஷ்டிக்கப்படும் ஜனம் கர்த்தரைத் துதிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் நாட்கள் புகையைப்போல் ஒழிந்தது; என் எலும்புகள் ஒரு கொள்ளியைப்போல எரியுண்டது.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் கட்டுண்டவர்களின் பெருமூச்சைக் கேட்கவும், கொலைக்கு நியமிக்கப்பட்டவர்களை விடுதலையாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் இருதயம் புல்லைப்போல் வெட்டுண்டு உலர்ந்தது; என் போஜனத்தைப் புசிக்க மறந்தேன்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் கட்டுண்டவர்களின் பெருமூச்சைக் கேட்கவும், கொலைக்கு நியமிக்கப்பட்டவர்களை விடுதலையாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் இருதயம் புல்லைப்போல் வெட்டுண்டு உலர்ந்தது; என் போஜனத்தைப் புசிக்க மறந்தேன்.]]></a:t>
+              <a:t><![CDATA[20. தம்முடைய உயர்ந்த பரிசுத்தஸ்தலத்திலிருந்து பார்த்து, வானங்களிலிருந்து பூமியின்மேல் கண்ணோக்கமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் பெருமூச்சின் சத்தத்தினால் என் எலும்புகள் என் மாம்சத்தோடு ஒட்டிக்கொள்ளுகிறது.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருக்கு ஆராதனைசெய்ய ஜனங்களும் ராஜ்யங்களும் ஏகமாய்க் கூடிக்கொள்ளுகையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வனாந்தர நாரைக்கு ஒப்பானேன்; பாழான இடங்களில் தங்கும் ஆந்தையைப்போலானேன்.]]></a:t>
+              <a:t><![CDATA[22. சீயோனில் கர்த்தருடைய நாமத்தையும், எருசலேமில் அவருடைய துதியையும் பிரஸ்தாபப்படுத்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493217" r:id="rId1"/>
+    <p:sldLayoutId id="2473507533" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4538,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾನು ಎಚ್ಚರವಾಗಿದ್ದೂ; ಮಾಳಿಗೆಯ ಮೇಲಿರುವ ಒಂಟಿಯಾದ ಪಕ್ಷಿಯ ಹಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[23. He weakened my strength in the way; he shortened my days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ದಿನವೆಲ್ಲಾ ನನ್ನ ಶತ್ರುಗಳು ನನ್ನನ್ನು ನಿಂದಿಸುತ್ತಾರೆ; ನನ್ನ ಮೇಲೆ ಕೋಪಿಸಿಕೊಳ್ಳುವವರು ನನಗೆ ವಿರೋಧ ವಾಗಿ ಆಣೆ]]></a:t>
+              <a:t><![CDATA[24. I said, O my God, take me not away in the midst of my days: your years are throughout all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿನ್ನ ರೋಷದ ಮತ್ತು ನಿನ್ನ ರೌದ್ರದ ನಿಮಿತ್ತವೇ ಬೂದಿಯನ್ನು ರೊಟ್ಟಿಯಂತೆ ತಿಂದಿದ್ದೇನೆ; ನನ್ನ ಪಾನವನ್ನು]]></a:t>
+              <a:t><![CDATA[25. Of old have you laid the foundation of the earth: and the heavens are the work of your hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಣ್ಣೀರಿನಿಂದ ಬೆರೆಸಿ ದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[26. They shall perish, but you shall endure: yea, all of them shall wax old like a garment; as a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನನ್ನು ನೀನು ಎತ್ತಿ ಕೆಡವಿ ಹಾಕಿದ್ದೀ;]]></a:t>
+              <a:t><![CDATA[vesture shall you change them, and they shall be changed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನನ್ನ ದಿವಸಗಳು ನೀಳದ ನೆರಳಿನ ಹಾಗಿವೆ; ನಾನು ಹುಲ್ಲಿನ ಹಾಗೆ ಒಣಗುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[27. But you are the same, and your years shall have no end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಓ ಕರ್ತನೇ, ನೀನು ಎಂದೆಂದಿಗೂ ಇರುವವನಾಗಿದ್ದೀ, ನಿನ್ನ ಸ್ಮರಣೆಯು ತಲತಲಾಂತ ರಕ್ಕೂ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[28. The children of your servants shall continue, and their seed shall be established before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀನು ಎದ್ದು, ಚೀಯೋನನ್ನು ಕನಿ ಕರಿಸುವಿ; ಯಾಕಂದರೆ ಅದನ್ನು ಕರುಣಿಸುವದಕ್ಕೆ ಕಾಲವಾಯಿತು; ಹೌದು ನಿರ್ಣಯಿಸಿದ ಸಮಯವು]]></a:t>
+              <a:t><![CDATA[1. Hear my prayer, O LORD, and let my cry come unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದಿದೆ.]]></a:t>
+              <a:t><![CDATA[2. Hide not your face from me in the day when I am in trouble; incline yours ear unto me: in the day]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಓ ಕರ್ತನೇ, ನನ್ನ ಪ್ರಾರ್ಥನೆಯನ್ನು ಕೇಳು; ನನ್ನ ಮೊರೆಯು ನಿನ್ನ ಬಳಿಗೆ ಸೇರಲಿ.]]></a:t>
+              <a:t><![CDATA[17. He will regard the prayer of the destitute, and not despise their prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಿನ್ನ ಸೇವಕರು ಅದರ ಕಲ್ಲುಗಳಲ್ಲಿ ಇಷ್ಟಪಡುತ್ತಾರೆ. ಅದರ ಧೂಳನ್ನು ಕರುಣಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[when I call answer me speedily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಜನಾಂಗವು ಕರ್ತನ ಹೆಸರಿಗೂ ಭೂರಾಜರೆಲ್ಲರು ನಿನ್ನ ಮಹಿಮೆಗೂ ಭಯಪಡುವರು.]]></a:t>
+              <a:t><![CDATA[3. For my days are consumed like smoke, and my bones are burned as an hearth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನು ಚೀಯೋನನ್ನು ಕಟ್ಟುವನು; ಆತನು ತನ್ನ ಮಹಿಮೆಯಲ್ಲಿ ಕಾಣಿಸಿಕೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[4. My heart is smitten, and withered like grass; so that I forget to eat my bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ದಿಕ್ಕಿಲ್ಲದವನ ಪ್ರಾರ್ಥನೆಗೆ ಕಿವಿಗೊಡುತ್ತಾನೆ; ಅವರ ಪ್ರಾರ್ಥನೆಯನ್ನು ತಿರಸ್ಕರಿ ಸುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[5. By reason of the voice of my groaning my bones cleave to my skin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದು ಮುಂದಿನ ಸಂತತಿಗೋಸ್ಕರ ಬರೆಯಲ್ಪಡುವದು; ಹುಟ್ಟಲಿಕ್ಕಿರುವ ಜನರು ಕರ್ತನನ್ನು ಸ್ತುತಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[6. I am like a pelican of the wilderness: I am like an owl of the desert.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಜನಾಂಗಗಳೂ ರಾಜ್ಯಗಳೂ ಕರ್ತ ನನ್ನು ಸೇವಿಸುವದಕ್ಕೆ ಒಟ್ಟಾಗಿ ಕೂಡಿ ಬರುವಾಗ]]></a:t>
+              <a:t><![CDATA[7. I watch, and am as a sparrow alone upon the house top.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಚೀಯೋನಿನಲ್ಲಿ ಕರ್ತನ ಹೆಸರೂ ಯೆರೂಸಲೇಮಿ ನಲ್ಲಿ ಆತನ ಸ್ತೋತ್ರವೂ ಸಾರಲ್ಪಡುವ ಹಾಗೆ.]]></a:t>
+              <a:t><![CDATA[8. Mine enemies reproach me all the day; and they that are mad against me are sworn against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕರ್ತನು ಸೆರೆಯವರ ನರಳುವಿಕೆಯನ್ನು ಕೇಳುವ ದಕ್ಕೂ ಮರಣಕ್ಕೆ ನೇಮಕವಾದವರನ್ನು ಬಿಡಿಸು ವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[9. For I have eaten ashes like bread, and mingled my drink with weeping.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ತನ್ನ ಪರಿಶುದ್ಧವಾದ ಉನ್ನತ ಸ್ಥಳದಿಂದ ಕಣ್ಣಿಟ್ಟು ಆಕಾಶದಿಂದ ಭೂಮಿಯನ್ನು ನೋಡಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[10. Because of yours indignation and your wrath: for you have lifted me up, and cast me down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆತನು ನನ್ನ ಶಕ್ತಿಯನ್ನು ಮಾರ್ಗದಲ್ಲಿ ಕುಂದಿಸಿ ನನ್ನ ದಿವಸಗಳನ್ನು ಕಡಿಮೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[11. My days are like a shadow that declines; and I am withered like grass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನನಗೆ ಇಕ್ಕಟ್ಟು ಇರುವ ದಿವಸದಲ್ಲಿ ನಿನ್ನ ಮುಖವನ್ನು ನನಗೆ ಮರೆಮಾಡಬೇಡ; ನಿನ್ನ ಕಿವಿಯನ್ನು ನನ್ನ ಕಡೆಗೆ ತಿರುಗಿಸು;]]></a:t>
+              <a:t><![CDATA[18. This shall be written for the generation to come: and the people which shall be created shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಓ ನನ್ನ ದೇವರೇ, ನನ್ನ ದಿವಸಗಳ ಮಧ್ಯದಲ್ಲಿ ನನ್ನನ್ನು ಒಯ್ಯಬೇಡ; ನಿನ್ನ ವರುಷಗಳು ತಲತಲಾಂತರಗಳಿಗೂ ಅವೆ ಅಂದೆನು.]]></a:t>
+              <a:t><![CDATA[12. But you, O LORD, shall endure for ever; and your remembrance unto all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನೀನು ಪೂರ್ವಕಾಲದಲ್ಲಿ ಭೂಮಿ ಯನ್ನು ಸ್ಥಾಪಿಸಿದಿ; ಆಕಾಶಗಳು ನಿನ್ನ ಕೈ ಕೆಲಸಗಳಾ ಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[13. You shall arise, and have mercy upon Zion: for the time to favour her, yea, the set time, has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅವು ನಾಶವಾಗುವವು; ಆದರೆ ನೀನು ಸ್ಥಿರ ವಾಗಿರುತ್ತೀ; ಹೌದು, ಅವುಗಳೆಲ್ಲಾ ವಸ್ತ್ರದ ಹಾಗೆ ಜೀರ್ಣವಾಗುವವು; ಉಡುಪಿನ]]></a:t>
+              <a:t><![CDATA[come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಅವುಗ ಳನ್ನು ಬದಲಾಯಿಸುವಿ; ಆಗ ಅವು ಬದಲಾಗುವವು.]]></a:t>
+              <a:t><![CDATA[14. For your servants take pleasure in her stones, and favour the dust thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ನೀನು ಏಕ ರೀತಿಯಾಗಿರುತ್ತೀ; ನಿನ್ನ ವರುಷಗಳು ಮುಗಿಯವು.]]></a:t>
+              <a:t><![CDATA[15. So the heathen shall fear the name of the LORD, and all the kings of the earth your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನಿನ್ನ ಸೇವಕರ ಮಕ್ಕಳು ನೆಲೆಯಾಗಿದ್ದು ಅವರ ಸಂತತಿಯು ನಿನ್ನ ಮುಂದೆ ಸ್ಥಾಪಿಸಲ್ಪಡುವದು.]]></a:t>
+              <a:t><![CDATA[16. When the LORD shall build up Zion, he shall appear in his glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಕರೆಯುವ ದಿವಸದಲ್ಲಿ ಬೇಗ ನನಗೆ ಉತ್ತರ ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[praise the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನನ್ನ ದಿವಸಗಳು ಹೊಗೆಯಂತೆ ಕಳೆದುಹೋಗು ತ್ತವೆ; ನನ್ನ ಎಲುಬುಗಳು ಕೊಳ್ಳಿಯ ಹಾಗೆ ಸುಟ್ಟು ಹೋಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[19. For he has looked down from the height of his sanctuary; from heaven did the LORD behold the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನನ್ನ ಹೃದಯವು ಹೊಡೆಯಲ್ಪಟ್ಟ ಹುಲ್ಲಿನ ಹಾಗೆ ಒಣಗಿಹೋಗಿದೆ; ಆದದರಿಂದ ನಾನು ನನ್ನ ರೊಟ್ಟಿಯನ್ನು ತಿನ್ನುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರೆತುಬಿಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[20. To hear the groaning of the prisoner; to loose those that are appointed to death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನನ್ನ ಮೂಲುಗುವಿಕೆಯ ಸ್ವರದಿಂದ ಎಲುಬುಗಳು ನನ್ನ ಮಾಂಸಕ್ಕೆ ಅಂಟುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[21. To declare the name of the LORD in Zion, and his praise in Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ಅರಣ್ಯದ ಬಕಕ್ಕೆ ಸಮಾನನಾಗಿದ್ದೇನೆ; ನಾನು ಅರಣ್ಯದ ಗೂಬೆಯ ಹಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[22. When the people are gathered together, and the kingdoms, to serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 102]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>