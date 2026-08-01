--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -41,99 +41,120 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +277,60 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் முழு உள்ளமே, அவருடைய பரிசுத்த நாமத்தை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருக்குப் பிரியமானதைச் செய்து, அவர் பணிவிடைக்காரராயிருக்கிற அவருடைய சர்வசேனைகளே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; அவர் செய்த சகல உபகாரங்களையும் மறவாதே.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் உன் அக்கிரமங்களையெல்லாம் மன்னித்து, உன் நோய்களையெல்லாம் குணமாக்கி,]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிராணனை அழிவுக்கு விலக்கிமீட்டு, உன்னைக் கிருபையினாலும் இரக்கங்களினாலும் முடிசூட்டி,]]></a:t>
+              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் முழு உள்ளமே, அவருடைய பரிசுத்த நாமத்தை ஸ்தோத்திரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால வயதுபோலாகிறது.]]></a:t>
+              <a:t><![CDATA[2. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; அவர் செய்த சகல உபகாரங்களையும் மறவாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒடுக்கப்படுகிற யாவருக்கும், கர்த்தர் நீதியையும் நியாயத்தையும் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. அவர் உன் அக்கிரமங்களையெல்லாம் மன்னித்து, உன் நோய்களையெல்லாம் குணமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[4. உன் பிராணனை அழிவுக்கு விலக்கிமீட்டு, உன்னைக் கிருபையினாலும் இரக்கங்களினாலும் முடிசூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உருக்கமும், இரக்கமும் நீடிய சாந்தமும், மிகுந்த கிருபையுமுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால வயதுபோலாகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் எப்பொழுதும் கடிந்துகொள்ளார்; என்றைக்கும் கோபங்கொண்டிரார்.]]></a:t>
+              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால வயதுபோலாகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் நம்முடைய பாவங்களுக்குத்தக்கதாக நமக்குச் செய்யாமலும், நம்முடைய அக்கிரமங்களுக்குத் தக்கதாக நமக்குச் சரிக்கட்டாமலும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. ஒடுக்கப்படுகிற யாவருக்கும், கர்த்தர் நீதியையும் நியாயத்தையும் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும் அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு விலக்கினார்.]]></a:t>
+              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தகப்பன் தன் பிள்ளைகளுக்கு இரங்குகிறதுபோல, கர்த்தர் தமக்குப் பயந்தவர்களுக்கு இரங்குகிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் உருக்கமும், இரக்கமும் நீடிய சாந்தமும், மிகுந்த கிருபையுமுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2134,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய உருவம் இன்னதென்று அவர் அறிவார்; நாம் மண்ணென்று நினைவுகூருகிறார்.]]></a:t>
+              <a:t><![CDATA[9. அவர் எப்பொழுதும் கடிந்துகொள்ளார்; என்றைக்கும் கோபங்கொண்டிரார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. அவர் நம்முடைய பாவங்களுக்குத்தக்கதாக நமக்குச் செய்யாமலும், நம்முடைய அக்கிரமங்களுக்குத் தக்கதாக நமக்குச் சரிக்கட்டாமலும் இருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும் அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும் அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு விலக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2225,50 +2689,377 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[16. காற்று அதின்மேல் வீசினவுடனே அது இல்லாமற்போயிற்று, அது இருந்த இடமும் இனி அதை அறியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு விலக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. தகப்பன் தன் பிள்ளைகளுக்கு இரங்குகிறதுபோல, கர்த்தர் தமக்குப் பயந்தவர்களுக்கு இரங்குகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நம்முடைய உருவம் இன்னதென்று அவர் அறிவார்; நாம் மண்ணென்று நினைவுகூருகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2324,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
+              <a:t><![CDATA[16. காற்று அதின்மேல் வீசினவுடனே அது இல்லாமற்போயிற்று, அது இருந்த இடமும் இனி அதை அறியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் வானங்களில் தமது சிங்காசனத்தை ஸ்தாபித்திருக்கிறார்; அவருடைய ராஜரிகம் சர்வத்தையும் ஆளுகிறது.]]></a:t>
+              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்குப் பிரியமானதைச் செய்து, அவர் பணிவிடைக்காரராயிருக்கிற அவருடைய சர்வசேனைகளே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் வானங்களில் தமது சிங்காசனத்தை ஸ்தாபித்திருக்கிறார்; அவருடைய ராஜரிகம் சர்வத்தையும் ஆளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493294" r:id="rId1"/>
+    <p:sldLayoutId id="2474620189" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,54 +3919,110 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3328,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆತನ ಆಳಿಕೆಯ ಎಲ್ಲಾ ಸ್ಥಳಗಳಲ್ಲಿ ಇರುವ ಆತನ ಎಲ್ಲಾ ಕೆಲಸಗಳೇ. ಕರ್ತನನ್ನು ಸ್ತುತಿಸಿರಿ. ನನ್ನ ಮನವೇ, ಕರ್ತನನ್ನು]]></a:t>
+              <a:t><![CDATA[20. হে দূতগণ, প্রভুর প্রশংসা কর! তোমরা দূতেরা সেই শক্তিশালী সৈন্য যারা ঈশ্বরের আজ্ঞা পালন করো| তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತುತಿಸು.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের কথা শোন এবং তাঁর আজ্ঞা মান্য কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ನನ್ನ ಮನವೇ, ಕರ್ತನನ್ನೂ ನನ್ನ ಎಲ್ಲಾ ಅಂತರಂಗವೇ, ಆತನ ಪರಿಶುದ್ಧವಾದ ಹೆಸರನ್ನೂ ಸ್ತುತಿಸು.]]></a:t>
+              <a:t><![CDATA[21. প্রভু এবং তাঁর সকল সৈন্যদের প্রশংসা কর| তোমরা তাঁর দাস| ঈশ্বর যা চান তোমরা তাই কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಓ ನನ್ನ ಮನವೇ, ಕರ್ತನನ್ನು ಸ್ತುತಿಸು. ಆತನ ಉಪಕಾರಗಳಲ್ಲಿ ಒಂದನ್ನೂ ಮರೆತುಬಿಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[22. প্রভুর প্রশংসা কর| তাঁর রাজ্য়ের প্রতিটি জায়গায় তাঁর সব কাজগুলিকে প্রশংসা কর| হে আমার আত্মা,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆತನು ನಿನ್ನ ಅಪ ರಾಧಗಳನ್ನೆಲ್ಲಾ ಮನ್ನಿಸಿ ನಿನ್ನ ರೋಗಗಳನ್ನೆಲ್ಲಾ ಸ್ವಸ್ಥ ಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[প্রভুর প্রশংসা কর!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಿನ್ನ ಜೀವವನ್ನು ನಾಶದೊಳಗಿಂದ ವಿಮೋ ಚಿಸಿ ಪ್ರೀತಿ ಕೃಪೆಯನ್ನೂ ಅಂತಃಕರಣಗಳನ್ನೂ ನಿನಗೆ ಕಿರೀಟವಾಗಿ ಇಟ್ಟು]]></a:t>
+              <a:t><![CDATA[1. হে আমার আত্মা, প্রভুকে ধন্যবাদ দাও! আমার প্রত্যেকটি অঙ্গ প্রত্যঙ্গ, তাঁর পবিত্র নামের প্রশংসা কর!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನ್ನ ಯೌವನವು ಹದ್ದಿನಂತೆ ಹೊಸದಾಗುವ ಹಾಗೆ ನಿನ್ನ ಬಾಯಿಯನ್ನು ಒಳ್ಳೇದ ರಿಂದ ತೃಪ್ತಿಪಡಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[2. হে আমার আত্মা, প্রভুর প্রশংসা কর! ভুলে য়েও না য়ে তিনি সত্যিই দয়ালু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕುಗ್ಗಿಸಲ್ಪಡುವವರೆಲ್ಲರಿಗೆ ಕರ್ತನು ನೀತಿಯನ್ನೂ ನ್ಯಾಯವನ್ನೂ ನಡಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বর আমাদের পাপসমূহ ক্ষমা করেন| তিনি আমাদের সকল রোগ থেকে সারিযে তোলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆತನು ತನ್ನ ಮಾರ್ಗಗಳನ್ನು ಮೋಶೆಗೂ ತನ್ನ ಕ್ರಿಯೆಗಳನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳಿಗೂ ತಿಳಿಯಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[4. ঈশ্বর আমাদের জীবনকে কবর থেকে রক্ষা করেন| তিনি আমাদের প্রেম ও সহানুভূতি দেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕರ್ತನು ಅಂತಃಕರಣವೂ ದಯೆಯೂ ದೀರ್ಘಶಾಂತಿಯೂ ಬಹಳ ಕೃಪೆಯೂ ಉಳ್ಳವನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[5. তিনি আমাদের রাশি রাশি ভালো জিনিস দেন| তিনিই সেইজন যিনি পুরানো পালক ঘসে নতুন পালক গজানো একটি ঈগলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಮನುಷ್ಯನ ದಿವಸಗಳೋ ಹುಲ್ಲಿನ ಹಾಗೆ ಅವೆ; ಅವನು ಹೊಲದ ಹೂವಿನ ಹಾಗೆಯೇ ಶೋಭಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[15. ঈশ্বর জানেন আমাদের জীবন ঘাসের মত অত্যন্ত সংক্ষিপ্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆತನು ಸದಾಕಾಲಕ್ಕೂ ಗದರಿಸುವದಿಲ್ಲ; ನಿತ್ಯವೂ ಕೋಪಿ ಸುವಾತನಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[মত তোমাদের য়ৌবন পুনরুজীবিত করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಮ್ಮ ಪಾಪಗಳಿಗೆ ತಕ್ಕಂತೆ ನಮಗೆ ಶಿಕ್ಷಿಸಲಿಲ್ಲ; ನಮ್ಮ ಅಪರಾಧಗಳ ಪ್ರಕಾರ ನಮ್ಮನ್ನು ದಂಡಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. প্রভুই সত্‌| প্রভু অবদমিত লোকদের কাছে ন্যায় বিচার ও নিরপেক্ষতা আনেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಭೂಮಿಯ ಮೇಲೆ ಆಕಾಶವು ಎಷ್ಟು ಉನ್ನತವೋ ಆತನ ಕೃಪೆಯು ಆತನಿಗೆ ಭಯಪಡುವವರ ಮೇಲೆ ಅಷ್ಟು ಅಪಾರವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[7. ঈশ্বর মোশিকে তাঁর শিক্ষামালা দিয়েছিলেন| য়ে সব ক্ষমতা সম্পন্ন কাজ ঈশ্বর করতে পারেন সে সব তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪೂರ್ವಕ್ಕೂ ಪಶ್ಚಿಮಕ್ಕೂ ಎಷ್ಟು ದೂರವೋ ನಮ್ಮ ದ್ರೋಹಗಳನ್ನು ನಮ್ಮಿಂದ ಅಷ್ಟು ದೂರ ಮಾಡಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলকে দেখিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ತಂದೆಯು ಮಕ್ಕಳ ಮೇಲೆ ಅಂತಃಕರಣ ಪಡುವ ಪ್ರಕಾರ ಕರ್ತನು ತನಗೆ ಭಯಪಡುವವರ ಮೇಲೆ ಅಂತಃಕರಣಪಡುವವನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[8. প্রভু দয়ালু এবং ক্ষমতাশীল| ঈশ্বর ধৈর্য়্য়শীল এবং প্রেমে পূর্ণ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6287,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆತನು ನಮ್ಮ ಪ್ರಕೃತಿಯನ್ನು ತಿಳುಕೊಂಡು ನಾವು ಧೂಳಿ ಯಾಗಿದ್ದೇವೆಂದು ಜ್ಞಾಪಕಮಾಡಿಕೊಳ್ಳುತ್ತಾನೆ;]]></a:t>
+              <a:t><![CDATA[9. প্রভু সব সময় আমাদের সমালোচনা করেন না| প্রভু সর্বদা আমাদের ওপর ক্রুদ্ধ থাকেন না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. আমরা ঈশ্বরের বিরুদ্ধে পাপ করেছিলাম কিন্তু প্রাপ্য শাস্তি তিনি আমাদের দেন নি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. য়েমন করে পৃথিবীর ওপরে আকাশ বিস্তৃত হয়ে আছে, তেমনি ঈশ্বরের অনুগামীদের ওপরে ঈশ্বরের প্রেম]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পরিব্যপ্ত হয়ে আছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. পূর্ব য়েমন পশ্চিমের থেকে বিচ্ছিন্ন, তেমন করেই ঈশ্বর, আমাদের কাছ থেকে আমাদের পাপকে বিচ্ছিন্ন করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದಾಗ್ಯೂ ಗಾಳಿಯು ಅದರ ಮೇಲೆ ಬೀಸುತ್ತಲೇ ಅದು ಇಲ್ಲದೆ ಹೋಗುತ್ತದೆ; ಅದರ ಸ್ಥಳವು ಅದನ್ನು ಇನ್ನು ಅರಿಯದು.]]></a:t>
+              <a:t><![CDATA[16. ঈশ্বর জানেন আমরা ক্ষুদ্র ক্ষুদ্র বুনো ফুলের মত| সেই সব ফুল খুব তাড়াতাড়ি জন্মায়| তারপর উত্তপ্ত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিয়ে গেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. পিতা য়েমন পুত্রের প্রতি দয়াময় তেমনি প্রভুও তাঁর অনুগামীদের প্রতি দয়ালু|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ঈশ্বর আমাদের সম্পর্কে সব কিছুই জানেন| ঈশ্বর জানেন য়ে আমরা ধূলো থেকে সৃষ্ট হয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಕರ್ತನ ಕೃಪೆಯು ಆತನಿಗೆ ಭಯಪಡುವವರ ಮೇಲೆಯೂ ಆತನ ನೀತಿಯು ಮಕ್ಕಳ ಮಕ್ಕಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[বাতাস বইলেই সেই সব ফুল ঝরে পড়ে| আবার তুমি বলতেও পারবে না, সেই সব ফুল কোথায জন্মেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆತನ ಒಡಂಬಡಿಕೆಯನ್ನು ಕೈಕೊಂಡು ಆತನ ಕಟ್ಟಳೆಗಳನ್ನು ನೆನಸಿ ಅದರಂತೆ ಮಾಡುವವರಿಗೂ ನಿತ್ಯತ್ವದಿಂದ ನಿತ್ಯತ್ವಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[17. কিন্তু প্রভু তাঁর অনুগামীদের প্রতি সবসময়ই স্নেহশীল| তিনি চিরদিনই তাঁর অনুগামীদের ভালোবাসেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[ঈশ্বর তাঁর সন্তানদের প্রতি এবং সন্তানদের সন্তানের প্রতিও ভালো ব্যবহার করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕರ್ತನು ಆಕಾಶಗಳಲ್ಲಿ ತನ್ನ ಸಿಂಹಾಸನವನ್ನು ಸ್ಥಾಪಿಸಿದ್ದಾನೆ; ಆತನ ರಾಜ್ಯವು ಎಲ್ಲರ ಮೇಲೆ ಆಳುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[18. যারা তাঁর চুক্তি অনুসরণ করে, তাদের প্রতি ঈশ্বর ভালো ব্যবহার করেন| যারা তাঁর আজ্ঞা মেনে চলে তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆತನ ದೂತರೇ, ಆತನ ಮಾತಿನ ಸ್ವರವನ್ನು ಕೇಳಿ, ಆತನ ಆಜ್ಞೆಗಳನ್ನು ನಡಿಸುವ ಶ್ರೇಷ್ಠರಾದ ಶೂರರೇ,]]></a:t>
+              <a:t><![CDATA[প্রতিও ঈশ্বর ভালো ব্যবহার করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕರ್ತನನ್ನು ಸ್ತುತಿಸಿರಿ. ಆತನ ಎಲ್ಲಾ ಸೈನ್ಯಗಳೇ, ಆತನ ಇಷ್ಟವನ್ನು ನಡಿಸುವ ಆತನ ಸೇವಕರೇ, ಕರ್ತನನ್ನು ಸ್ತುತಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[19. স্বর্গে ঈশ্বরের সিংহাসন রয়েছে এবং তিনিই সব কিছুর শাসন করছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>