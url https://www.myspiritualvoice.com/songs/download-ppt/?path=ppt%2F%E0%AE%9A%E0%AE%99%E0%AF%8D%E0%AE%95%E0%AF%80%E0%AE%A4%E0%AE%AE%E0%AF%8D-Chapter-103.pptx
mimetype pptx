--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -390,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. The LORD is merciful and gracious, slow to anger, and abundant in mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. He will not always chide: neither will he keep his anger for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருக்குப் பிரியமானதைச் செய்து, அவர் பணிவிடைக்காரராயிருக்கிற அவருடைய சர்வசேனைகளே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. He has not dealt with us after our sins; nor rewarded us according to our iniquities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[10. He has not dealt with us after our sins; nor rewarded us according to our iniquities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[11. For as the heaven is high above the earth, so great is his mercy toward them that fear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் முழு உள்ளமே, அவருடைய பரிசுத்த நாமத்தை ஸ்தோத்திரி.]]></a:t>
+              <a:t><![CDATA[11. For as the heaven is high above the earth, so great is his mercy toward them that fear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; அவர் செய்த சகல உபகாரங்களையும் மறவாதே.]]></a:t>
+              <a:t><![CDATA[12. As far as the east is from the west, so far has he removed our transgressions from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் உன் அக்கிரமங்களையெல்லாம் மன்னித்து, உன் நோய்களையெல்லாம் குணமாக்கி,]]></a:t>
+              <a:t><![CDATA[12. As far as the east is from the west, so far has he removed our transgressions from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் பிராணனை அழிவுக்கு விலக்கிமீட்டு, உன்னைக் கிருபையினாலும் இரக்கங்களினாலும் முடிசூட்டி,]]></a:t>
+              <a:t><![CDATA[13. Like a father pities his children, so the LORD pities them that fear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால வயதுபோலாகிறது.]]></a:t>
+              <a:t><![CDATA[14. For he knows our frame; he remembers that we are dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷனுடைய நாட்கள் புல்லுக்கு ஒப்பாயிருக்கிறது, வெளியின் புஷ்பத்தைப்போல பூக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. Bless the LORD, O my soul: and all that is within me, bless his holy name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால வயதுபோலாகிறது.]]></a:t>
+              <a:t><![CDATA[15. As for man, his days are as grass: as a flower of the field, so he flourishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒடுக்கப்படுகிற யாவருக்கும், கர்த்தர் நீதியையும் நியாயத்தையும் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. For the wind passes over it, and it is gone; and the place thereof shall know it no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[17. But the mercy of the LORD is from everlasting to everlasting upon them that fear him, and his righteousness unto children's children;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[17. But the mercy of the LORD is from everlasting to everlasting upon them that fear him, and his righteousness unto children's children;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் உருக்கமும், இரக்கமும் நீடிய சாந்தமும், மிகுந்த கிருபையுமுள்ளவர்.]]></a:t>
+              <a:t><![CDATA[18. To such as keep his covenant, and to those that remember his commandments to do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் எப்பொழுதும் கடிந்துகொள்ளார்; என்றைக்கும் கோபங்கொண்டிரார்.]]></a:t>
+              <a:t><![CDATA[19. The LORD has prepared his throne in the heavens; and his kingdom rules over all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் நம்முடைய பாவங்களுக்குத்தக்கதாக நமக்குச் செய்யாமலும், நம்முடைய அக்கிரமங்களுக்குத் தக்கதாக நமக்குச் சரிக்கட்டாமலும் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. The LORD has prepared his throne in the heavens; and his kingdom rules over all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும் அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. Bless the LORD, all of you his angels, that excel in strength, that do his commandments, hearkening unto the voice of his word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும் அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. Bless the LORD, all of you his angels, that excel in strength, that do his commandments, hearkening unto the voice of his word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு விலக்கினார்.]]></a:t>
+              <a:t><![CDATA[21. Bless all of you the LORD, all you his hosts; all of you ministers of his, that do his pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காற்று அதின்மேல் வீசினவுடனே அது இல்லாமற்போயிற்று, அது இருந்த இடமும் இனி அதை அறியாது.]]></a:t>
+              <a:t><![CDATA[2. Bless the LORD, O my soul, and forget not all his benefits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு விலக்கினார்.]]></a:t>
+              <a:t><![CDATA[21. Bless all of you the LORD, all you his hosts; all of you ministers of his, that do his pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தகப்பன் தன் பிள்ளைகளுக்கு இரங்குகிறதுபோல, கர்த்தர் தமக்குப் பயந்தவர்களுக்கு இரங்குகிறார்.]]></a:t>
+              <a:t><![CDATA[22. Bless the LORD, all his works in all places of his dominion: bless the LORD, O my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய உருவம் இன்னதென்று அவர் அறிவார்; நாம் மண்ணென்று நினைவுகூருகிறார்.]]></a:t>
+              <a:t><![CDATA[22. Bless the LORD, all his works in all places of his dominion: bless the LORD, O my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காற்று அதின்மேல் வீசினவுடனே அது இல்லாமற்போயிற்று, அது இருந்த இடமும் இனி அதை அறியாது.]]></a:t>
+              <a:t><![CDATA[3. Who forgives all yours iniquities; who heals all your diseases;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
+              <a:t><![CDATA[4. Who redeems your life from destruction; who crowns you with loving kindness and tender mercies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
+              <a:t><![CDATA[5. Who satisfies your mouth with good things; so that your youth is renewed like the eagle's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
+              <a:t><![CDATA[5. Who satisfies your mouth with good things; so that your youth is renewed like the eagle's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
+              <a:t><![CDATA[6. The LORD executes righteousness and judgment for all that are oppressed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் வானங்களில் தமது சிங்காசனத்தை ஸ்தாபித்திருக்கிறார்; அவருடைய ராஜரிகம் சர்வத்தையும் ஆளுகிறது.]]></a:t>
+              <a:t><![CDATA[7. He made known his ways unto Moses, his acts unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620189" r:id="rId1"/>
+    <p:sldLayoutId id="2478640048" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4175,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. হে দূতগণ, প্রভুর প্রশংসা কর! তোমরা দূতেরা সেই শক্তিশালী সৈন্য যারা ঈশ্বরের আজ্ঞা পালন করো| তোমরা]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் உருக்கமும், இரக்கமும் நீடிய சாந்தமும், மிகுந்த கிருபையுமுள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের কথা শোন এবং তাঁর আজ্ঞা মান্য কর|]]></a:t>
+              <a:t><![CDATA[9. அவர் எப்பொழுதும் கடிந்துகொள்ளார்; என்றைக்கும் கோபங்கொண்டிரார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রভু এবং তাঁর সকল সৈন্যদের প্রশংসা কর| তোমরা তাঁর দাস| ঈশ্বর যা চান তোমরা তাই কর|]]></a:t>
+              <a:t><![CDATA[10. அவர் நம்முடைய பாவங்களுக்குத்தக்கதாக நமக்குச் செய்யாமலும், நம்முடைய அக்கிரமங்களுக்குத் தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রভুর প্রশংসা কর| তাঁর রাজ্য়ের প্রতিটি জায়গায় তাঁর সব কাজগুলিকে প্রশংসা কর| হে আমার আত্মা,]]></a:t>
+              <a:t><![CDATA[நமக்குச் சரிக்கட்டாமலும் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর প্রশংসা কর!]]></a:t>
+              <a:t><![CDATA[11. பூமிக்கு வானம் எவ்வளவு உயரமாயிருக்கிறதோ, அவருக்குப் பயப்படுகிறவர்கள்மேல் அவருடைய கிருபையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হে আমার আত্মা, প্রভুকে ধন্যবাদ দাও! আমার প্রত্যেকটি অঙ্গ প্রত্যঙ্গ, তাঁর পবিত্র নামের প্রশংসা কর!]]></a:t>
+              <a:t><![CDATA[அவ்வளவு பெரிதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. হে আমার আত্মা, প্রভুর প্রশংসা কর! ভুলে য়েও না য়ে তিনি সত্যিই দয়ালু|]]></a:t>
+              <a:t><![CDATA[12. மேற்குக்கும் கிழக்குக்கும் எவ்வளவு தூரமோ, அவ்வளவு தூரமாய் அவர் நம்முடைய பாவங்களை நம்மை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বর আমাদের পাপসমূহ ক্ষমা করেন| তিনি আমাদের সকল রোগ থেকে সারিযে তোলেন|]]></a:t>
+              <a:t><![CDATA[விலக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ঈশ্বর আমাদের জীবনকে কবর থেকে রক্ষা করেন| তিনি আমাদের প্রেম ও সহানুভূতি দেন|]]></a:t>
+              <a:t><![CDATA[13. தகப்பன் தன் பிள்ளைகளுக்கு இரங்குகிறதுபோல, கர்த்தர் தமக்குப் பயந்தவர்களுக்கு இரங்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তিনি আমাদের রাশি রাশি ভালো জিনিস দেন| তিনিই সেইজন যিনি পুরানো পালক ঘসে নতুন পালক গজানো একটি ঈগলের]]></a:t>
+              <a:t><![CDATA[14. நம்முடைய உருவம் இன்னதென்று அவர் அறிவார்; நாம் மண்ணென்று நினைவுகூருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ঈশ্বর জানেন আমাদের জীবন ঘাসের মত অত্যন্ত সংক্ষিপ্ত|]]></a:t>
+              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் முழு உள்ளமே, அவருடைய பரிசுத்த நாமத்தை ஸ்தோத்திரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত তোমাদের য়ৌবন পুনরুজীবিত করেন|]]></a:t>
+              <a:t><![CDATA[15. மனுஷனுடைய நாட்கள் புல்லுக்கு ஒப்பாயிருக்கிறது, வெளியின் புஷ்பத்தைப்போல பூக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভুই সত্‌| প্রভু অবদমিত লোকদের কাছে ন্যায় বিচার ও নিরপেক্ষতা আনেন|]]></a:t>
+              <a:t><![CDATA[16. காற்று அதின்மேல் வீசினவுடனே அது இல்லாமற்போயிற்று, அது இருந்த இடமும் இனி அதை அறியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর মোশিকে তাঁর শিক্ষামালা দিয়েছিলেন| য়ে সব ক্ষমতা সম্পন্ন কাজ ঈশ্বর করতে পারেন সে সব তিনি]]></a:t>
+              <a:t><![CDATA[17. கர்த்தருடைய கிருபையோ அவருக்குப் பயந்தவர்கள்மேலும், அவருடைய நீதி அவர்கள் பிள்ளைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলকে দেখিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[பிள்ளைகள்மேலும் அநாதியாய் என்றென்றைக்கும் உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রভু দয়ালু এবং ক্ষমতাশীল| ঈশ্বর ধৈর্য়্য়শীল এবং প্রেমে পূর্ণ|]]></a:t>
+              <a:t><![CDATA[18. அவருடைய உடன்படிக்கையைக் கைக்கொண்டு, அவருடைய கட்டளைகளின்படி செய்ய நினைக்கிறவர்கள் மேலேயே உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রভু সব সময় আমাদের সমালোচনা করেন না| প্রভু সর্বদা আমাদের ওপর ক্রুদ্ধ থাকেন না|]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் வானங்களில் தமது சிங்காசனத்தை ஸ்தாபித்திருக்கிறார்; அவருடைய ராஜரிகம் சர்வத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমরা ঈশ্বরের বিরুদ্ধে পাপ করেছিলাম কিন্তু প্রাপ্য শাস্তি তিনি আমাদের দেন নি|]]></a:t>
+              <a:t><![CDATA[ஆளுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. য়েমন করে পৃথিবীর ওপরে আকাশ বিস্তৃত হয়ে আছে, তেমনি ঈশ্বরের অনুগামীদের ওপরে ঈশ্বরের প্রেম]]></a:t>
+              <a:t><![CDATA[20. கர்த்தருடைய வார்த்தையைக்கேட்டு, அவருடைய வசனத்தின்படி செய்கிற பலத்த சவுரியவான்களாகிய அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিব্যপ্ত হয়ে আছে|]]></a:t>
+              <a:t><![CDATA[தூதர்களே, அவரை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. পূর্ব য়েমন পশ্চিমের থেকে বিচ্ছিন্ন, তেমন করেই ঈশ্বর, আমাদের কাছ থেকে আমাদের পাপকে বিচ্ছিন্ন করে]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருக்குப் பிரியமானதைச் செய்து, அவர் பணிவிடைக்காரராயிருக்கிற அவருடைய சர்வசேனைகளே, அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঈশ্বর জানেন আমরা ক্ষুদ্র ক্ষুদ্র বুনো ফুলের মত| সেই সব ফুল খুব তাড়াতাড়ি জন্মায়| তারপর উত্তপ্ত]]></a:t>
+              <a:t><![CDATA[2. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; அவர் செய்த சகல உபகாரங்களையும் மறவாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে গেছেন|]]></a:t>
+              <a:t><![CDATA[ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. পিতা য়েমন পুত্রের প্রতি দয়াময় তেমনি প্রভুও তাঁর অনুগামীদের প্রতি দয়ালু|]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர் ஆளுகிற எவ்விடங்களிலுமுள்ள அவருடைய சகல கிரியைகளே, அவரை ஸ்தோத்திரியுங்கள்; என் ஆத்துமாவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ঈশ্বর আমাদের সম্পর্কে সব কিছুই জানেন| ঈশ্বর জানেন য়ে আমরা ধূলো থেকে সৃষ্ট হয়েছি|]]></a:t>
+              <a:t><![CDATA[கர்த்தரை ஸ்தோத்திரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাতাস বইলেই সেই সব ফুল ঝরে পড়ে| আবার তুমি বলতেও পারবে না, সেই সব ফুল কোথায জন্মেছিল|]]></a:t>
+              <a:t><![CDATA[3. அவர் உன் அக்கிரமங்களையெல்லாம் மன்னித்து, உன் நோய்களையெல்லாம் குணமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু প্রভু তাঁর অনুগামীদের প্রতি সবসময়ই স্নেহশীল| তিনি চিরদিনই তাঁর অনুগামীদের ভালোবাসেন|]]></a:t>
+              <a:t><![CDATA[4. உன் பிராணனை அழிவுக்கு விலக்கிமீட்டு, உன்னைக் கிருபையினாலும் இரக்கங்களினாலும் முடிசூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর তাঁর সন্তানদের প্রতি এবং সন্তানদের সন্তানের প্রতিও ভালো ব্যবহার করবেন|]]></a:t>
+              <a:t><![CDATA[5. நன்மையினால் உன் வாயைத் திருப்தியாக்குகிறார்; கழுகுக்குச் சமானமாய் உன் வயது திரும்ப வால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যারা তাঁর চুক্তি অনুসরণ করে, তাদের প্রতি ঈশ্বর ভালো ব্যবহার করেন| যারা তাঁর আজ্ঞা মেনে চলে তাদের]]></a:t>
+              <a:t><![CDATA[வயதுபோலாகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিও ঈশ্বর ভালো ব্যবহার করেন|]]></a:t>
+              <a:t><![CDATA[6. ஒடுக்கப்படுகிற யாவருக்கும், கர்த்தர் நீதியையும் நியாயத்தையும் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. স্বর্গে ঈশ্বরের সিংহাসন রয়েছে এবং তিনিই সব কিছুর শাসন করছেন|]]></a:t>
+              <a:t><![CDATA[7. அவர் தமது வழிகளை மோசேக்கும், தமது கிரியைகளை இஸ்ரவேல் புத்திரருக்கும் தெரியப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>