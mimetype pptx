--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640048" r:id="rId1"/>
+    <p:sldLayoutId id="2482662126" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 103]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>