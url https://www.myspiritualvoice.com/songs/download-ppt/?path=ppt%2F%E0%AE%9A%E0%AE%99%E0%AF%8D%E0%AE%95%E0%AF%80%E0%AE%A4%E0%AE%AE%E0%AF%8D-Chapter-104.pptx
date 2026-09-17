--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -81,50 +81,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +160,55 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +351,58 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவைகள் உமது கண்டிதத்தால் விலகியோடி, உமது குமுறலின் சத்தத்தால் விரைந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[7. At your rebuke they fled; at the voice of your thunder they hasted away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகள் மலைகளில் ஏறி, பள்ளத்தாக்குகளில் இறங்கி, நீர் அவைகளுக்கு ஏற்படுத்தின இடத்தில் சென்றது.]]></a:t>
+              <a:t><![CDATA[8. They go up by the mountains; they go down by the valleys unto the place which you have founded for them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவைகள் மலைகளில் ஏறி, பள்ளத்தாக்குகளில் இறங்கி, நீர் அவைகளுக்கு ஏற்படுத்தின இடத்தில் சென்றது.]]></a:t>
+              <a:t><![CDATA[9. You have set a bound that they may not pass over; that they turn not again to cover the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவைகள் திரும்பவும் வந்து பூமியை மூடிக்கொள்ளாதபடி கடவாதிருக்கும் எல்லையை அவைகளுக்கு ஏற்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[9. You have set a bound that they may not pass over; that they turn not again to cover the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் பள்ளத்தாக்குகளில் ஊற்றுகளை வரவிடுகிறார், அவைகள் மலைகள் நடுவே ஓடுகிறது.]]></a:t>
+              <a:t><![CDATA[10. He sends the springs into the valleys, which run among the hills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவைகள் வெளியின் ஜீவன்களுக்கெல்லாம் தண்ணீர் கொடுக்கும்; அங்கே காட்டுக்கழுதைகள் தங்கள் தாகத்தைத் தீர்த்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[11. They give drink to every beast of the field: the wild asses quench their thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகளின் ஓரமாய் ஆகாயத்துப்பறவைகள் சஞ்சரித்து, கிளைகள்மேலிருந்து பாடும்.]]></a:t>
+              <a:t><![CDATA[11. They give drink to every beast of the field: the wild asses quench their thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தம்முடைய மேல்வீடுகளிலிருந்து பர்வதங்களுக்குத் தண்ணீர் இறைக்கிறார்; உமது கிரியைகளின் பலனாலே பூமி திருப்தியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. By them shall the fowls of the heaven have their habitation, which sing among the branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பூமியிலிருந்து ஆகாரம் உண்டாகும்படி அவர் மிருகங்களுக்குப் புல்லையும் மனுஷருக்கு உபயோகமான பயிர்வகைகளையும் முளைப்பிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. He waters the hills from his chambers: the earth is satisfied with the fruit of your works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பூமியிலிருந்து ஆகாரம் உண்டாகும்படி அவர் மிருகங்களுக்குப் புல்லையும் மனுஷருக்கு உபயோகமான பயிர்வகைகளையும் முளைப்பிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. He waters the hills from his chambers: the earth is satisfied with the fruit of your works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் தேவனாகிய கர்த்தாவே, நீர் மிகவும் பெரியவராயிருக்கிறீர்; மகிமையையும் மகத்துவத்தையும் அணிந்துகொண்டிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. Bless the LORD, O my soul. O LORD my God, you are very great; you are clothed with honour and majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷனுடைய இருதயத்தை மகிழ்ச்சியாக்கும் திராட்சரசத்தையும், அவனுக்கு முகக்களையை உண்டுபண்ணும் எண்ணெயையும், மனுஷனுடைய இருதயத்தை ஆதரிக்கும் ஆகாரத்தையும் விளைவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. He causes the grass to grow for the cattle, and herb for the service of man: that he may bring forth food out of the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷனுடைய இருதயத்தை மகிழ்ச்சியாக்கும் திராட்சரசத்தையும், அவனுக்கு முகக்களையை உண்டுபண்ணும் எண்ணெயையும், மனுஷனுடைய இருதயத்தை ஆதரிக்கும் ஆகாரத்தையும் விளைவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. He causes the grass to grow for the cattle, and herb for the service of man: that he may bring forth food out of the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய விருட்சங்களும், அவர் நாட்டின லீபனோனின் கேதுருக்களும் சாரத்தினால் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. And wine that makes glad the heart of man, and oil to make his face to shine, and bread which strengthens man's heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அங்கே குருவிகள் கூடுகட்டும்; தேவதாருவிருட்சங்கள் கொக்குகளின் குடியிருப்பு.]]></a:t>
+              <a:t><![CDATA[15. And wine that makes glad the heart of man, and oil to make his face to shine, and bread which strengthens man's heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உயர்ந்த பர்வதங்கள் வரையாடுகளுக்கும் கன்மலைகள் குழிமுசல்களுக்கும் அடைக்கலம்.]]></a:t>
+              <a:t><![CDATA[16. The trees of the LORD are full of sap; the cedars of Lebanon, which he has planted;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சந்திரனைக் காலக்குறிப்புகளுக்காகப் படைத்தார்; சூரியன் தன் அஸ்தமனத்தை அறியும்.]]></a:t>
+              <a:t><![CDATA[17. Where the birds make their nests: as for the stork, the fir trees are her house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீர் இருளைக் கட்டளையிடுகிறீர், இராக்காலமாகும்; அதிலே சகல காட்டு ஜீவன்களும் நடமாடும்.]]></a:t>
+              <a:t><![CDATA[18. The high hills are a refuge for the wild goats; and the rocks for the conies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பாலசிங்கங்கள் இரைக்காக கெர்ச்சித்து, தேவனால் தங்களுக்கு ஆகாரம் கிடைக்கும்படித் தேடும்.]]></a:t>
+              <a:t><![CDATA[19. He appointed the moon for seasons: the sun knows his going down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சூரியன் உதிக்கையில் அவைகள் ஒதுங்கி, தங்கள் தாபரங்களில் படுத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[20. You make darkness, and it is night: wherein all the beasts of the forest do creep forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது மனுஷன் சாயங்காலமட்டும் தன் வேலைக்கும், தன்பண்ணைக்கும் புறப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. The young lions roar after their prey, and seek their food from God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் தேவனாகிய கர்த்தாவே, நீர் மிகவும் பெரியவராயிருக்கிறீர்; மகிமையையும் மகத்துவத்தையும் அணிந்துகொண்டிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. Bless the LORD, O my soul. O LORD my God, you are very great; you are clothed with honour and majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தாவே, உமது கிரியைகள் எவ்வளவு திரளாயிருக்கிறது! அவைகளையெல்லாம் ஞானமாய்ப் படைத்தீர்; பூமி உம்முடைய பொருள்களினால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. The sun arises, they gather themselves together, and lay them down in their dens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தாவே, உமது கிரியைகள் எவ்வளவு திரளாயிருக்கிறது! அவைகளையெல்லாம் ஞானமாய்ப் படைத்தீர்; பூமி உம்முடைய பொருள்களினால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. Man goes forth unto his work and to his labour until the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பெரிதும் விஸ்தாரமுமான இந்தச் சமுத்திரமும் அப்படியே நிறைந்திருக்கிறது; அதிலே சஞ்சரிக்கும் சிறியவைகளும் பெரியவைகளுமான எண்ணிறந்த ஜீவன்கள் உண்டு.]]></a:t>
+              <a:t><![CDATA[24. O LORD, how manifold are your works! in wisdom have you made them all: the earth is full of your riches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பெரிதும் விஸ்தாரமுமான இந்தச் சமுத்திரமும் அப்படியே நிறைந்திருக்கிறது; அதிலே சஞ்சரிக்கும் சிறியவைகளும் பெரியவைகளுமான எண்ணிறந்த ஜீவன்கள் உண்டு.]]></a:t>
+              <a:t><![CDATA[24. O LORD, how manifold are your works! in wisdom have you made them all: the earth is full of your riches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதிலே கப்பல்கள் ஓடும்; அதிலே விளையாடும்படி நீர் உண்டாக்கின திமிங்கிலங்களும் உண்டு.]]></a:t>
+              <a:t><![CDATA[25. So is this great and wide sea, wherein are things creeping innumerable, both small and great beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏற்றவேளையில் ஆகாரத்தைத் தருவீர் என்று அவைகளெல்லாம் உம்மை நோக்கிக் காத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. So is this great and wide sea, wherein are things creeping innumerable, both small and great beasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீர் கொடுக்க, அவைகள் வாங்கிக்கொள்ளும்; நீர் உம்முடைய கையைத்திறக்க, அவைகள் நன்மையால் திருப்தியாகும்.]]></a:t>
+              <a:t><![CDATA[26. There go the ships: there is that leviathan , whom you have made to play therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீர் உமது முகத்தை மறைக்க திகைக்கும்; நீர் அவைகளின் சுவாசத்தை வாங்கிக்கொள்ள, அவைகள் மாண்டு தங்கள் மண்ணுக்குத் திரும்பும்.]]></a:t>
+              <a:t><![CDATA[27. These wait all upon you; that you may give them their food in due season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீர் உமது முகத்தை மறைக்க திகைக்கும்; நீர் அவைகளின் சுவாசத்தை வாங்கிக்கொள்ள, அவைகள் மாண்டு தங்கள் மண்ணுக்குத் திரும்பும்.]]></a:t>
+              <a:t><![CDATA[28. That you give them they gather: you open yours hand, they are filled with good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீர் உம்முடைய ஆவியை அனுப்பும்போது, அவைகள் சிருஷ்டிக்கப்படும்; நீர் பூமியின் ரூபத்தையும் புதிதாக்குகிறீர்.]]></a:t>
+              <a:t><![CDATA[28. That you give them they gather: you open yours hand, they are filled with good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒளியை வஸ்திரமாகத் தரித்து, வானங்களைத் திரையைப்போல் விரித்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[2. Who cover yourself with light as with a garment: who stretch out the heavens like a curtain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தருடைய மகிமை என்றென்றைக்கும் விளங்கும்; கர்த்தர் தம்முடைய கிரியைகளிலே மகிழுவார்.]]></a:t>
+              <a:t><![CDATA[29. You hide your face, they are troubled: you take away their breath, they die, and return to their dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர் பூமியை நோக்கிப்பார்க்க அது அதிரும்; அவர் பர்வதங்களைத்தொட அவைகள் புகையும்.]]></a:t>
+              <a:t><![CDATA[29. You hide your face, they are troubled: you take away their breath, they die, and return to their dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நான் உயிரோடிருக்குமட்டும் என் கர்த்தரைப் பாடுவேன்; நான் உள்ளளவும் என் தேவனைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[30. You send forth your spirit, they are created: and you renew the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் அவரைத் தியானிக்கும் தியானம் இனிதாயிருக்கும்; நான் கர்த்தருக்குள் மகிழுவேன்.]]></a:t>
+              <a:t><![CDATA[30. You send forth your spirit, they are created: and you renew the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாவிகள் பூமியிலிருந்து நிர்மூலமாகி, துன்மார்க்கர் இனி இராமற்போவார்கள். என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி, அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[31. The glory of the LORD shall endure for ever: the LORD shall rejoice in his works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4604,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பாவிகள் பூமியிலிருந்து நிர்மூலமாகி, துன்மார்க்கர் இனி இராமற்போவார்கள். என் ஆத்துமாவே கர்த்தரை ஸ்தோத்திரி, அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[32. He looks on the earth, and it trembles: he touches the hills, and they smoke.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. I will sing unto the LORD as long as I live: I will sing praise to my God while I have my being.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. I will sing unto the LORD as long as I live: I will sing praise to my God while I have my being.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. My meditation of him shall be sweet: I will be glad in the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Let the sinners be consumed out of the earth, and let the wicked be no more. Bless you the LORD, O my soul. Praise all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தமது மேல்வீடுகளைத் தண்ணீர்களால் மச்சுப்பாவி, மேகங்களைத் தமது இரதமாக்கி, காற்றினுடைய செட்டைகளின்மேல் செல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Who lays the beams of his chambers in the waters: who makes the clouds his chariot: who walks upon the wings of the wind:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Let the sinners be consumed out of the earth, and let the wicked be no more. Bless you the LORD, O my soul. Praise all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தமது மேல்வீடுகளைத் தண்ணீர்களால் மச்சுப்பாவி, மேகங்களைத் தமது இரதமாக்கி, காற்றினுடைய செட்டைகளின்மேல் செல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. Who lays the beams of his chambers in the waters: who makes the clouds his chariot: who walks upon the wings of the wind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. Who makes his angels spirits; his ministers a flaming fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூமி ஒருபோதும் நிலைபேராதபடி அதின் ஆதாரங்கள்மேல் அதை ஸ்தாபித்தார்.]]></a:t>
+              <a:t><![CDATA[5. Who laid the foundations of the earth, that it should not be removed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதை வஸ்திரத்தினால் மூடுவதுபோல ஆழத்தினால் மூடினீர்; பர்வதங்களின்மேல் தண்ணீர்கள் நின்றது.]]></a:t>
+              <a:t><![CDATA[6. You covered it with the deep as with a garment: the waters stood above the mountains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507593" r:id="rId1"/>
+    <p:sldLayoutId id="2478640130" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6129,94 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. At your rebuke they fled; at the voice of your thunder they hasted away.]]></a:t>
+              <a:t><![CDATA[7. அவைகள் உமது கண்டிதத்தால் விலகியோடி, உமது குமுறலின் சத்தத்தால் விரைந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They go up by the mountains; they go down by the valleys unto the place which you have founded]]></a:t>
+              <a:t><![CDATA[8. அவைகள் மலைகளில் ஏறி, பள்ளத்தாக்குகளில் இறங்கி, நீர் அவைகளுக்கு ஏற்படுத்தின இடத்தில் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for them.]]></a:t>
+              <a:t><![CDATA[9. அவைகள் திரும்பவும் வந்து பூமியை மூடிக்கொள்ளாதபடி கடவாதிருக்கும் எல்லையை அவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You have set a bound that they may not pass over; that they turn not again to cover the earth.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He sends the springs into the valleys, which run among the hills.]]></a:t>
+              <a:t><![CDATA[10. அவர் பள்ளத்தாக்குகளில் ஊற்றுகளை வரவிடுகிறார், அவைகள் மலைகள் நடுவே ஓடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. They give drink to every beast of the field: the wild asses quench their thirst.]]></a:t>
+              <a:t><![CDATA[11. அவைகள் வெளியின் ஜீவன்களுக்கெல்லாம் தண்ணீர் கொடுக்கும்; அங்கே காட்டுக்கழுதைகள் தங்கள் தாகத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. By them shall the fowls of the heaven have their habitation, which sing among the branches.]]></a:t>
+              <a:t><![CDATA[தீர்த்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He waters the hills from his chambers: the earth is satisfied with the fruit of your works.]]></a:t>
+              <a:t><![CDATA[12. அவைகளின் ஓரமாய் ஆகாயத்துப்பறவைகள் சஞ்சரித்து, கிளைகள்மேலிருந்து பாடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. He causes the grass to grow for the cattle, and herb for the service of man: that he may bring]]></a:t>
+              <a:t><![CDATA[13. தம்முடைய மேல்வீடுகளிலிருந்து பர்வதங்களுக்குத் தண்ணீர் இறைக்கிறார்; உமது கிரியைகளின் பலனாலே பூமி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth food out of the earth;]]></a:t>
+              <a:t><![CDATA[திருப்தியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Bless the LORD, O my soul. O LORD my God, you are very great; you are clothed with honour and]]></a:t>
+              <a:t><![CDATA[1. என் ஆத்துமாவே, கர்த்தரை ஸ்தோத்திரி; என் தேவனாகிய கர்த்தாவே, நீர் மிகவும் பெரியவராயிருக்கிறீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And wine that makes glad the heart of man, and oil to make his face to shine, and bread which]]></a:t>
+              <a:t><![CDATA[14. பூமியிலிருந்து ஆகாரம் உண்டாகும்படி அவர் மிருகங்களுக்குப் புல்லையும் மனுஷருக்கு உபயோகமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strengthens man's heart.]]></a:t>
+              <a:t><![CDATA[பயிர்வகைகளையும் முளைப்பிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The trees of the LORD are full of sap; the cedars of Lebanon, which he has planted;]]></a:t>
+              <a:t><![CDATA[15. மனுஷனுடைய இருதயத்தை மகிழ்ச்சியாக்கும் திராட்சரசத்தையும், அவனுக்கு முகக்களையை உண்டுபண்ணும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Where the birds make their nests: as for the stork, the fir trees are her house.]]></a:t>
+              <a:t><![CDATA[எண்ணெயையும், மனுஷனுடைய இருதயத்தை ஆதரிக்கும் ஆகாரத்தையும் விளைவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The high hills are a refuge for the wild goats; and the rocks for the conies.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய விருட்சங்களும், அவர் நாட்டின லீபனோனின் கேதுருக்களும் சாரத்தினால் நிறைந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He appointed the moon for seasons: the sun knows his going down.]]></a:t>
+              <a:t><![CDATA[17. அங்கே குருவிகள் கூடுகட்டும்; தேவதாருவிருட்சங்கள் கொக்குகளின் குடியிருப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You make darkness, and it is night: wherein all the beasts of the forest do creep forth.]]></a:t>
+              <a:t><![CDATA[18. உயர்ந்த பர்வதங்கள் வரையாடுகளுக்கும் கன்மலைகள் குழிமுசல்களுக்கும் அடைக்கலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The young lions roar after their prey, and seek their food from God.]]></a:t>
+              <a:t><![CDATA[19. சந்திரனைக் காலக்குறிப்புகளுக்காகப் படைத்தார்; சூரியன் தன் அஸ்தமனத்தை அறியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The sun arises, they gather themselves together, and lay them down in their dens.]]></a:t>
+              <a:t><![CDATA[20. நீர் இருளைக் கட்டளையிடுகிறீர், இராக்காலமாகும்; அதிலே சகல காட்டு ஜீவன்களும் நடமாடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Man goes forth unto his work and to his labour until the evening.]]></a:t>
+              <a:t><![CDATA[21. பாலசிங்கங்கள் இரைக்காக கெர்ச்சித்து, தேவனால் தங்களுக்கு ஆகாரம் கிடைக்கும்படித் தேடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[majesty.]]></a:t>
+              <a:t><![CDATA[மகிமையையும் மகத்துவத்தையும் அணிந்துகொண்டிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. O LORD, how manifold are your works! in wisdom have you made them all: the earth is full of your]]></a:t>
+              <a:t><![CDATA[22. சூரியன் உதிக்கையில் அவைகள் ஒதுங்கி, தங்கள் தாபரங்களில் படுத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[riches.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது மனுஷன் சாயங்காலமட்டும் தன் வேலைக்கும், தன்பண்ணைக்கும் புறப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. So is this great and wide sea, wherein are things creeping innumerable, both small and great]]></a:t>
+              <a:t><![CDATA[24. கர்த்தாவே, உமது கிரியைகள் எவ்வளவு திரளாயிருக்கிறது! அவைகளையெல்லாம் ஞானமாய்ப் படைத்தீர்; பூமி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beasts.]]></a:t>
+              <a:t><![CDATA[உம்முடைய பொருள்களினால் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. There go the ships: there is that leviathan , whom you have made to play therein.]]></a:t>
+              <a:t><![CDATA[25. பெரிதும் விஸ்தாரமுமான இந்தச் சமுத்திரமும் அப்படியே நிறைந்திருக்கிறது; அதிலே சஞ்சரிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. These wait all upon you; that you may give them their food in due season.]]></a:t>
+              <a:t><![CDATA[சிறியவைகளும் பெரியவைகளுமான எண்ணிறந்த ஜீவன்கள் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. That you give them they gather: you open yours hand, they are filled with good.]]></a:t>
+              <a:t><![CDATA[26. அதிலே கப்பல்கள் ஓடும்; அதிலே விளையாடும்படி நீர் உண்டாக்கின திமிங்கிலங்களும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. You hide your face, they are troubled: you take away their breath, they die, and return to their]]></a:t>
+              <a:t><![CDATA[27. ஏற்றவேளையில் ஆகாரத்தைத் தருவீர் என்று அவைகளெல்லாம் உம்மை நோக்கிக் காத்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dust.]]></a:t>
+              <a:t><![CDATA[28. நீர் கொடுக்க, அவைகள் வாங்கிக்கொள்ளும்; நீர் உம்முடைய கையைத்திறக்க, அவைகள் நன்மையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. You send forth your spirit, they are created: and you renew the face of the earth.]]></a:t>
+              <a:t><![CDATA[திருப்தியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Who cover yourself with light as with a garment: who stretch out the heavens like a curtain:]]></a:t>
+              <a:t><![CDATA[2. ஒளியை வஸ்திரமாகத் தரித்து, வானங்களைத் திரையைப்போல் விரித்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The glory of the LORD shall endure for ever: the LORD shall rejoice in his works.]]></a:t>
+              <a:t><![CDATA[29. நீர் உமது முகத்தை மறைக்க திகைக்கும்; நீர் அவைகளின் சுவாசத்தை வாங்கிக்கொள்ள, அவைகள் மாண்டு தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. He looks on the earth, and it trembles: he touches the hills, and they smoke.]]></a:t>
+              <a:t><![CDATA[மண்ணுக்குத் திரும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. I will sing unto the LORD as long as I live: I will sing praise to my God while I have my being.]]></a:t>
+              <a:t><![CDATA[30. நீர் உம்முடைய ஆவியை அனுப்பும்போது, அவைகள் சிருஷ்டிக்கப்படும்; நீர் பூமியின் ரூபத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. My meditation of him shall be sweet: I will be glad in the LORD.]]></a:t>
+              <a:t><![CDATA[புதிதாக்குகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Let the sinners be consumed out of the earth, and let the wicked be no more. Bless you the LORD,]]></a:t>
+              <a:t><![CDATA[31. கர்த்தருடைய மகிமை என்றென்றைக்கும் விளங்கும்; கர்த்தர் தம்முடைய கிரியைகளிலே மகிழுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11369,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[O my soul. Praise all of you the LORD.]]></a:t>
+              <a:t><![CDATA[32. அவர் பூமியை நோக்கிப்பார்க்க அது அதிரும்; அவர் பர்வதங்களைத்தொட அவைகள் புகையும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. நான் உயிரோடிருக்குமட்டும் என் கர்த்தரைப் பாடுவேன்; நான் உள்ளளவும் என் தேவனைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நான் அவரைத் தியானிக்கும் தியானம் இனிதாயிருக்கும்; நான் கர்த்தருக்குள் மகிழுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. பாவிகள் பூமியிலிருந்து நிர்மூலமாகி, துன்மார்க்கர் இனி இராமற்போவார்கள். என் ஆத்துமாவே கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Who lays the beams of his chambers in the waters: who makes the clouds his chariot: who walks]]></a:t>
+              <a:t><![CDATA[3. தமது மேல்வீடுகளைத் தண்ணீர்களால் மச்சுப்பாவி, மேகங்களைத் தமது இரதமாக்கி, காற்றினுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தோத்திரி, அல்லேலூயா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the wings of the wind:]]></a:t>
+              <a:t><![CDATA[செட்டைகளின்மேல் செல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who makes his angels spirits; his ministers a flaming fire:]]></a:t>
+              <a:t><![CDATA[4. தம்முடைய தூதர்களைக் காற்றுகளாகவும், தம்முடைய ஊழியக்காரரை அக்கினி ஜுவாலைகளாகவும் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who laid the foundations of the earth, that it should not be removed for ever.]]></a:t>
+              <a:t><![CDATA[5. பூமி ஒருபோதும் நிலைபேராதபடி அதின் ஆதாரங்கள்மேல் அதை ஸ்தாபித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. You covered it with the deep as with a garment: the waters stood above the mountains.]]></a:t>
+              <a:t><![CDATA[6. அதை வஸ்திரத்தினால் மூடுவதுபோல ஆழத்தினால் மூடினீர்; பர்வதங்களின்மேல் தண்ணீர்கள் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>