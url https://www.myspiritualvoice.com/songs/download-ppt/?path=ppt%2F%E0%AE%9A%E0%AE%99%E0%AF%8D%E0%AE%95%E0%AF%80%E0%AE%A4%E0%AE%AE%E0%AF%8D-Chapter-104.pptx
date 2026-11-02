--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5773,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640130" r:id="rId1"/>
+    <p:sldLayoutId id="2482662500" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -12750,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 104]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>