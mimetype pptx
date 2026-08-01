--- v0 (2026-06-10)
+++ v1 (2026-08-01)
@@ -87,50 +87,82 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +191,66 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +396,69 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அபிஷேகம்பண்ணினவர்களை நீங்கள் தொடாமலும், என்னுடைய ராஜாக்களுக்குத் தீங்கு செய்யாமலும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் ஒரு ஜனத்தைவிட்டு மறு ஜனத்தண்டைக்கும், ஒரு ராஜ்யத்தைவிட்டு மறு தேசத்தாரண்டைக்கும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் தேசத்திலே பஞ்சத்தை வருவித்து, ஆகாரமென்னும் ஆதரவு கோலை முற்றிலும் முறித்தார்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் கால்களை விலங்குபோட்டு ஒடுக்கினார்கள், அவன் பிராணன் இரும்பில் அடைபட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. நான் அபிஷேகம்பண்ணினவர்களை நீங்கள் தொடாமலும், என்னுடைய ராஜாக்களுக்குத் தீங்கு செய்யாமலும் இருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
+              <a:t><![CDATA[16. அவர் தேசத்திலே பஞ்சத்தை வருவித்து, ஆகாரமென்னும் ஆதரவு கோலை முற்றிலும் முறித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜா ஆள் அனுப்பி, அவனைக் கட்டவிழ்க்கச்சொன்னான்; ஜனங்களின் அதிபதி அவனை விடுதலைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
+              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனைத் தன் வீட்டுக்கு ஆண்டவனும், தன் ஆஸ்திக்கெல்லாம் அதிபதியுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[18. அவன் கால்களை விலங்குபோட்டு ஒடுக்கினார்கள், அவன் பிராணன் இரும்பில் அடைபட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இஸ்ரவேல் எகிப்திற்கு வந்தான்; யாக்கோபு காமின் தேசத்திலே பரதேசியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் தம்முடைய ஜனங்களை மிகவும் பலுகப்பண்ணி, அவர்களுடைய சத்துருக்களைப்பார்க்கிலும் அவர்களைப் பலவான்களாக்கினார்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தம்முடைய ஜனங்களைப் பகைக்கவும், தம்முடைய ஊழியக்காரரை வஞ்சனையாய் நடத்தவும், அவர்களுடைய இருதயத்தை மாற்றினார்.]]></a:t>
+              <a:t><![CDATA[20. ராஜா ஆள் அனுப்பி, அவனைக் கட்டவிழ்க்கச்சொன்னான்; ஜனங்களின் அதிபதி அவனை விடுதலைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தம்முடைய ஜனங்களைப் பகைக்கவும், தம்முடைய ஊழியக்காரரை வஞ்சனையாய் நடத்தவும், அவர்களுடைய இருதயத்தை மாற்றினார்.]]></a:t>
+              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தம்முடைய தாசனாகிய மோசேயையும் தாம் தெரிந்துகொண்ட ஆரோனையும் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவர்கள் அவர்களுக்குள் அவருடைய அடையாளங்களையும், காமின் தேசத்திலே அற்புதங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவனைத் தன் வீட்டுக்கு ஆண்டவனும், தன் ஆஸ்திக்கெல்லாம் அதிபதியுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் இருளை அனுப்பி அந்தகாரத்தை உண்டாக்கினார்; அவருடைய வார்த்தைகளை எதிர்ப்பாரில்லை.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது இஸ்ரவேல் எகிப்திற்கு வந்தான்; யாக்கோபு காமின் தேசத்திலே பரதேசியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய தண்ணீர்களை இரத்தமாக மாற்றி, அவர்களுடைய மச்சங்களைச் சாகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[24. அவர் தம்முடைய ஜனங்களை மிகவும் பலுகப்பண்ணி, அவர்களுடைய சத்துருக்களைப்பார்க்கிலும் அவர்களைப் பலவான்களாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய தேசம் தவளைகளைத் திரளாய்ப் பிறப்பித்தது; அவர்களுடைய ராஜாக்களின் அறைவீடுகளிலும் அவைகள் வந்தது.]]></a:t>
+              <a:t><![CDATA[25. தம்முடைய ஜனங்களைப் பகைக்கவும், தம்முடைய ஊழியக்காரரை வஞ்சனையாய் நடத்தவும், அவர்களுடைய இருதயத்தை மாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கட்டளையிட, அவர்களுடைய எல்லைகளில் எங்கும் வண்டுகளும் பேன்களும் வந்தது.]]></a:t>
+              <a:t><![CDATA[26. தம்முடைய தாசனாகிய மோசேயையும் தாம் தெரிந்துகொண்ட ஆரோனையும் அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய மழைகளைக் கல்மழையாக்கி, அவர்களுடைய தேசத்திலே ஜுவாலிக்கிற அக்கினியை வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[27. இவர்கள் அவர்களுக்குள் அவருடைய அடையாளங்களையும், காமின் தேசத்திலே அற்புதங்களையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களுடைய திராட்சச் செடிகளையும் அத்திமரங்களையும் அழித்து, அவர்களுடைய எல்லைகளிலுள்ள மரங்களையும் முறித்தார்.]]></a:t>
+              <a:t><![CDATA[28. அவர் இருளை அனுப்பி அந்தகாரத்தை உண்டாக்கினார்; அவருடைய வார்த்தைகளை எதிர்ப்பாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் கட்டளையிட, எண்ணிமுடியாத வெட்டுக்கிளிகளும் பச்சைப்புழுக்களும் வந்து,]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய தண்ணீர்களை இரத்தமாக மாற்றி, அவர்களுடைய மச்சங்களைச் சாகப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[30. அவர்களுடைய தேசம் தவளைகளைத் திரளாய்ப் பிறப்பித்தது; அவர்களுடைய ராஜாக்களின் அறைவீடுகளிலும் அவைகள் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்களுடைய தேசத்திலே தலைச்சன்கள் அனைத்தையும், அவர்களுடைய பெலனில் முதற்பெலனான யாவரையும் சங்கரித்தார்.]]></a:t>
+              <a:t><![CDATA[31. அவர் கட்டளையிட, அவர்களுடைய எல்லைகளில் எங்கும் வண்டுகளும் பேன்களும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில் பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய மழைகளைக் கல்மழையாக்கி, அவர்களுடைய தேசத்திலே ஜுவாலிக்கிற அக்கினியை வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எகிப்தியர் அவர்களுக்குப் பயந்ததினால் அவர்கள் புறப்பட்டபோது மகிழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அவர்களுடைய திராட்சச் செடிகளையும் அத்திமரங்களையும் அழித்து, அவர்களுடைய எல்லைகளிலுள்ள மரங்களையும் முறித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
+              <a:t><![CDATA[34. அவர் கட்டளையிட, எண்ணிமுடியாத வெட்டுக்கிளிகளும் பச்சைப்புழுக்களும் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
+              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
+              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
+              <a:t><![CDATA[36. அவர்களுடைய தேசத்திலே தலைச்சன்கள் அனைத்தையும், அவர்களுடைய பெலனில் முதற்பெலனான யாவரையும் சங்கரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் ஈசாக்குக்கு இட்ட ஆணையையும் என்றென்றைக்கும் நினைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. ஆயிரந்தலைமுறைக்கென்று அவர் கட்டளையிட்ட வாக்கையும், ஆபிரகாமோடே அவர் பண்ணின உடன்படிக்கையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும் புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில் பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில் பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச் சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[38. எகிப்தியர் அவர்களுக்குப் பயந்ததினால் அவர்கள் புறப்பட்டபோது மகிழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரைத் துதித்து, அவருடைய நாமத்தைப் பிரஸ்தாபமாக்குங்கள், அவருடைய செய்கைகளை ஜனங்களுக்குள்ளே பிரசித்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய பரிசுத்த நாமத்தைக் குறித்து மேன்மைபாராட்டுங்கள்; கர்த்தரைத் தேடுகிறவர்களின் இருதயம் மகிழ்வதாக.]]></a:t>
+              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரையும் அவர் வல்லமையையும் நாடுங்கள்; அவர் சமுகத்தை நித்தமும் தேடுங்கள்.]]></a:t>
+              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய தாசனாகிய ஆபிரகாமின் சந்ததியே! அவரால் தெரிந்துகொள்ளப்பட்டவர்களாகிய யாக்கோபின் புத்திரரே!]]></a:t>
+              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4987,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் செய்த அதிசயங்களையும் அவருடைய அற்புதங்களையும், அவர் வாக்கின் நியாயத்தீர்ப்புகளையும் நினைவுகூருங்கள்.]]></a:t>
+              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5205,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
+              <a:t><![CDATA[9. அவர் ஈசாக்குக்கு இட்ட ஆணையையும் என்றென்றைக்கும் நினைத்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும் புறப்படப்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும் புறப்படப்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச் சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச் சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. கர்த்தரைத் துதித்து, அவருடைய நாமத்தைப் பிரஸ்தாபமாக்குங்கள், அவருடைய செய்கைகளை ஜனங்களுக்குள்ளே பிரசித்தப்படுத்துங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் சுதந்தரபாகமான கானான் தேசத்தை உனக்குத் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. அவருடைய பரிசுத்த நாமத்தைக் குறித்து மேன்மைபாராட்டுங்கள்; கர்த்தரைத் தேடுகிறவர்களின் இருதயம் மகிழ்வதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. கர்த்தரையும் அவர் வல்லமையையும் நாடுங்கள்; அவர் சமுகத்தை நித்தமும் தேடுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அவருடைய தாசனாகிய ஆபிரகாமின் சந்ததியே! அவரால் தெரிந்துகொள்ளப்பட்டவர்களாகிய யாக்கோபின் புத்திரரே!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அவருடைய தாசனாகிய ஆபிரகாமின் சந்ததியே! அவரால் தெரிந்துகொள்ளப்பட்டவர்களாகிய யாக்கோபின் புத்திரரே!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. அவர் செய்த அதிசயங்களையும் அவருடைய அற்புதங்களையும், அவர் வாக்கின் நியாயத்தீர்ப்புகளையும் நினைவுகூருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் ஒரு ஜனத்தைவிட்டு மறு ஜனத்தண்டைக்கும், ஒரு ராஜ்யத்தைவிட்டு மறு தேசத்தாரண்டைக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. உங்கள் சுதந்தரபாகமான கானான் தேசத்தை உனக்குத் தருவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102857" r:id="rId1"/>
+    <p:sldLayoutId id="2474620332" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,62 +7735,190 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6111,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था,]]></a:t>
+              <a:t><![CDATA[বিদেশী ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. कि मेरे अभिषिक्तों को मत छुओ, और न मेरे नबियों की हानि करो!]]></a:t>
+              <a:t><![CDATA[13. তারা এক জাতি থেকে অন্য জাতিতে, এক রাজ্য থেকে অন্য রাজ্য়ে ঘুরে বেড়াচ্ছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. फिर उसने उस देश में अकाल भेजा, और अन्न के सब आधार को दूर कर दिया।]]></a:t>
+              <a:t><![CDATA[14. কিন্তু ঈশ্বর লোকদের ওদের সঙ্গে দুর্বব্যবহার করতে দেন নি| ঈশ্বর রাজাদের সাবধান করে দিয়েছিলেন য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उसने यूसुफ नाम एक पुरूष को उन से पहिले भेजा था, जो दास होने के लिये बेचा गया था।]]></a:t>
+              <a:t><![CDATA[ওদের কোন ক্ষতি করা চলবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. लोगों ने उसके पैरों में बेड़ियां डाल कर उसे दु:ख दिया; वह लोहे की सांकलों से जकड़ा गया;]]></a:t>
+              <a:t><![CDATA[15. ঈশ্বর বলেছিলেন, “আমার মনোনীত লোকদের আঘাত করো না| আমার ভাববাদীদের প্রতি অন্যায় করো না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. जब तक कि उसकी बात पूरी न हुई तब तक यहोवा का वचन उसे कसौटी पर कसता रहा।]]></a:t>
+              <a:t><![CDATA[16. ঈশ্বর সেই দেশে এক দুর্ভিক্ষ ঘটালেন| লোকজন আহারের জন্য খাবার পেল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब राजा ने दूत भेज कर उसे निकलवा लिया, और देश देश के लोगों के स्वामी ने उसके बन्धन खुलवाए;]]></a:t>
+              <a:t><![CDATA[17. কিন্তু, ঈশ্বর য়োষেফ নামে একজনকে ওদের সামনে পাঠালেন| য়োষেফকে একজন ক্রীতদাস হিসাবে বিক্রি করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. उसने उसको अपने भवन का प्रधान और अपनी पूरी सम्पत्ति का अधिकारी ठहराया,]]></a:t>
+              <a:t><![CDATA[হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. कि वह उसके हाकिमों को अपनी इच्छा के अनुसार कैद करे और पुरनियों को ज्ञान सिखाए॥]]></a:t>
+              <a:t><![CDATA[18. ওরা একটি দড়ি য়োষেফের পাযে জড়িয়ে বেঁধে দিল| ওরা তার গলায একটা লোহার রিং পরিযে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. फिर इस्राएल मिस्त्र में आया; और याकूब हाम के देश में परदेशी रहा।]]></a:t>
+              <a:t><![CDATA[19. ঈশ্বর যা বলেছিলেন তা য়তদিন পর্য়ন্ত না প্রকৃতপক্ষে ঘটল, ততদিন য়োষেফ ক্রীতদাসই ছিল| প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. वही हमारा परमेश्वर यहोवा है; पृथ्वी भर में उसके निर्णय होते हैं।]]></a:t>
+              <a:t><![CDATA[7. প্রভুই আমাদের ঈশ্বর| প্রভু সারা বিশ্বকে শাসন করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब उसने अपनी प्रजा को गिनती में बहुत बढ़ाया, और उसके द्रोहियों से अधिक बलवन्त किया।]]></a:t>
+              <a:t><![CDATA[বার্তা প্রমাণ করেছিল য়ে য়োষেফ নির্দোষ ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. उसने मिस्त्रियों के मन को ऐसा फेर दिया, कि वे उसकी प्रजा से बैर रखने, और उसके दासों से छल करने]]></a:t>
+              <a:t><![CDATA[20. তাই মিশরের রাজা তাকে মুক্ত করে দিল| সেই জাতির নেতা তাকে কারাগারের বাইরে বের করে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लगे॥]]></a:t>
+              <a:t><![CDATA[21. সে তাকে নিজের বাড়ির রক্ষণাবেক্ষণের দায়িত্ব দিল| য়োষেফও তার প্রভুর সমস্ত সম্পত্তির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. उसने अपने दास मूसा को, और अपने चुने हुए हारून को भेजा।]]></a:t>
+              <a:t><![CDATA[রক্ষণাবেক্ষণ করত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. उन्होंने उनके बीच उसकी ओर से भांति भांति के चिन्ह, और हाम के देश में चमत्कार दिखाए।]]></a:t>
+              <a:t><![CDATA[22. য়োষেফ অন্যান্য নেতাদের নির্দেশ দিয়েছিল| বৃদ্ধ লোকদেরও য়োষেফ শেখাতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उसने अन्धकार कर दिया, और अन्धियारा हो गया; और उन्होंने उसकी बातों को न टाला।]]></a:t>
+              <a:t><![CDATA[23. পরে ইস্রায়েল মিশরে এলো| যাকোব হামের দেশে থাকলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. उसने मिस्त्रियों के जल को लोहू कर डाला, और मछलियों को मार डाला।]]></a:t>
+              <a:t><![CDATA[24. যাকোবের পরিবার বেশ বড় হয়ে গেল| ওদের শত্রুদের থেকে ওরা অনেক শক্তিশালী হয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. मेंढक उनकी भूमि में वरन उनके राजा की कोठरियों में भी भर गए।]]></a:t>
+              <a:t><![CDATA[25. এই মিশরীযরা যাকোবের পরিবারকে ঘৃণা করতে লাগল| ওরা ওদের ক্রীতদাসদের বিরুদ্ধে চক্রান্ত করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. उसने आज्ञा दी, तब डांस आ गए, और उनके सारे देश में कुटकियां आ गईं।]]></a:t>
+              <a:t><![CDATA[26. তাই ঈশ্বর তাঁর দাস মোশি এবং তাঁর নির্বাচিত যাজক হারোণকে পাঠিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. उसने उनके लिये जलवृष्टि की सन्ती ओले, और उनके देश में धधकती आग बरसाई।]]></a:t>
+              <a:t><![CDATA[27. ঈশ্বর মোশি ও হারোণকে ব্যবহার করে হামের দেশে বহু অভাবনীয কাজ করিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वह अपनी वाचा को सदा स्मरण रखता आया है, यह वही वचन है जो उसने हजार पीढ़ीयों के लिये ठहराया है;]]></a:t>
+              <a:t><![CDATA[8. ঈশ্বর তাঁর চুক্তি চিরদিন স্মরণে রাখেন এবং 1,000 প্রজন্ম ধরে, য়ে আজ্ঞাগুলি তিনি দিয়েছেন তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और उसने उनकी दाखलताओं और अंजीर के वृक्षों को वरन उनके देश के सब पेड़ों को तोड़ डाला।]]></a:t>
+              <a:t><![CDATA[28. ঈশ্বর নীরন্ধ্র অন্ধকার পাঠিয়েছিলেন, কিন্তু মিশরীযরা তবুও তাঁর কথা শুনতে অস্বীকার করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. उसने आज्ञा दी तब अनगिनत टिडि्डयां, और कीड़े आए,]]></a:t>
+              <a:t><![CDATA[29. তাই ঈশ্বর জলকে রক্তে পরিণত করলেন এবং ওদের সব মাছ মারা গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और उन्होंने उनके देश के सब अन्न आदि को खा डाला; और उनकी भूमि के सब फलों को चट कर गए।]]></a:t>
+              <a:t><![CDATA[30. ওদের দেশ ব্যাঙে ভরে গিয়েছিল| রাজার শোবার ঘরে পর্য়ন্ত ব্যাঙ ঢুকে পড়েছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. उसने उनके देश के सब पहिलौठों को, उनके पौरूष के सब पहिले फल को नाश किया॥]]></a:t>
+              <a:t><![CDATA[31. ঈশ্বর আজ্ঞা দিলেন, উকুন ও মাছিরা উড়ে এলো| তারা দেশের সর্বত্রই ছড়িয়ে পড়ল!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. तब वह अपने गोत्रियों को सोना चांदी दिला कर निकाल लाया, और उन में से कोई निर्बल न था।]]></a:t>
+              <a:t><![CDATA[32. ঈশ্বর বৃষ্টিকে শিলাবৃষ্টিতে পরিণত করলেন| সারা দেশে বিদ্য়ুত্‌পাত হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. उनके जाने से मिस्त्री आनन्दित हुए, क्योंकि उनका डर उन में समा गया था।]]></a:t>
+              <a:t><![CDATA[33. ঈশ্বর ওদের দ্রাক্ষালতা ও ডুমুর গাছ ধ্বংস করে দিলেন| ঈশ্বর ওদের দেশের সব গাছ ধ্বংস করে দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. उसने छाया के लिये बादल फैलाया, और रात को प्रकाश देने के लिये आग प्रगट की।]]></a:t>
+              <a:t><![CDATA[34. ঈশ্বর আজ্ঞা দিলেন এবং গঙ্গাফড়িং ও পঙ্গপালরা এলো| ওদের সংখ্য়া গণনারও অতীত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. उन्होंने मांगा तब उसने बटेरें पहुंचाई, और उन को स्वर्गीय भोजन से तृप्त किया।]]></a:t>
+              <a:t><![CDATA[35. ঝাঁকে ঝাঁকে গঙ্গাফড়িং ও পঙ্গপালরা দেশের সব গাছপালা ও দ্রাক্ষালতা, ডুমুর গাছগুলো খেয়ে শেষ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. उसने चट्टान फाड़ी तब पानी बह निकला; और निर्जल भूमि पर नदी बहने लगी।]]></a:t>
+              <a:t><![CDATA[দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. क्योंकि उसने अपने पवित्र वचन और अपने दास इब्राहीम को स्मरण किया॥]]></a:t>
+              <a:t><![CDATA[36. এরপর ঈশ্বর, দেশের প্রত্যেকটি প্রথমজাতকে হত্যা করলেন| ঈশ্বর সমস্ত জোষ্ঠ সন্তানদের হত্যা করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. वही वाचा जो उसने इब्राहीम के साथ बान्धी, और उसके विषय में उसने इसहाक से शपथ खाई,]]></a:t>
+              <a:t><![CDATA[স্মরণে রাখেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. वह अपनी प्रजा को हर्षित करके और अपने चुने हुओं से जयजयकार कराके निकाल लाया।]]></a:t>
+              <a:t><![CDATA[37. তারপর ঈশ্বর মিশর থেকে তাঁর লোকদের বের করে নিয়ে এলেন| আসার সময় ওরা সঙ্গে করে সোনা রূপো নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. और उन को अन्यजातियों के देश दिए; और वे और लोगों के श्रम के फल के अधिकारी किए गए,]]></a:t>
+              <a:t><![CDATA[এলো| ঈশ্বরের কোন লোকই হোঁচট খায় নি বা পড়ে যায় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. कि वे उसकी विधियों को मानें, और उसकी व्यवस्था को पूरी करें। याह की स्तुति करो!]]></a:t>
+              <a:t><![CDATA[38. ঈশ্বরের লোকদের চলে য়েতে দেখে মিশর ভীষণ খুশী হয়েছিলো, কেননা ওরা ঈশ্বরের লোকদের ভয় পেতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यहोवा का धन्यवाद करो, उससे प्रार्थना करो, देश देश के लोगों में उसके कामों का प्रचार करो!]]></a:t>
+              <a:t><![CDATA[39. ঈশ্বর তাদের ওপর কম্বলের মত একটি মেঘ বিস্তৃত করে দিলেন| রাত্রে তাঁর লোকদের আলো দেখানোর জন্য,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसके लिये गीत गाओ, उसके लिये भजन गाओ, उसके सब आश्चर्यकर्मों पर ध्यान करो!]]></a:t>
+              <a:t><![CDATA[ঈশ্বর তাঁর অগ্নিস্তম্ভ ব্যবহার করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उसके पवित्र नाम की बड़ाई करो; यहोवा के खोजियों का हृदय आनन्दित हो!]]></a:t>
+              <a:t><![CDATA[40. লোকরা খাদ্য চাইল এবং ঈশ্বর তাদের কাছে কোযেল এনে দিলেন এবং তাদের ক্ষুধা নিবৃত্তির জন্য ঈশ্বর আকাশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यहोवा और उसकी सामर्थ को खोजो, उसके दर्शन के लगातार खोजी बने रहो!]]></a:t>
+              <a:t><![CDATA[থেকে তাদের রুটি দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. उसके किए हुए आश्चर्यकर्म स्मरण करो, उसके चमत्कार और निर्णय स्मरण करो!]]></a:t>
+              <a:t><![CDATA[41. ঈশ্বর শিলাটিকে অর্ধেক করে ভাঙলেন এবং সেখান থেকে জল বেরিয়ে এলো| মরুভূমিতে একটা নদী বইতে শুরু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +13459,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. हे उसके दास इब्राहीम के वंश, हे याकूब की सन्तान, तुम तो उसके चुने हुए हो!]]></a:t>
+              <a:t><![CDATA[করলো!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. ঈশ্বর তাঁর পবিত্র প্রতিশ্রুতির কথা স্মরণ করলেন| তাঁর দাস অব্রাহামের কাছে তিনি য়ে প্রতিশ্রুতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +13723,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उसी को उसने याकूब के लिये विधि करके, और इस्राएल के लिये यह कह कर सदा की वाचा करके दृढ़ किया,]]></a:t>
+              <a:t><![CDATA[9. অব্রাহামের সঙ্গে ঈশ্বর একটা চুক্তি করেছিলেন| ইস্হাককে ঈশ্বর একটি প্রতিশ্রুতি দিয়েছিলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দিয়েছিলেন, তা তিনি স্মরণ করলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. ঈশ্বর মিশর থেকে তাঁর নির্বাচিত লোকদের বের করে আনলেন| লোকজন মহা উল্লাস করতে করতে, আনন্দ গান গাইতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[গাইতে বেরিয়ে এলো!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. তারপর ঈশ্বর তাদের সেই দেশ দিলেন যেখানে অন্যান্য লোকরা বাস করেছিলো, অন্যান্য লোকরা যার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পরিশ্রম করেছিলো, ঈশ্বরের লোকরা সেই সব জিনিস পেলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. কেন ঈশ্বর এই সব করলেন? যাতে তাঁর লোকরা তাঁর বিধি মান্য করে| যাতে তারা তাঁর শিক্ষামালাসমূহ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সতর্কতার সঙ্গে পালন করে| প্রভুর প্রশংসা কর!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[1. প্রভুকে ধন্যবাদ দাও| তাঁর নাম উপাসনা কর| তাঁর বিস্ময়কর কাজকর্ম সম্বন্ধে জাতিগণকে বল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. প্রভুর উদ্দেশ্যে গান গাও| তাঁর প্রশংসা গান কর| তিনি য়ে সব আশ্চর্য়্য় কার্য়্য় করেন সে সম্পর্কে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. कि मैं कनान देश को तुझी को दूंगा, वह बांट में तुम्हारा निज भाग होगा॥]]></a:t>
+              <a:t><![CDATA[10. তারপর তিনি যাকোবের জন্য বিধিরূপে দিলেন| ইস্রায়েলের সঙ্গে ঈশ্বর চুক্তি করেছিলেন| এই চুক্তি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. প্রভুর পবিত্র নামে গর্ববোধ কর| যারা প্রভুর খোঁজে এসেছে তারা য়েন সুখী হয়!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. শক্তির জন্য তোমরা প্রভুর কাছে যাও| সর্বদাই তাঁর কাছে সাহায্যের জন্য যাও|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. তিনি য়ে সব আশ্চর্য়্য় কার্য়্য় করেন তা স্মরণ কর| তিনি য়ে সমস্ত চমত্কার কাজ করেছেন এবং তাঁর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিচক্ষণ প্রজ্ঞা সিদ্ধান্তগুলি স্মরণে রেখো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. তোমরা তাঁর দাস অব্রাহামের উত্তরপুরুষ| তোমরা যাকোবের উত্তরপুরুষ যাকে ঈশ্বর বেছে নিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उस समय तो वे गिनती में थोड़े थे, वरन बहुत ही थोड़े, और उस देश में परदेशी थे।]]></a:t>
+              <a:t><![CDATA[চিরদিন ধরে চলবে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. वे एक जाति से दूसरी जाति में, और एक राज्य से दूसरे राज्य में फिरते रहे;]]></a:t>
+              <a:t><![CDATA[11. ঈশ্বর বললেন, “আমি তোমাদের কনানের ভূখণ্ড দেব| সেই দেশটি তোমাদের হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु उसने किसी मनुष्य को उन पर अन्धेर करने न दिया; और वह राजाओं को उनके निमित्त यह धमकी देता]]></a:t>
+              <a:t><![CDATA[12. যখন অব্রাহামের পরিবার ছোট ছিল, তখন ঈশ্বর এই প্রতিশ্রুতি দিয়েছিলেন| সেই সময়, সেই দেশে তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>