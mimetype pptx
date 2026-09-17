--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -109,60 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -202,55 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
-[...3 lines deleted...]
-    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -407,58 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. O all of you seed of Abraham his servant, all of you children of Jacob his chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் ஒரு ஜனத்தைவிட்டு மறு ஜனத்தண்டைக்கும், ஒரு ராஜ்யத்தைவிட்டு மறு தேசத்தாரண்டைக்கும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. He is the LORD our God: his judgments are in all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
+              <a:t><![CDATA[8. He has remembered his covenant for ever, the word which he commanded to a thousand generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
+              <a:t><![CDATA[9. Which covenant he made with Abraham, and his oath unto Isaac;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அபிஷேகம்பண்ணினவர்களை நீங்கள் தொடாமலும், என்னுடைய ராஜாக்களுக்குத் தீங்கு செய்யாமலும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And confirmed the same unto Jacob for a law, and to Israel for an everlasting covenant:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் தேசத்திலே பஞ்சத்தை வருவித்து, ஆகாரமென்னும் ஆதரவு கோலை முற்றிலும் முறித்தார்.]]></a:t>
+              <a:t><![CDATA[11. Saying, Unto you will I give the land of Canaan, the lot of your inheritance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[12. When they were but a few men in number; yea, very few, and strangers in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[13. When they went from one nation to another, from one kingdom to another people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் கால்களை விலங்குபோட்டு ஒடுக்கினார்கள், அவன் பிராணன் இரும்பில் அடைபட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. When they went from one nation to another, from one kingdom to another people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
+              <a:t><![CDATA[14. He suffered no man to do them wrong: yea, he reproved kings for their sakes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவரே நம்முடைய தேவனாகிய கர்த்தர், அவருடைய நியாயத்தீர்ப்புகள் பூமியெங்கும் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[1. O give thanks unto the LORD; call upon his name: make known his deeds among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
+              <a:t><![CDATA[15. Saying, Touch not mine anointed, and do my prophets no harm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராஜா ஆள் அனுப்பி, அவனைக் கட்டவிழ்க்கச்சொன்னான்; ஜனங்களின் அதிபதி அவனை விடுதலைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. Saying, Touch not mine anointed, and do my prophets no harm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
+              <a:t><![CDATA[16. Moreover he called for a famine upon the land: he brake the whole staff of bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
+              <a:t><![CDATA[17. He sent a man before them, even Joseph, who was sold for a servant:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவனைத் தன் வீட்டுக்கு ஆண்டவனும், தன் ஆஸ்திக்கெல்லாம் அதிபதியுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[18. Whose feet they hurt with fetters: he was laid in iron:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இஸ்ரவேல் எகிப்திற்கு வந்தான்; யாக்கோபு காமின் தேசத்திலே பரதேசியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. Until the time that his word came: the word of the LORD tried him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் தம்முடைய ஜனங்களை மிகவும் பலுகப்பண்ணி, அவர்களுடைய சத்துருக்களைப்பார்க்கிலும் அவர்களைப் பலவான்களாக்கினார்.]]></a:t>
+              <a:t><![CDATA[20. The king sent and loosed him; even the ruler of the people, and let him go free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தம்முடைய ஜனங்களைப் பகைக்கவும், தம்முடைய ஊழியக்காரரை வஞ்சனையாய் நடத்தவும், அவர்களுடைய இருதயத்தை மாற்றினார்.]]></a:t>
+              <a:t><![CDATA[21. He made him lord of his house, and ruler of all his substance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தம்முடைய தாசனாகிய மோசேயையும் தாம் தெரிந்துகொண்ட ஆரோனையும் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[22. To bind his princes at his pleasure; and teach his senators wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவர்கள் அவர்களுக்குள் அவருடைய அடையாளங்களையும், காமின் தேசத்திலே அற்புதங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Israel also came into Egypt; and Jacob sojourned in the land of Ham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆயிரந்தலைமுறைக்கென்று அவர் கட்டளையிட்ட வாக்கையும், ஆபிரகாமோடே அவர் பண்ணின உடன்படிக்கையையும்,]]></a:t>
+              <a:t><![CDATA[1. O give thanks unto the LORD; call upon his name: make known his deeds among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் இருளை அனுப்பி அந்தகாரத்தை உண்டாக்கினார்; அவருடைய வார்த்தைகளை எதிர்ப்பாரில்லை.]]></a:t>
+              <a:t><![CDATA[24. And he increased his people greatly; and made them stronger than their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்களுடைய தண்ணீர்களை இரத்தமாக மாற்றி, அவர்களுடைய மச்சங்களைச் சாகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[24. And he increased his people greatly; and made them stronger than their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுடைய தேசம் தவளைகளைத் திரளாய்ப் பிறப்பித்தது; அவர்களுடைய ராஜாக்களின் அறைவீடுகளிலும் அவைகள் வந்தது.]]></a:t>
+              <a:t><![CDATA[25. He turned their heart to hate his people, to deal subtlely with his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கட்டளையிட, அவர்களுடைய எல்லைகளில் எங்கும் வண்டுகளும் பேன்களும் வந்தது.]]></a:t>
+              <a:t><![CDATA[25. He turned their heart to hate his people, to deal subtlely with his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களுடைய மழைகளைக் கல்மழையாக்கி, அவர்களுடைய தேசத்திலே ஜுவாலிக்கிற அக்கினியை வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[26. He sent Moses his servant; and Aaron whom he had chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களுடைய திராட்சச் செடிகளையும் அத்திமரங்களையும் அழித்து, அவர்களுடைய எல்லைகளிலுள்ள மரங்களையும் முறித்தார்.]]></a:t>
+              <a:t><![CDATA[27. They showed his signs among them, and wonders in the land of Ham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் கட்டளையிட, எண்ணிமுடியாத வெட்டுக்கிளிகளும் பச்சைப்புழுக்களும் வந்து,]]></a:t>
+              <a:t><![CDATA[28. He sent darkness, and made it dark; and they rebelled not against his word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[29. He turned their waters into blood, and slew their fish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
+              <a:t><![CDATA[30. Their land brought forth frogs in abundance, in the chambers of their kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்களுடைய தேசத்திலே தலைச்சன்கள் அனைத்தையும், அவர்களுடைய பெலனில் முதற்பெலனான யாவரையும் சங்கரித்தார்.]]></a:t>
+              <a:t><![CDATA[30. Their land brought forth frogs in abundance, in the chambers of their kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +3986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆயிரந்தலைமுறைக்கென்று அவர் கட்டளையிட்ட வாக்கையும், ஆபிரகாமோடே அவர் பண்ணின உடன்படிக்கையையும்,]]></a:t>
+              <a:t><![CDATA[2. Sing unto him, sing psalms unto him: talk all of you of all his wondrous works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில் பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[31. He spoke, and there came divers sorts of flies, and lice in all their coasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில் பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[32. He gave them hail for rain, and flaming fire in their land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எகிப்தியர் அவர்களுக்குப் பயந்ததினால் அவர்கள் புறப்பட்டபோது மகிழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. He stroke their vines also and their fig trees; and brake the trees of their coasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
+              <a:t><![CDATA[33. He stroke their vines also and their fig trees; and brake the trees of their coasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
+              <a:t><![CDATA[34. He spoke, and the locusts came, and caterpillars, and that without number,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
+              <a:t><![CDATA[35. And did eat up all the herbs in their land, and devoured the fruit of their ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
+              <a:t><![CDATA[36. He stroke also all the firstborn in their land, the chief of all their strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
+              <a:t><![CDATA[36. He stroke also all the firstborn in their land, the chief of all their strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
+              <a:t><![CDATA[37. He brought them forth also with silver and gold: and there was not one feeble person among their tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
+              <a:t><![CDATA[37. He brought them forth also with silver and gold: and there was not one feeble person among their tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் ஈசாக்குக்கு இட்ட ஆணையையும் என்றென்றைக்கும் நினைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Glory all of you in his holy name: let the heart of them rejoice that seek the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
+              <a:t><![CDATA[38. Egypt was glad when they departed: for the fear of them fell upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும் புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[39. He spread a cloud for a covering; and fire to give light in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும் புறப்படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[40. The people asked, and he brought quails, and satisfied them with the bread of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[41. He opened the rock, and the waters gushed out; they ran in the dry places like a river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[42. For he remembered his holy promise, and Abraham his servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச் சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[43. And he brought forth his people with joy, and his chosen with gladness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச் சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[43. And he brought forth his people with joy, and his chosen with gladness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரைத் துதித்து, அவருடைய நாமத்தைப் பிரஸ்தாபமாக்குங்கள், அவருடைய செய்கைகளை ஜனங்களுக்குள்ளே பிரசித்தப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[44. And gave them the lands of the heathen: and they inherited the labour of the people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
+              <a:t><![CDATA[45. That they might observe his statutes, and keep his laws. Praise all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
+              <a:t><![CDATA[45. That they might observe his statutes, and keep his laws. Praise all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,596 +6384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[6. அவர் செய்த அதிசயங்களையும் அவருடைய அற்புதங்களையும், அவர் வாக்கின் நியாயத்தீர்ப்புகளையும் நினைவுகூருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Glory all of you in his holy name: let the heart of them rejoice that seek the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +6493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
+              <a:t><![CDATA[4. Seek the LORD, and his strength: seek his face evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +6602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் சுதந்தரபாகமான கானான் தேசத்தை உனக்குத் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Remember his marvellous works that he has done; his wonders, and the judgments of his mouth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +6711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. O all of you seed of Abraham his servant, all of you children of Jacob his chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620332" r:id="rId1"/>
+    <p:sldLayoutId id="2478640117" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7839,90 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিদেশী ছিল|]]></a:t>
+              <a:t><![CDATA[நினைவுகூருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারা এক জাতি থেকে অন্য জাতিতে, এক রাজ্য থেকে অন্য রাজ্য়ে ঘুরে বেড়াচ্ছিলো|]]></a:t>
+              <a:t><![CDATA[7. அவரே நம்முடைய தேவனாகிய கர்த்தர், அவருடைய நியாயத்தீர்ப்புகள் பூமியெங்கும் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু ঈশ্বর লোকদের ওদের সঙ্গে দুর্বব্যবহার করতে দেন নি| ঈশ্বর রাজাদের সাবধান করে দিয়েছিলেন য়ে]]></a:t>
+              <a:t><![CDATA[8. ஆயிரந்தலைமுறைக்கென்று அவர் கட்டளையிட்ட வாக்கையும், ஆபிரகாமோடே அவர் பண்ணின உடன்படிக்கையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওদের কোন ক্ষতি করা চলবে না|]]></a:t>
+              <a:t><![CDATA[9. அவர் ஈசாக்குக்கு இட்ட ஆணையையும் என்றென்றைக்கும் நினைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ঈশ্বর বলেছিলেন, “আমার মনোনীত লোকদের আঘাত করো না| আমার ভাববাদীদের প্রতি অন্যায় করো না|”]]></a:t>
+              <a:t><![CDATA[10. அதை யாக்கோபுக்குப் பிரமாணமாகவும், இஸ்ரவேலுக்கு நித்திய உடன்படிக்கையாகவும் உறுதிப்படுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ঈশ্বর সেই দেশে এক দুর্ভিক্ষ ঘটালেন| লোকজন আহারের জন্য খাবার পেল না|]]></a:t>
+              <a:t><![CDATA[11. உங்கள் சுதந்தரபாகமான கானான் தேசத்தை உனக்குத் தருவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু, ঈশ্বর য়োষেফ নামে একজনকে ওদের সামনে পাঠালেন| য়োষেফকে একজন ক্রীতদাস হিসাবে বিক্রি করা]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்தில் அவர்கள் கொஞ்சத் தொகைக்குட்பட்ட சொற்ப ஜனங்களும் பரதேசிகளுமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল|]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் ஒரு ஜனத்தைவிட்டு மறு ஜனத்தண்டைக்கும், ஒரு ராஜ்யத்தைவிட்டு மறு தேசத்தாரண்டைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ওরা একটি দড়ি য়োষেফের পাযে জড়িয়ে বেঁধে দিল| ওরা তার গলায একটা লোহার রিং পরিযে দিল|]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ঈশ্বর যা বলেছিলেন তা য়তদিন পর্য়ন্ত না প্রকৃতপক্ষে ঘটল, ততদিন য়োষেফ ক্রীতদাসই ছিল| প্রভুর]]></a:t>
+              <a:t><![CDATA[14. அவர்களை ஒடுக்கும்படி ஒருவருக்கும் இடங்கொடாமல், அவர்கள்நிமித்தம் ராஜாக்களைக் கடிந்து கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুই আমাদের ঈশ্বর| প্রভু সারা বিশ্বকে শাসন করেন|]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரைத் துதித்து, அவருடைய நாமத்தைப் பிரஸ்தாபமாக்குங்கள், அவருடைய செய்கைகளை ஜனங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বার্তা প্রমাণ করেছিল য়ে য়োষেফ নির্দোষ ছিল|]]></a:t>
+              <a:t><![CDATA[15. நான் அபிஷேகம்பண்ணினவர்களை நீங்கள் தொடாமலும், என்னுடைய ராஜாக்களுக்குத் தீங்கு செய்யாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাই মিশরের রাজা তাকে মুক্ত করে দিল| সেই জাতির নেতা তাকে কারাগারের বাইরে বের করে দিল|]]></a:t>
+              <a:t><![CDATA[இருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সে তাকে নিজের বাড়ির রক্ষণাবেক্ষণের দায়িত্ব দিল| য়োষেফও তার প্রভুর সমস্ত সম্পত্তির]]></a:t>
+              <a:t><![CDATA[16. அவர் தேசத்திலே பஞ்சத்தை வருவித்து, ஆகாரமென்னும் ஆதரவு கோலை முற்றிலும் முறித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষণাবেক্ষণ করত|]]></a:t>
+              <a:t><![CDATA[17. அவர்களுக்கு முன்னாலே ஒரு புருஷனை அனுப்பினார்; யோசேப்பு சிறையாக விற்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. য়োষেফ অন্যান্য নেতাদের নির্দেশ দিয়েছিল| বৃদ্ধ লোকদেরও য়োষেফ শেখাতো|]]></a:t>
+              <a:t><![CDATA[18. அவன் கால்களை விலங்குபோட்டு ஒடுக்கினார்கள், அவன் பிராணன் இரும்பில் அடைபட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. পরে ইস্রায়েল মিশরে এলো| যাকোব হামের দেশে থাকলো|]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் சொன்ன வார்த்தை நிறைவேறுமளவும் அவருடைய வசனம் அவனைப் புடமிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যাকোবের পরিবার বেশ বড় হয়ে গেল| ওদের শত্রুদের থেকে ওরা অনেক শক্তিশালী হয়ে গেল|]]></a:t>
+              <a:t><![CDATA[20. ராஜா ஆள் அனுப்பி, அவனைக் கட்டவிழ்க்கச்சொன்னான்; ஜனங்களின் அதிபதி அவனை விடுதலைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এই মিশরীযরা যাকোবের পরিবারকে ঘৃণা করতে লাগল| ওরা ওদের ক্রীতদাসদের বিরুদ্ধে চক্রান্ত করেছিল|]]></a:t>
+              <a:t><![CDATA[21. தன் பிரபுக்களை அவன் மனதின்படி கட்டவும், தன் மூப்பர்களை ஞானிகளாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তাই ঈশ্বর তাঁর দাস মোশি এবং তাঁর নির্বাচিত যাজক হারোণকে পাঠিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[22. அவனைத் தன் வீட்டுக்கு ஆண்டவனும், தன் ஆஸ்திக்கெல்லாம் அதிபதியுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ঈশ্বর মোশি ও হারোণকে ব্যবহার করে হামের দেশে বহু অভাবনীয কাজ করিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது இஸ்ரவேல் எகிப்திற்கு வந்தான்; யாக்கோபு காமின் தேசத்திலே பரதேசியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঈশ্বর তাঁর চুক্তি চিরদিন স্মরণে রাখেন এবং 1,000 প্রজন্ম ধরে, য়ে আজ্ঞাগুলি তিনি দিয়েছেন তা]]></a:t>
+              <a:t><![CDATA[பிரசித்தப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ঈশ্বর নীরন্ধ্র অন্ধকার পাঠিয়েছিলেন, কিন্তু মিশরীযরা তবুও তাঁর কথা শুনতে অস্বীকার করল|]]></a:t>
+              <a:t><![CDATA[24. அவர் தம்முடைய ஜனங்களை மிகவும் பலுகப்பண்ணி, அவர்களுடைய சத்துருக்களைப்பார்க்கிலும் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তাই ঈশ্বর জলকে রক্তে পরিণত করলেন এবং ওদের সব মাছ মারা গেল|]]></a:t>
+              <a:t><![CDATA[பலவான்களாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ওদের দেশ ব্যাঙে ভরে গিয়েছিল| রাজার শোবার ঘরে পর্য়ন্ত ব্যাঙ ঢুকে পড়েছিলো|]]></a:t>
+              <a:t><![CDATA[25. தம்முடைய ஜனங்களைப் பகைக்கவும், தம்முடைய ஊழியக்காரரை வஞ்சனையாய் நடத்தவும், அவர்களுடைய இருதயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ঈশ্বর আজ্ঞা দিলেন, উকুন ও মাছিরা উড়ে এলো| তারা দেশের সর্বত্রই ছড়িয়ে পড়ল!]]></a:t>
+              <a:t><![CDATA[மாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ঈশ্বর বৃষ্টিকে শিলাবৃষ্টিতে পরিণত করলেন| সারা দেশে বিদ্য়ুত্‌পাত হল|]]></a:t>
+              <a:t><![CDATA[26. தம்முடைய தாசனாகிய மோசேயையும் தாம் தெரிந்துகொண்ட ஆரோனையும் அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ঈশ্বর ওদের দ্রাক্ষালতা ও ডুমুর গাছ ধ্বংস করে দিলেন| ঈশ্বর ওদের দেশের সব গাছ ধ্বংস করে দিলেন|]]></a:t>
+              <a:t><![CDATA[27. இவர்கள் அவர்களுக்குள் அவருடைய அடையாளங்களையும், காமின் தேசத்திலே அற்புதங்களையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ঈশ্বর আজ্ঞা দিলেন এবং গঙ্গাফড়িং ও পঙ্গপালরা এলো| ওদের সংখ্য়া গণনারও অতীত|]]></a:t>
+              <a:t><![CDATA[28. அவர் இருளை அனுப்பி அந்தகாரத்தை உண்டாக்கினார்; அவருடைய வார்த்தைகளை எதிர்ப்பாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ঝাঁকে ঝাঁকে গঙ্গাফড়িং ও পঙ্গপালরা দেশের সব গাছপালা ও দ্রাক্ষালতা, ডুমুর গাছগুলো খেয়ে শেষ করে]]></a:t>
+              <a:t><![CDATA[29. அவர்களுடைய தண்ணீர்களை இரத்தமாக மாற்றி, அவர்களுடைய மச்சங்களைச் சாகப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিল|]]></a:t>
+              <a:t><![CDATA[30. அவர்களுடைய தேசம் தவளைகளைத் திரளாய்ப் பிறப்பித்தது; அவர்களுடைய ராஜாக்களின் அறைவீடுகளிலும் அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. এরপর ঈশ্বর, দেশের প্রত্যেকটি প্রথমজাতকে হত্যা করলেন| ঈশ্বর সমস্ত জোষ্ঠ সন্তানদের হত্যা করলেন|]]></a:t>
+              <a:t><![CDATA[வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্মরণে রাখেন|]]></a:t>
+              <a:t><![CDATA[2. அவரைப் பாடி அவரைக் கீர்த்தனம்பண்ணுங்கள், அவருடைய அதிசயங்களையெல்லாம் தியானித்துப் பேசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তারপর ঈশ্বর মিশর থেকে তাঁর লোকদের বের করে নিয়ে এলেন| আসার সময় ওরা সঙ্গে করে সোনা রূপো নিয়ে]]></a:t>
+              <a:t><![CDATA[31. அவர் கட்டளையிட, அவர்களுடைய எல்லைகளில் எங்கும் வண்டுகளும் பேன்களும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এলো| ঈশ্বরের কোন লোকই হোঁচট খায় নি বা পড়ে যায় নি|]]></a:t>
+              <a:t><![CDATA[32. அவர்களுடைய மழைகளைக் கல்மழையாக்கி, அவர்களுடைய தேசத்திலே ஜுவாலிக்கிற அக்கினியை வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ঈশ্বরের লোকদের চলে য়েতে দেখে মিশর ভীষণ খুশী হয়েছিলো, কেননা ওরা ঈশ্বরের লোকদের ভয় পেতো|]]></a:t>
+              <a:t><![CDATA[33. அவர்களுடைய திராட்சச் செடிகளையும் அத்திமரங்களையும் அழித்து, அவர்களுடைய எல்லைகளிலுள்ள மரங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ঈশ্বর তাদের ওপর কম্বলের মত একটি মেঘ বিস্তৃত করে দিলেন| রাত্রে তাঁর লোকদের আলো দেখানোর জন্য,]]></a:t>
+              <a:t><![CDATA[முறித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর তাঁর অগ্নিস্তম্ভ ব্যবহার করলেন|]]></a:t>
+              <a:t><![CDATA[34. அவர் கட்டளையிட, எண்ணிமுடியாத வெட்டுக்கிளிகளும் பச்சைப்புழுக்களும் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. লোকরা খাদ্য চাইল এবং ঈশ্বর তাদের কাছে কোযেল এনে দিলেন এবং তাদের ক্ষুধা নিবৃত্তির জন্য ঈশ্বর আকাশ]]></a:t>
+              <a:t><![CDATA[35. அவர்களுடைய தேசத்திலுள்ள சகல பூண்டுகளையும் அரித்து, அவர்களுடைய நிலத்தின் கனியைத் தின்றுபோட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে তাদের রুটি দিলেন|]]></a:t>
+              <a:t><![CDATA[36. அவர்களுடைய தேசத்திலே தலைச்சன்கள் அனைத்தையும், அவர்களுடைய பெலனில் முதற்பெலனான யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ঈশ্বর শিলাটিকে অর্ধেক করে ভাঙলেন এবং সেখান থেকে জল বেরিয়ে এলো| মরুভূমিতে একটা নদী বইতে শুরু]]></a:t>
+              <a:t><![CDATA[சங்கரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলো!]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது அவர்களை வெள்ளியோடும் பொன்னோடும் புறப்படப்பண்ணினார்; அவர்கள் கோத்திரங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ঈশ্বর তাঁর পবিত্র প্রতিশ্রুতির কথা স্মরণ করলেন| তাঁর দাস অব্রাহামের কাছে তিনি য়ে প্রতিশ্রুতি]]></a:t>
+              <a:t><![CDATA[பலவீனப்பட்டவன் ஒருவனும் இருந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. অব্রাহামের সঙ্গে ঈশ্বর একটা চুক্তি করেছিলেন| ইস্হাককে ঈশ্বর একটি প্রতিশ্রুতি দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[3. அவருடைய பரிசுத்த நாமத்தைக் குறித்து மேன்மைபாராட்டுங்கள்; கர்த்தரைத் தேடுகிறவர்களின் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিলেন, তা তিনি স্মরণ করলেন|]]></a:t>
+              <a:t><![CDATA[38. எகிப்தியர் அவர்களுக்குப் பயந்ததினால் அவர்கள் புறப்பட்டபோது மகிழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ঈশ্বর মিশর থেকে তাঁর নির্বাচিত লোকদের বের করে আনলেন| লোকজন মহা উল্লাস করতে করতে, আনন্দ গান গাইতে]]></a:t>
+              <a:t><![CDATA[39. அவர் மேகத்தை மறைவுக்காக விரித்து, இரவை வெளிச்சமாக்குகிறதற்காக அக்கினியையும் தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাইতে বেরিয়ে এলো!]]></a:t>
+              <a:t><![CDATA[40. கேட்டார்கள், அவர் காடைகளை வரப்பண்ணினார்; வான அப்பத்தினாலும் அவர்களைத் திருப்தியாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. তারপর ঈশ্বর তাদের সেই দেশ দিলেন যেখানে অন্যান্য লোকরা বাস করেছিলো, অন্যান্য লোকরা যার জন্য]]></a:t>
+              <a:t><![CDATA[41. கன்மலையைத் திறந்தார், தண்ணீர்கள் புறப்பட்டு வறண்ட வெளிகளில் ஆறாய் ஓடிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিশ্রম করেছিলো, ঈশ্বরের লোকরা সেই সব জিনিস পেলো|]]></a:t>
+              <a:t><![CDATA[42. அவர் தம்முடைய பரிசுத்த வாக்குத்தத்தத்தையும், தம்முடைய தாசனாகிய ஆபிரகாமையும் நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. কেন ঈশ্বর এই সব করলেন? যাতে তাঁর লোকরা তাঁর বিধি মান্য করে| যাতে তারা তাঁর শিক্ষামালাসমূহ]]></a:t>
+              <a:t><![CDATA[43. தம்முடைய ஜனத்தைக் களிப்போடும் தாம் தெரிந்துகொண்டவர்களைக் கெம்பீர சத்தத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সতর্কতার সঙ্গে পালন করে| প্রভুর প্রশংসা কর!]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভুকে ধন্যবাদ দাও| তাঁর নাম উপাসনা কর| তাঁর বিস্ময়কর কাজকর্ম সম্বন্ধে জাতিগণকে বল|]]></a:t>
+              <a:t><![CDATA[44. தமது கட்டளைகளைக் காத்து நடக்கும்படிக்கும், தமது நியாயப்பிரமாணங்களைக் கைக்கொள்ளும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভুর উদ্দেশ্যে গান গাও| তাঁর প্রশংসা গান কর| তিনি য়ে সব আশ্চর্য়্য় কার্য়্য় করেন সে সম্পর্কে]]></a:t>
+              <a:t><![CDATA[45. அவர்களுக்குப் புறஜாதிகளுடைய தேசங்களைக் கொடுத்தார்; அந்நிய ஜனங்களுடைய பிரயாசத்தின்பலனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বল|]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொண்டார்கள். அல்லேலூயா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,711 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তারপর তিনি যাকোবের জন্য বিধিরূপে দিলেন| ইস্রায়েলের সঙ্গে ঈশ্বর চুক্তি করেছিলেন| এই চুক্তি]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[6. তোমরা তাঁর দাস অব্রাহামের উত্তরপুরুষ| তোমরা যাকোবের উত্তরপুরুষ যাকে ঈশ্বর বেছে নিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[மகிழ்வதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিরদিন ধরে চলবে!]]></a:t>
+              <a:t><![CDATA[4. கர்த்தரையும் அவர் வல்லமையையும் நாடுங்கள்; அவர் சமுகத்தை நித்தமும் தேடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ঈশ্বর বললেন, “আমি তোমাদের কনানের ভূখণ্ড দেব| সেই দেশটি তোমাদের হবে|”]]></a:t>
+              <a:t><![CDATA[5. அவருடைய தாசனாகிய ஆபிரகாமின் சந்ததியே! அவரால் தெரிந்துகொள்ளப்பட்டவர்களாகிய யாக்கோபின் புத்திரரே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যখন অব্রাহামের পরিবার ছোট ছিল, তখন ঈশ্বর এই প্রতিশ্রুতি দিয়েছিলেন| সেই সময়, সেই দেশে তারা]]></a:t>
+              <a:t><![CDATA[6. அவர் செய்த அதிசயங்களையும் அவருடைய அற்புதங்களையும், அவர் வாக்கின் நியாயத்தீர்ப்புகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>