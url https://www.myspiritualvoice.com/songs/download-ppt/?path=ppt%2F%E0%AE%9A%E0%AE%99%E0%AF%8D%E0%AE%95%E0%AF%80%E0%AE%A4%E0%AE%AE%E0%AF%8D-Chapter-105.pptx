--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -6790,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640117" r:id="rId1"/>
+    <p:sldLayoutId id="2482669224" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15027,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 105]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>