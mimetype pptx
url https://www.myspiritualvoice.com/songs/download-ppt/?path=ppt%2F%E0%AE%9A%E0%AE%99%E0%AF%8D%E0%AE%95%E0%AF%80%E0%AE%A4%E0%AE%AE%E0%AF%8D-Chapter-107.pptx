--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -81,50 +81,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +200,75 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +411,78 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் அவரைத் துதிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[14. அந்தகாரத்திலும் மரணஇருளிலுமிருந்து அவர்களை வெளிப்படப்பண்ணி, அவர்கள் கட்டுகளை அறுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய வார்த்தைகளுக்கு விரோதமாய்க் கலகம்பண்ணி, உன்னதமானவருடைய ஆலோசனையை அசட்டைபண்ணினவர்கள்,]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் வெண்கலக் கதவுகளை உடைத்து, இருப்புத் தாழ்ப்பாள்களை முறித்தாரென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுடைய வார்த்தைகளுக்கு விரோதமாய்க் கலகம்பண்ணி, உன்னதமானவருடைய ஆலோசனையை அசட்டைபண்ணினவர்கள்,]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் வெண்கலக் கதவுகளை உடைத்து, இருப்புத் தாழ்ப்பாள்களை முறித்தாரென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தகாரத்திலும் மரண இருளிலும் வைக்கப்பட்டிருந்து, ஒடுக்கத்திலும் இரும்பிலும் கட்டுண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் அவரைத் துதிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய இருதயத்தை அவர் வருத்தத்தால் தாழ்த்தினார்; சகாயரில்லாமல் விழுந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் அவரைத் துதிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் ஆபத்திலே, கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அவர்கள் இக்கட்டுகளிலிருந்து அவர்களை நீங்கலாக்கி இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[17. நிர்மூடர் தங்கள் பாதகமார்க்கத்தாலும தங்கள் அக்கிரமங்களாலும் நோய்கொண்டு ஒடுங்கிப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தகாரத்திலும் மரணஇருளிலுமிருந்து அவர்களை வெளிப்படப்பண்ணி, அவர்கள் கட்டுகளை அறுத்தார்.]]></a:t>
+              <a:t><![CDATA[17. நிர்மூடர் தங்கள் பாதகமார்க்கத்தாலும தங்கள் அக்கிரமங்களாலும் நோய்கொண்டு ஒடுங்கிப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் வெண்கலக் கதவுகளை உடைத்து, இருப்புத் தாழ்ப்பாள்களை முறித்தாரென்று,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் ஆத்துமா சகல போஜனத்தையும் அரோசிக்கிறது, அவர்கள் மரணவாசல்கள் பரியந்தம் சமீபிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் அவரைத் துதிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் ஆபத்திலே கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள்; அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி இரட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நிர்மூடர் தங்கள் பாதகமார்க்கத்தாலும தங்கள் அக்கிரமங்களாலும் நோய்கொண்டு ஒடுங்கிப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தங்கள் ஆபத்திலே கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள்; அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி இரட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரைத் துதியுங்கள்; அவர் நல்லவர் அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[10. தேவனுடைய வார்த்தைகளுக்கு விரோதமாய்க் கலகம்பண்ணி, உன்னதமானவருடைய ஆலோசனையை அசட்டைபண்ணினவர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் ஆத்துமா சகல போஜனத்தையும் அரோசிக்கிறது, அவர்கள் மரணவாசல்கள் பரியந்தம் சமீபிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அவர் தமது வசனத்தை அனுப்பி அவர்களைக் குணமாக்கி அவர்களை அழிவுக்குத் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தங்கள் ஆபத்திலே கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள்; அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி இரட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர் தமது வசனத்தை அனுப்பி அவர்களைக் குணமாக்கி அவர்களை அழிவுக்குத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
+              <a:t><![CDATA[22. ஸ்தோத்திரபலிகளைச் செலுத்தி, அவருடைய கிரியைகளை ஆனந்த சத்தத்தோடே விவரிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் ஆகாயத்தில் ஏறி, ஆழங்களில் இறங்குகிறார்கள், அவர்கள் ஆத்துமா கிலேசத்தினால் கரைந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[25. அவர் கட்டளையிட பெருங்காற்று எழும்பி, அதின் அலைகளைக் கொந்தளிக்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வெறித்தவனைப்போல் அலைந்து தடுமாறுகிறார்கள்; அவர்களுடைய ஞானமெல்லாம் முழுகிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் ஆகாயத்தில் ஏறி, ஆழங்களில் இறங்குகிறார்கள், அவர்கள் ஆத்துமா கிலேசத்தினால் கரைந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரால் சத்துருவின் கைக்கு நீங்கலாக்கி மீட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. அந்தகாரத்திலும் மரண இருளிலும் வைக்கப்பட்டிருந்து, ஒடுக்கத்திலும் இரும்பிலும் கட்டுண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது தங்கள் ஆபத்திலே அவர்கள் கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள், அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி விடுவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் ஆகாயத்தில் ஏறி, ஆழங்களில் இறங்குகிறார்கள், அவர்கள் ஆத்துமா கிலேசத்தினால் கரைந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கொந்தளிப்பை அமர்த்துகிறார், அதின் அலைகள் அடங்குகின்றது.]]></a:t>
+              <a:t><![CDATA[27. வெறித்தவனைப்போல் அலைந்து தடுமாறுகிறார்கள்; அவர்களுடைய ஞானமெல்லாம் முழுகிப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அமைதலுண்டானதினிமித்தம அவர்கள் சந்தோஷப்படுகிறார்கள்; தாங்கள் நாடின துறைமுகத்தில் அவர்களைக் கொண்டுவந்து சேர்க்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தங்கள் ஆபத்திலே அவர்கள் கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள், அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி விடுவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும் மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது தங்கள் ஆபத்திலே அவர்கள் கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள், அவர்கள் இக்கட்டுகளுக்கு அவர்களை நீங்கலாக்கி விடுவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஜனங்களின் சபையிலே அவரை உயர்த்தி, மூப்பர்களின் சங்கத்திலே அவரைப் போற்றுவார்களாக.]]></a:t>
+              <a:t><![CDATA[29. கொந்தளிப்பை அமர்த்துகிறார், அதின் அலைகள் அடங்குகின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் ஆறுகளை அவாந்தர வெளியாகவும் நீரூற்றுகளை வறண்ட ஸ்தலமாகவும்,]]></a:t>
+              <a:t><![CDATA[30. அமைதலுண்டானதினிமித்தம அவர்கள் சந்தோஷப்படுகிறார்கள்; தாங்கள் நாடின துறைமுகத்தில் அவர்களைக் கொண்டுவந்து சேர்க்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. குடிகளுடைய பொல்லாப்பினிமித்தம் செழிப்பான தேசத்தை உவர்நிலமாகவும் மாற்றுகிறார்.]]></a:t>
+              <a:t><![CDATA[30. அமைதலுண்டானதினிமித்தம அவர்கள் சந்தோஷப்படுகிறார்கள்; தாங்கள் நாடின துறைமுகத்தில் அவர்களைக் கொண்டுவந்து சேர்க்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் அவாந்தரவெளியைத் தண்ணீர்த்தடாகமாகவும், வறண்டநிலத்தை நீரூற்றுகளாகவும் மாற்றி,]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும் மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பசித்தவர்களை அங்கே குடியேற்றுகிறார்; அங்கே அவர்கள் குடியிருக்கும் நகரத்தைக் கட்டி,]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும் மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. வயல்களை உண்டாக்கி விதைத்து, திராட்சத்தோட்டங்களை நாட்டுகிறார்கள், அவைகள் வரத்துள்ள பலனைத் தரும்.]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் கர்த்தரை அவருடைய கிருபையினிமித்தமும் மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் துதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிழக்கிலும் மேற்கிலும் வடக்கிலும் தெற்கிலுமுள்ள பல தேசங்களிலுமிருந்து சேர்க்கப்பட்டவர்கள், அப்படிச் சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. அந்தகாரத்திலும் மரண இருளிலும் வைக்கப்பட்டிருந்து, ஒடுக்கத்திலும் இரும்பிலும் கட்டுண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களை ஆசீர்வதிக்கிறார், மிகுதியும் பெருகுகிறார்கள்; அவர்களுடைய மிருகஜீவன்கள் குறையாதிருக்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. ஜனங்களின் சபையிலே அவரை உயர்த்தி, மூப்பர்களின் சங்கத்திலே அவரைப் போற்றுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. பின்பு அவர்கள் இடுக்கத்தினாலும், ஆபத்தினாலும், துயரத்தினாலும் குறைவுபட்டுத் தாழ்வடைகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஜனங்களின் சபையிலே அவரை உயர்த்தி, மூப்பர்களின் சங்கத்திலே அவரைப் போற்றுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவர் பிரபுக்களின்மேல் இகழ்ச்சி வரப்பண்ணி வழியில்லாத அவாந்தர வெளியிலே அவர்களைத் திரியச்செய்து,]]></a:t>
+              <a:t><![CDATA[33. அவர் ஆறுகளை அவாந்தர வெளியாகவும் நீரூற்றுகளை வறண்ட ஸ்தலமாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. எளியவனையோ சிறுமையினின்று எடுத்து, உயர்ந்த அடைக்கலத்திலே வைத்து அவன் வம்சங்களை மந்தையைப்போலாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரைத் துதியுங்கள்; அவர் நல்லவர் அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உத்தமர்கள் அதைக்கண்டு மகிழுவார்கள், நியாயக்கேடெல்லாம் தன் வாயை மூடும்.]]></a:t>
+              <a:t><![CDATA[34. குடிகளுடைய பொல்லாப்பினிமித்தம் செழிப்பான தேசத்தை உவர்நிலமாகவும் மாற்றுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4684,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. எவன் ஞானமுள்ளவனோ அவன் இவைகளைக் கவனிக்கக்கடவன்; ஞானவான்கள் கர்த்தருடைய கிருபைகளை உணர்ந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[34. குடிகளுடைய பொல்லாப்பினிமித்தம் செழிப்பான தேசத்தை உவர்நிலமாகவும் மாற்றுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. கர்த்தரால் சத்துருவின் கைக்கு நீங்கலாக்கி மீட்கப்பட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. கர்த்தரால் சத்துருவின் கைக்கு நீங்கலாக்கி மீட்கப்பட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவர் அவாந்தரவெளியைத் தண்ணீர்த்தடாகமாகவும், வறண்டநிலத்தை நீரூற்றுகளாகவும் மாற்றி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவர் அவாந்தரவெளியைத் தண்ணீர்த்தடாகமாகவும், வறண்டநிலத்தை நீரூற்றுகளாகவும் மாற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5229,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[12. அவர்களுடைய இருதயத்தை அவர் வருத்தத்தால் தாழ்த்தினார்; சகாயரில்லாமல் விழுந்துபோனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. கிழக்கிலும் மேற்கிலும் வடக்கிலும் தெற்கிலுமுள்ள பல தேசங்களிலுமிருந்து சேர்க்கப்பட்டவர்கள், அப்படிச் சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. கிழக்கிலும் மேற்கிலும் வடக்கிலும் தெற்கிலுமுள்ள பல தேசங்களிலுமிருந்து சேர்க்கப்பட்டவர்கள், அப்படிச் சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. பசித்தவர்களை அங்கே குடியேற்றுகிறார்; அங்கே அவர்கள் குடியிருக்கும் நகரத்தைக் கட்டி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[4. அவர்கள் தாபரிக்கும் ஊரைக் காணாமல், வனாந்தரத்திலே அவாந்தர வழியாய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அவர்கள் தாபரிக்கும் ஊரைக் காணாமல், வனாந்தரத்திலே அவாந்தர வழியாய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. பசியாகவும், தாகமாகவும், ஆத்துமா தொய்ந்ததாகவும் அலைந்து திரிந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. தங்கள் ஆபத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டார்கள். அவர்கள் இக்கட்டுகளிலிருந்து அவர்களை விடுவித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. தாபரிக்கும் ஊருக்குப்போய்ச்சேர, அவர்களைச் செவ்வையான வழியிலே நடத்தினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. தவனமுள்ள ஆத்துமாவைக் கர்த்தர் திருப்தியாக்கி, பசியுள்ள ஆத்துமாவை நன்மையினால் நிரப்புகிறாரென்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. தவனமுள்ள ஆத்துமாவைக் கர்த்தர் திருப்தியாக்கி, பசியுள்ள ஆத்துமாவை நன்மையினால் நிரப்புகிறாரென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +6428,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பசியாகவும், தாகமாகவும், ஆத்துமா தொய்ந்ததாகவும் அலைந்து திரிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய இருதயத்தை அவர் வருத்தத்தால் தாழ்த்தினார்; சகாயரில்லாமல் விழுந்துபோனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவருடைய கிருபையினிமித்தமும், மனுபுத்திரருக்கு அவர் செய்கிற அதிசயங்களினிமித்தமும் அவரைத் துதிப்பார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. வயல்களை உண்டாக்கி விதைத்து, திராட்சத்தோட்டங்களை நாட்டுகிறார்கள், அவைகள் வரத்துள்ள பலனைத் தரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அவர்களை ஆசீர்வதிக்கிறார், மிகுதியும் பெருகுகிறார்கள்; அவர்களுடைய மிருகஜீவன்கள் குறையாதிருக்கப்பண்ணுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. பின்பு அவர்கள் இடுக்கத்தினாலும், ஆபத்தினாலும், துயரத்தினாலும் குறைவுபட்டுத் தாழ்வடைகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அவர் பிரபுக்களின்மேல் இகழ்ச்சி வரப்பண்ணி வழியில்லாத அவாந்தர வெளியிலே அவர்களைத் திரியச்செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அவர் பிரபுக்களின்மேல் இகழ்ச்சி வரப்பண்ணி வழியில்லாத அவாந்தர வெளியிலே அவர்களைத் திரியச்செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. எளியவனையோ சிறுமையினின்று எடுத்து, உயர்ந்த அடைக்கலத்திலே வைத்து அவன் வம்சங்களை மந்தையைப்போலாக்குகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. எளியவனையோ சிறுமையினின்று எடுத்து, உயர்ந்த அடைக்கலத்திலே வைத்து அவன் வம்சங்களை மந்தையைப்போலாக்குகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. உத்தமர்கள் அதைக்கண்டு மகிழுவார்கள், நியாயக்கேடெல்லாம் தன் வாயை மூடும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. எவன் ஞானமுள்ளவனோ அவன் இவைகளைக் கவனிக்கக்கடவன்; ஞானவான்கள் கர்த்தருடைய கிருபைகளை உணர்ந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் ஆபத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டார்கள். அவர்கள் இக்கட்டுகளிலிருந்து அவர்களை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[13. தங்கள் ஆபத்திலே, கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அவர்கள் இக்கட்டுகளிலிருந்து அவர்களை நீங்கலாக்கி இரட்சித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. எவன் ஞானமுள்ளவனோ அவன் இவைகளைக் கவனிக்கக்கடவன்; ஞானவான்கள் கர்த்தருடைய கிருபைகளை உணர்ந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாபரிக்கும் ஊருக்குப்போய்ச்சேர, அவர்களைச் செவ்வையான வழியிலே நடத்தினார்.]]></a:t>
+              <a:t><![CDATA[13. தங்கள் ஆபத்திலே, கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அவர்கள் இக்கட்டுகளிலிருந்து அவர்களை நீங்கலாக்கி இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தவனமுள்ள ஆத்துமாவைக் கர்த்தர் திருப்தியாக்கி, பசியுள்ள ஆத்துமாவை நன்மையினால் நிரப்புகிறாரென்று,]]></a:t>
+              <a:t><![CDATA[14. அந்தகாரத்திலும் மரணஇருளிலுமிருந்து அவர்களை வெளிப்படப்பண்ணி, அவர்கள் கட்டுகளை அறுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493360" r:id="rId1"/>
+    <p:sldLayoutId id="2474532503" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,70 +8389,270 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -5748,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದಾಹಪಟ್ಟ ಪ್ರಾಣ ವನ್ನು ತೃಪ್ತಿಪಡಿಸಿ ಹಸಿದ ಪ್ರಾಣವನ್ನು ಒಳ್ಳೇದರಿಂದ ತುಂಬಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[ঈশ্বর তা ছিন্ন করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕತ್ತಲಲ್ಲಿ ಮತ್ತು ಮರಣದ ನೆರಳಿ ನಲ್ಲಿ ಕೂತವರೂ ದೀನತೆಯಲ್ಲಿಯೂ ಕಬ್ಬಿಣದ ಬೇಡಿ ಯಲ್ಲಿ ಬಂಧಿತರೂ ಸೆರೆಬಿದ್ದವರೂ ಆದ]]></a:t>
+              <a:t><![CDATA[15. প্রভুর প্রেমের জন্য এবং মানুষের জন্য তিনি য়ে সব আশ্চর্য়্য় কার্য়্য় করেন, তার জন্য তাঁকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರು]]></a:t>
+              <a:t><![CDATA[ধন্যবাদ দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ದೇವರ ಮಾತುಗಳನ್ನು ಎದುರಿಸಿ, ಮಹೋನ್ನತನ ಆಲೋಚನೆಯನ್ನು ಅಸಹ್ಯಿಸಿದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[16. শত্রুদের পরাজিত করতে ঈশ্বর আমাদের সাহায্য করেন| ঈশ্বর ওদের পিতলের দরজা ভেঙে দিতে পারেন| ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆತನು ಅವರ ಹೃದಯವನ್ನು ಕಷ್ಟದಿಂದ ತಗ್ಗಿಸಿದಾಗ ಸಹಾಯಕ ನಿಲ್ಲದೆ ಕೆಳಗೆ ಬಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[ওদের ফটকের লোহা ভেঙে দিতে পারেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಅವರು ಇಕ್ಕಟ್ಟಿನಲ್ಲಿ ಕರ್ತನಿಗೆ ಕೂಗಿದರು; ಆತನು ಅವರ ಸಂಕಟಗಳೊಳ ಗಿಂದ ಅವರನ್ನು ರಕ್ಷಿಸಿ]]></a:t>
+              <a:t><![CDATA[17. কিছু লোক ওদের পাপসমূহ ও অন্যায়গুলোকে, নিজেদের নির্বোধে পরিণত করতে দেয়| তারা তাদের পাপসমূহের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕತ್ತಲೆಯೊಳಗಿಂದಲೂ ಮರಣದ ನೆರಳಿನಿಂದಲೂ ಅವರನ್ನು ಹೊರಗೆ ತಂದು ಅವರ ಬಂಧನಗಳನ್ನು ಮುರಿದುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[জন্য ভয়ঙ্কর ভাবে ভুগবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವರು ಕರ್ತನನ್ನು ಆತನ ಒಳ್ಳೇತನಕ್ಕೋಸ್ಕರವೂ ಆತನು ಮನುಷ್ಯನ ಮಕ್ಕಳಿಗೆ ಮಾಡುವ ಅದ್ಭುತಗಳಿಗೋ ಸ್ಕರವೂ ಕೊಂಡಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[18. ওরা আহার গ্রহণ করতে অস্বীকার করেছিলো এবং প্রায় মারা গিয়েছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆತನು ಹಿತ್ತಾಳೆಯ ಕದ ಗಳನ್ನು ಮುರಿದು ಕಬ್ಬಿಣದ ಅಗುಳಿಗಳನ್ನು ಕಡಿದು ಬಿಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[19. ওরা সমস্যায় পড়েছিলো, তাই ওরা প্রভুর কাছে সাহায্য চেয়েছিলো| এবং ওদের সমস্যা থেকে তিনি ওদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಮೂಢರು ತಮ್ಮ ದ್ರೋಹದಿಂದಲೂ ಅಕ್ರಮಗಳಿಂದಲೂ ಶ್ರಮೆಪಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[বাঁচিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನನ್ನು ಕೊಂಡಾಡಿರಿ; ಆತನು ಒಳ್ಳೆಯವನು; ಆತನ ಕರುಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বরের কিছু লোক বন্দী ছিল, ওরা অন্ধকার গারদে বদ্ধ হয়েছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವರ ಪ್ರಾಣವು ಎಲ್ಲಾ ಆಹಾರವನ್ನು ಅಸಹ್ಯಿಸುತ್ತದೆ; ಅವರು ಮರಣದ ಬಾಗಲುಗಳಿಗೆ ಸವಿಾಪಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[20. ঈশ্বর আজ্ঞা দিয়েছিলেন এবং ওদের সমস্যা মুক্ত করেছিলেন| তাই ওই লোকরা মৃত্যু থেকে রক্ষা পেয়েছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ಅವರು ತಮ್ಮ ಇಕ್ಕಟ್ಟಿನಲ್ಲಿ ಕರ್ತನಿಗೆ ಕೂಗಲು ಆತನು ಅವರನ್ನು ಅವರ ಸಂಕಟಗಳೊಳಗಿಂದ ರಕ್ಷಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[21. প্রভুকে তাঁর প্রেমের জন্য এবং লোকদের জন্য তিনি য়ে সব আশ্চর্য়্য় কার্য়্য় করেন তার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆತನು ತನ್ನ ವಾಕ್ಯವನ್ನು ಕಳುಹಿಸಿ ಅವರನ್ನು ಸ್ವಸ್ಥಮಾಡಿ ಅವರ ನಾಶನಗಳಿಂದ ಅವರನ್ನು ತಪ್ಪಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[ধন্যবাদ দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವರು ಕರ್ತನನ್ನು ಆತನ ಒಳ್ಳೆಯತನ ಕ್ಕೋಸ್ಕರವೂ ಆತನು ಮನುಷ್ಯನ ಮಕ್ಕಳಿಗೆ ಮಾಡುವ ಅದ್ಭುತಗಳಿಗೋಸ್ಕರವೂ ಕೊಂಡಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[22. প্রভু যা কিছু করেছেন, তার জন্য তাঁকে ধন্যবাদ দেওয়ার উদ্দেশ্যে, প্রভুর কাছে বলি উত্সর্গ কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಸ್ತೋತ್ರದ ಬಲಿಗಳನ್ನು ಅರ್ಪಿಸಿ ಆತನ ಕೆಲಸಗಳನ್ನು ಉತ್ಸಾಹ ದಿಂದ ಸಾರಲಿ.]]></a:t>
+              <a:t><![CDATA[প্রভু যা যা করেছেন তা আনন্দের সঙ্গে বল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಹಡಗುಗಳಲ್ಲಿ ಸಮುದ್ರಕ್ಕೆ ಇಳಿದು ಹೋಗಿ ಬಹಳ ನೀರುಗಳಲ್ಲಿ ವ್ಯಾಪಾರಮಾಡುವವರು]]></a:t>
+              <a:t><![CDATA[23. কিছু লোক নৌকা করে সমুদ্রে পাড়ি দিয়েছিলো, ওদের জীবিকা ওদের মহাসমুদ্রে টেনে নিয়ে গিয়েছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಕರ್ತನ ಕೆಲಸಗಳನ್ನೂ ಅಗಾಧಗಳಲ್ಲಿ ಆತನ ಅದ್ಭುತಗಳನ್ನೂ ನೋಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[24. ওই সব লোক দেখেছে প্রভু কি করতে পারেন| সমুদ্রে তিনি য়ে সব বিস্ময়কর কাজ করেছেন, তা ওরা দেখেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆತನು ಆಜ್ಞಾಪಿಸಿ ಬಿರುಗಾಳಿಯನ್ನು ಏಳಮಾಡುತ್ತಾನೆ; ಅದು ಅದರ ತೆರೆಗಳನ್ನು ಎಬ್ಬಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[25. ঈশ্বর আজ্ঞা দিয়েছিলেন এবং প্রবল বাতাস বইতে শুরু করেছিলো| ঢেঊগুলো ক্রমেই উচ্চ থেকে উচ্চতর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅವರು ಆಕಾಶಕ್ಕೆ ಏರು ತ್ತಾರೆ; ತಿರುಗಿ ಅಗಾಧಗಳಿಗೆ ಇಳಿಯುತ್ತಾರೆ; ಅವರ ಪ್ರಾಣವು ಕಳವಳದಿಂದ ಕರಗಿಹೋಗುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅವರು ಅತ್ತಿತ್ತ ತೂಗಾಡಿ ಮತ್ತನ ಹಾಗೆ ಓಲಾ ಡುತ್ತಾರೆ. ಅವರ ಜ್ಞಾನವೆಲ್ಲಾ ನುಂಗಿ ಹೋಯಿತು.]]></a:t>
+              <a:t><![CDATA[26. ঢেউগুলো ওদের আকাশে তুলে দিচ্ছিলো এবং সমুদ্রের গভীরে নামিয়ে দিচ্ছিলো| সে এমন ভয়ঙ্কর ঝড় ছিলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ತನು ವಿಮೋಚಿಸಿ ದವರು ಹಾಗೆಯೇ ಹೇಳಲಿ; ಆತನು ವೈರಿಯ ಕೈಯಿಂದ ಬಿಡುಗಡೆ ಮಾಡಿ,]]></a:t>
+              <a:t><![CDATA[11. কেন? কারণ ঈশ্বর যা বলেছেন, ওরা তার বিরুদ্ধে লড়াই করেছিলো| তারা পরাত্‌পরের উপদেশসমুহ মান্য করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆಗ ಅವರು ಇಕ್ಕಟ್ಟಿನಲ್ಲಿ ಕರ್ತನಿಗೆ ಕೂಗಿದರು; ಆತನು ಅವರ ಸಂಕಟಗಳೊಳಗಿಂದ ಅವರನ್ನು ಹೊರಗೆ ಬರಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[য়ে ওরা সাহস হারিযে ফেলেছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಬಿರುಗಾಳಿಯನ್ನು ಶಾಂತಮಾಡುತ್ತಾನೆ; ಹೀಗೆ ಅದರ ತೆರೆಗಳು ನಿಂತು ಹೋಗುವವು.]]></a:t>
+              <a:t><![CDATA[27. ওরা টল্মল করছিলো এবং নেশাগ্রস্তের মত বোধ করছিলো| নাবিক হিসেবে তাদের ক্ষমতা কোন কাজেই লাগেনি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವು ಶಾಂತವಾದಾಗ ಅವರು ಸಂತೋಷಪಡುತ್ತಾರೆ; ಹೀಗೆ ಅವರು ಅಪೇಕ್ಷಿಸಿದ ರೇವಿಗೆ ಅವರನ್ನು ನಡೆಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[28. ওরা সমস্যায় পড়েছিলো তাই ওরা সাহায্যের জন্য প্রভুকে ডেকেছিলো এবং তিনি সমস্যাসমুহ থেকে ওদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅವರು ಕರ್ತನನ್ನು ಆತನ ಒಳ್ಳೇತನಕ್ಕೋಸ್ಕರವೂ ಆತನು ಮನುಷ್ಯನ ಮಕ್ಕಳಿಗೆ ಮಾಡುವ ಅದ್ಭುತಗಳಿ ಗೋಸ್ಕರವೂ ಕೊಂಡಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[রক্ষা করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಜನರು ಸಭೆಯಲ್ಲಿ ಆತನನ್ನು ಘನಪಡಿಸಿ ಹಿರಿಯರ ಸಭೆಯಲ್ಲಿ ಆತನನ್ನು ಸ್ತುತಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[29. ঈশ্বর ঝড় থামিযে দিয়েছিলেন| তিনি সমুদ্রকে শান্ত করে দিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆತನು ನದಿಗಳನ್ನು ಅರಣ್ಯವಾಗಿಯೂ ನೀರಿನ ಬುಗ್ಗೆಗಳನ್ನು ಒಣ ಭೂಮಿಯಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[30. সমুদ্র শান্ত দেখে নাবিকরা খুশী হয়েছিলো এবং তারা যেখানে য়েতে চেয়েছিলো সেখানে ঈশ্বর তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಫಲ ವುಳ್ಳ ಭೂಮಿಯನ್ನು ಬಂಜರಾಗಿಯೂ ಅದರ ನಿವಾಸಿ ಗಳ ಕೆಟ್ಟತನಕ್ಕೋಸ್ಕರ ಮಾರ್ಪಡಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[নিরাপদে পৌঁছে দিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆತನು ಅರಣ್ಯವನ್ನು ನೀರಿನ ಕೆರೆಯಾಗಿಯೂ ಒಣ ಭೂಮಿ ಯನ್ನು ನೀರಿನ ಬುಗ್ಗೆಗಳಾಗಿಯೂ ಮಾರ್ಪಡಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[31. সমুদ্র শান্ত দেখে নাবিকরা খুশী হয়েছিলো এবং তারা যেখানে য়েতে চেয়েছিলো সেখানে ঈশ্বর তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅಲ್ಲಿ ಹಸಿದವರನ್ನು ವಾಸಿಸಮಾಡುತ್ತಾನೆ; ಆಗ ಅವರು ವಾಸಿಸುವ ಪಟ್ಟಣವನ್ನು ಸ್ಥಾಪಿಸಿ,]]></a:t>
+              <a:t><![CDATA[নিরাপদে পৌঁছে দিয়েছিলেন| 31 তাঁর প্রেমের জন্য এবং লোকদের জন্য তিনি য়ে সব আশ্চর্য়্য় কার্য়্য়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಹೊಲ ಗಳನ್ನು ಬಿತ್ತಿ, ದ್ರಾಕ್ಷಾಲತೆಗಳನ್ನು ನೆಡುವರು; ಅವು ಹುಟ್ಟುವಳಿಯ ಫಲವನ್ನು ಕೊಡುವವು.]]></a:t>
+              <a:t><![CDATA[করেন, তার জন্য প্রভুকে ধন্যবাদ দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಪೂರ್ವ, ಪಶ್ಚಿಮ, ಉತ್ತರ, ದಕ್ಷಿಣ ದೇಶಗಳಿಂದ ಕೂಡಿಸಿದವರು ಹಾಗೆ ಹೇಳಲಿ.]]></a:t>
+              <a:t><![CDATA[অস্বীকার করেছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆತನು ಅವರನ್ನು ಆಶೀರ್ವದಿಸಿದ್ದರಿಂದ ಅವರು ಬಹಳವಾಗಿ ಹೆಚ್ಚುತ್ತಾರೆ; ಅವರ ದನಗಳನ್ನು ಸಹ ಆತನು ಕಡಿಮೆ ಮಾಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[32. বিরাট মহাসমাজের সামনে প্রভুর মহাসভায প্রশংসা কর| প্রবীণ নেতারা যখন একত্রিত হবে তখন তাঁর প্রশংসা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ತಿರಿಗಿ ಅವರು ಕಡಿಮೆಯಾಗಿ ಕೇಡು ಚಿಂತೆಗಳ ಸಂಕಟದಿಂದ ಕುಗ್ಗುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಆತನು ಅಧಿಪತಿಗಳ ಮೇಲೆ ತಿರಸ್ಕಾರವನ್ನು ಹೊಯಿದು ಅವ ರನ್ನು ದಾರಿ ಇಲ್ಲದ ಕಾಡಿನಲ್ಲಿ ಅಲೆಯ ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[33. ঈশ্বর নদীগুলিকে মরুভূমিতে পরিণত করেছেন| ঈশ্বর ঝর্ণার প্রবাহ বন্ধ করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಆದಾಗ್ಯೂ ಆತನು ಬಡವನನ್ನು ಸಂಕಟದಿಂದ ಉನ್ನತಕ್ಕೇರಿಸಿ ಅವನ ಕುಟುಂಬಗಳನ್ನು ಮಂದೆಯ ಹಾಗೆ ಇರಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[1. প্রভুকে ধন্যবাদ দাও, কেননা তিনি মঙ্গলময়| তাঁর প্রেম চিরন্তন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ನೀತಿವಂತರು ನೋಡಿ ಸಂತೋ ಷಪಡುವರು; ಆದರೆ ಎಲ್ಲಾ ಅಕ್ರಮಗಾರರು ಬಾಯಿ ಮುಚ್ಚಿಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[34. উর্বর জমিকে ঈশ্বর পরিবর্তিত করেছেন এবং তা অকাজের নোনা জমিতে পরিণত হয়েছে| কেন কারণ সেই অঞ্চলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +13789,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಜ್ಞಾನಿಯು ಯಾವನೋ, ಅವನು ಇವುಗಳನ್ನು ಗಮನಿಸುವನು; ಅವರು ಕರ್ತನ ಪ್ರೀತಿ ಕರುಣೆಯನ್ನು ಗ್ರಹಿಸಿಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[মন্দ লোকরা বসবাস করতো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2. প্রভু যাদের রক্ষা করেছেন, তারা প্রত্যেকে অবশ্যই এই একই কথাগুলি উচ্চারণ করবে| প্রভু ওদের শত্রুদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[হাত থেকে রক্ষা করেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. ঈশ্বর মরুভূমিকে পরিবর্তিত করলেন এবং তা জলময় সরোবরে পরিণত হল| শুকনো জমি থেকে ঈশ্বর প্রবাহের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিমিত্ত তৈরী করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +14449,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅರಣ್ಯದಲ್ಲಿಯೂ ಹಾದಿ ಇಲ್ಲದ ಕಾಡಿನಲ್ಲಿಯೂ ಅಲೆದು ವಾಸಿಸುವದಕ್ಕೆ ಪಟ್ಟಣವನ್ನು ಕಂಡುಕೊಳ್ಳದೆ,]]></a:t>
+              <a:t><![CDATA[12. ওদের কুকর্মের জন্য ঈশ্বর ওদের জীবনকে কঠিনতর করে তুলেছিলেন| ওরা হোঁচট খেয়ে পড়লো কিন্তু ওদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[3. প্রভু বিভিন্ন দেশ থেকে তাঁর লোকদের জড় করেছেন| তাদের তিনি পূর্ব ও পশ্চিম এবং উত্তর ও দক্ষিণ থেকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিয়ে এসেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ক্ষুধার্ত মানুষকে ঈশ্বর সেই দেশে নিয়ে এলেন এবং তারা বসবাসের জন্য শহর নির্মাণ করলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. ওদের কেউ কেউ মরুভূমিতে ঘুরে বেড়াচ্ছিলো| ওরা বাঁচার জন্য অন্য জায়গা খুঁজছিলো কিন্তু ওরা কোন শহর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[খুঁজে পাচ্ছিলো না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. ক্ষুধা-তৃষ্ণায় ওরা ক্রমশঃই দুর্বল হয়ে পড়ছিলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. তখন ওরা সাহায্যের জন্য প্রভুকে ডাকলো তাই তিনি ওদের বিপদ থেকে উদ্ধার করলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ঈশ্বর সোজা তাদের সেই শহরে নিয়ে গেলেন যেখানে তারা বাস করতে পারে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. প্রভুকে তাঁর প্রেমের জন্য এবং তাঁর আশ্চর্য়্য় কার্য়্য়, যা তিনি লোকদের জন্য করেছেন, তার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ধন্যবাদ দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +15901,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಹಸಿದು, ದಾಹಗೊಂಡು ಅವರ ಪ್ರಾಣವು ಅವರಲ್ಲಿ ಕುಗ್ಗಿಹೋಯಿತು.]]></a:t>
+              <a:t><![CDATA[সাহায্যের জন্য কেউ ছিল না|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. ঈশ্বর তৃষিত আত্মার তৃষ্ণা নিবৃত্ত করেন; ঈশ্বর সুন্দর জিনিস দিয়ে ক্ষুধিত আত্মার সন্তুষ্টি করেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. ওরা ওদের জমিতে বীজ বুনলো| ওরা জমিতে দ্রাক্ষালতা পুঁতলো এবং ওরা খুব ভাল ফসল পেলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ঈশ্বর ওদের আশীর্বাদ করলেন| ওদের পরিবার বেড়ে উঠতে লাগলো| ওদের বহুবিধ গৃহপালিত পশু হলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. দুর্য়োগ এবং সমস্যার জন্য ওদের পরিবারগুলো ছোট এবং দুর্বল ছিলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. ঈশ্বর ওদের নেতাদের লজ্জিত ও বিব্রত করালেন| ঈশ্বর ওদের মরুভূমির সেই স্থানে ঘোরালেন যেখানে কোন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রাস্তাই নেই|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. কিন্তু ঈশ্বর তারপর ওই ভাগ্যহত লোকদের দূর্দশা থেকে উদ্ধার করলেন| এবং এখন ওদের পরিবার মেষের পালের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মত বড় হয়েছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. সত্‌ লোকরা এটা দেখে এবং তারা সুখী হয়| কিন্তু, মন্দ লোকরা এটা দেখে এবং তারা জানে না কি বলবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. কোন ব্যক্তি যদি জ্ঞানী হয় তবে সে এই সব গুলো স্মরণে রাখবে এবং সে হৃদয়ঙ্গম শুরু করবে, ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಅವರು ಇಕ್ಕಟ್ಟಿನಲ್ಲಿ ಕರ್ತನಿಗೆ ಕೂಗಿದರು; ಆತನು ಅವರ ಸಂಕಟಗಳೊಳಗಿಂದ ಅವರನ್ನು ಬಿಡಿಸಿ,]]></a:t>
+              <a:t><![CDATA[13. ওরা সমস্যায় পড়েছিলো| তাই ওরা সাহায্যের জন্য প্রভুকে ডেকেছিলো এবং তিনি তাদের সমস্যাসমূহ থেকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রকৃত প্রেম কি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ವಾಸಿಸುವ ಪಟ್ಟಣಕ್ಕೆ ಹೋಗುವ ಹಾಗೆ ಅವರನ್ನು ಸರಿಯಾದ ಹಾದಿಯಲ್ಲಿ ನಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[বাঁচিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವರು ಕರ್ತನನ್ನು ಆತನ ಒಳ್ಳೇತನಕ್ಕೋಸ್ಕರವೂ ಮನುಷ್ಯನ ಮಕ್ಕಳಿಗೆ ಆತನು ಮಾಡುವ ಅದ್ಭುತ ಗಳಿಗೋಸ್ಕರವೂ ಕೊಂಡಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[14. ঈশ্বর ওদের অন্ধকার কারাগার থেকে বাইরে বের করে এনেছিলেন| য়ে দড়ি দিয়ে ওদের বেঁধে রাখা হয়েছিলো,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 107]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>