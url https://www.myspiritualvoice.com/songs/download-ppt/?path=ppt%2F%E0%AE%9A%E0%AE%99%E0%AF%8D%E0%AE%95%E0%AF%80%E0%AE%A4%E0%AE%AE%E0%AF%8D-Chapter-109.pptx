--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -67,50 +67,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +145,58 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +332,61 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நாட்கள் கொஞ்சமாகக்கடவது; அவன் உத்தியோகத்தை வேறொருவன் பெறக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. அவன் பிள்ளைகள் திக்கற்றவர்களும், அவன் மனைவி விதவையுமாகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் பிள்ளைகள் திக்கற்றவர்களும், அவன் மனைவி விதவையுமாகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவன் பிள்ளைகள் அலைந்துதிரிந்து பிச்சையெடுத்து, தங்கள் பாழான வீடுகளிலிருந்து இரந்துண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பிள்ளைகள் அலைந்துதிரிந்து பிச்சையெடுத்து, தங்கள் பாழான வீடுகளிலிருந்து இரந்துண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. கடன் கொடுத்தவன் அவனுக்கு உள்ளதெல்லாவற்றையும் அபகரித்துக்கொள்வானாக; அவன் பிரயாசத்தின் பலனை அந்நியர் பறித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
+              <a:t><![CDATA[14. அவன் பிதாக்களின் அக்கிரமம் கர்த்தருக்கு முன்பாக நினைக்கப்படக்கடவது, அவன் தாயின் பாவம் நீங்காமலிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் துதிக்கும் தேவனே, மவுனமாயிராதேயும்.]]></a:t>
+              <a:t><![CDATA[4. என் சிநேகத்துக்குப் பதிலாக என்னை விரோதிக்கிறார்கள், நானோ ஜெபம்பண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத் தூரமாய் விலகிப்போம்.]]></a:t>
+              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாபத்தை அவன் தனக்கு அங்கியாக உடுத்திக்கொண்டான்; அது அவன் உள்ளத்தில் தண்ணீரைப்போலவும், அவன் எலும்புகளில் எண்ணெயைப்போலவும் பாயும்.]]></a:t>
+              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாபத்தை அவன் தனக்கு அங்கியாக உடுத்திக்கொண்டான்; அது அவன் உள்ளத்தில் தண்ணீரைப்போலவும், அவன் எலும்புகளில் எண்ணெயைப்போலவும் பாயும்.]]></a:t>
+              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத் தூரமாய் விலகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது அவன் மூடிக்கொள்ளுகிற வஸ்திரமாகவும், நித்தமும் கட்டிக்கொள்ளுகிற கச்சையாகவும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத் தூரமாய் விலகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதுதான் என்னை விரோதிக்கிறவர்களுக்கும், என் ஆத்துமாவுக்கு விரோதமாய்த் தீங்கு பேசுகிறவர்களுக்கும் கர்த்தரால் வரும் பலன்.]]></a:t>
+              <a:t><![CDATA[18. சாபத்தை அவன் தனக்கு அங்கியாக உடுத்திக்கொண்டான்; அது அவன் உள்ளத்தில் தண்ணீரைப்போலவும், அவன் எலும்புகளில் எண்ணெயைப்போலவும் பாயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
+              <a:t><![CDATA[19. அது அவன் மூடிக்கொள்ளுகிற வஸ்திரமாகவும், நித்தமும் கட்டிக்கொள்ளுகிற கச்சையாகவும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
+              <a:t><![CDATA[20. இதுதான் என்னை விரோதிக்கிறவர்களுக்கும், என் ஆத்துமாவுக்கு விரோதமாய்த் தீங்கு பேசுகிறவர்களுக்கும் கர்த்தரால் வரும் பலன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சிறுமையும் எளிமையுமானவன், என் இருதயம் எனக்குள் குத்துண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துன்மார்க்கனுடைய வாயும், கபட்டுவாயும், எனக்கு விரோதமாய்த் திறந்திருக்கிறது; கள்ள நாவினால் என்னோடே பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உபவாசத்தினால் என் முழங்கால்கள் தளர்ச்சியடைகிறது; என் மாம்சம் புஷ்டியற்று உலர்ந்து போகிறது.]]></a:t>
+              <a:t><![CDATA[22. நான் சிறுமையும் எளிமையுமானவன், என் இருதயம் எனக்குள் குத்துண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களுக்கு நிந்தையானேன்; அவர்கள் என்னைப் பார்த்து தங்கள் தலையைத் துலுக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. நான் துதிக்கும் தேவனே, மவுனமாயிராதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் தேவனாகிய கர்த்தாவே, எனக்குச் சகாயம்பண்ணும்; உமது கிருபையின்படி என்னை இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[2. துன்மார்க்கனுடைய வாயும், கபட்டுவாயும், எனக்கு விரோதமாய்த் திறந்திருக்கிறது; கள்ள நாவினால் என்னோடே பேசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
+              <a:t><![CDATA[3. பகையுண்டாக்கும் வார்த்தைகளால் என்னைச் சூழ்ந்துகொண்டு முகாந்தரமில்லாமல் என்னோடே போர்செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது அடியானோ மகிழக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் விரோதிகள் இலச்சையால் மூடப்பட்டு, தங்கள் வெட்கத்தைச் சால்வையைப்போல் தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தரை நான் என் வாயில் மிகவும் துதித்து, அநேகர் நடுவிலே அவரைப் புகழுவேன்.]]></a:t>
+              <a:t><![CDATA[24. உபவாசத்தினால் என் முழங்கால்கள் தளர்ச்சியடைகிறது; என் மாம்சம் புஷ்டியற்று உலர்ந்து போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன் வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
+              <a:t><![CDATA[25. நான் அவர்களுக்கு நிந்தையானேன்; அவர்கள் என்னைப் பார்த்து தங்கள் தலையைத் துலுக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3716,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன் வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
+              <a:t><![CDATA[26. என் தேவனாகிய கர்த்தாவே, எனக்குச் சகாயம்பண்ணும்; உமது கிருபையின்படி என்னை இரட்சியும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3934,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துன்மார்க்கனுடைய வாயும், கபட்டுவாயும், எனக்கு விரோதமாய்த் திறந்திருக்கிறது; கள்ள நாவினால் என்னோடே பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது அடியானோ மகிழக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது அடியானோ மகிழக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. என் விரோதிகள் இலச்சையால் மூடப்பட்டு, தங்கள் வெட்கத்தைச் சால்வையைப்போல் தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. கர்த்தரை நான் என் வாயில் மிகவும் துதித்து, அநேகர் நடுவிலே அவரைப் புகழுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன் வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன் வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பகையுண்டாக்கும் வார்த்தைகளால் என்னைச் சூழ்ந்துகொண்டு முகாந்தரமில்லாமல் என்னோடே போர்செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் சிநேகத்துக்குப் பதிலாக என்னை விரோதிக்கிறார்கள், நானோ ஜெபம்பண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
+              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. அவன் நாட்கள் கொஞ்சமாகக்கடவது; அவன் உத்தியோகத்தை வேறொருவன் பெறக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493315" r:id="rId1"/>
+    <p:sldLayoutId id="2474620331" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5613,118 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನ ದಿವಸಗಳು ಸ್ವಲ್ಪವಾಗಿರಲಿ; ಅವನ ಉದ್ಯೋ ಗವನ್ನು ಬೇರೊಬ್ಬನು ತಕ್ಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[9. আমার শত্রুর সন্তানদের অনাথ এবং তার স্ত্রীকে বিধবা করে দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನ ಮಕ್ಕಳು ದಿಕ್ಕಿಲ್ಲದವರೂ ಹೆಂಡತಿ ವಿಧವೆಯೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[10. ওরা য়েন ঘর বাড়ী হারিযে ভিখারী হয়ে যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವನ ಮಕ್ಕಳು ಅಲೆದು ಅಲೆದು ಭಿಕ್ಷೆಬೇಡಿ ತಮ್ಮ ಹಾಳು ಸ್ಥಳಗಳೊಳಗಿಂದ ರೊಟ್ಟಿಯನ್ನು ಹುಡುಕಲಿ.]]></a:t>
+              <a:t><![CDATA[11. আমার শত্রু যার কাছে ঋণী সে য়েন ওর সব কিছু নিয়ে নেয| আমার শত্রু য়ে সব জিনিসের জন্য কঠিন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಸಾಲಗಾರನು ಅವನಿಗೆ ಇರುವದನ್ನೆಲ್ಲಾ ದೋಚಿ ಕೊಳ್ಳಲಿ; ಅನ್ಯರು ಅವನ ಕಷ್ಟಾರ್ಜಿತವನ್ನು ಸುಲು ಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[পরিশ্রম করেছিল, সেগুলো কোন আগন্তুক এসে নিয়ে যাক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನಿಗೆ ಕರುಣೆ ತೋರಿಸುವವನು ಯಾವನೂ ಇಲ್ಲದೆ ಇರಲಿ; ಇಲ್ಲವೆ ದಿಕ್ಕಿಲ್ಲದ ಅವನ ಮಕ್ಕಳನ್ನು ಕರುಣಿಸುವವನು ಯಾವನೂ]]></a:t>
+              <a:t><![CDATA[12. কামনা করি, কোন লোক য়েন আমার শত্রুর প্রতি সদয় না হয়| কামনা করি, কোন লোক য়েন ওর ছেলেদের প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಲ್ಲದೆ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[ক্ষমা না দেখায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವನ ಸಂತಾನವು ನಿರ್ನಾಮವಾಗಲಿ; ಎರಡನೇ ತಲಾಂತರದಲ್ಲಿ ಅವರ ಹೆಸರು ಅಳಿದು ಹೋಗಲಿ.]]></a:t>
+              <a:t><![CDATA[13. আমার শত্রুকে সম্পূর্ণরূপে ধ্বংস করে দিন| পরবর্তী প্রজন্ম য়েন সব কিছু থেকে ওর নাম মুছে দেয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವನ ತಂದೆಗಳ ಅಕ್ರಮವು ಕರ್ತನ ಮುಂದೆ ಜ್ಞಾಪಕವಾಗಲಿ; ಅವನ ತಾಯಿಯ ಪಾಪವು ಅಳಿದು ಹೋಗದಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[14. প্রভু য়েন আমার শত্রুর পূর্বপুরুষদের পাপ সম্পর্কে অবগত হোন| ওর মাযের পাপও য়েন কখনও ধুয়ে না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವು ಯಾವಾಗಲೂ ಕರ್ತನ ಮುಂದೆ ಇರಲಿ; ಆತನು ಅವನ ಜ್ಞಾಪಕವನ್ನು ಭೂಮಿಯೊಳಗಿಂದ ಕಡಿದುಬಿಡಲಿ.]]></a:t>
+              <a:t><![CDATA[যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನು ಕರುಣೆ ತೋರಿಸುವದನ್ನು ಮರೆತು ಹೃದಯದಲ್ಲಿ ನೊಂದವ ರನ್ನು ಕೊಲ್ಲುವದಕ್ಕೂ ಬಡವನನ್ನೂ ಕೊರತೆಯುಳ್ಳ ವವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[15. আমি আশাকরি প্রভু চিরদিন ওই সব পাপগুলো স্মরণে রাখবেন| এবং আমি আশা করি, আমার শত্রুকে সম্পূর্ণ ভুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನನ್ನ ಸ್ತೋತ್ರದ ದೇವರೇ, ಮೌನವಾಗಿರಬೇಡ.]]></a:t>
+              <a:t><![CDATA[4. আমি ওদের ভালোবেসেছিলাম, কিন্তু ওরা আমায় ঘৃণা করে| তাই ঈশ্বর, এখন আমি আপনার কাছে শরণাগত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಂಸಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[য়েতে তিনি লোকদের বাধ্য করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವನು ಶಾಪವನ್ನು ಪ್ರೀತಿ ಮಾಡಿದನು; ಅದು ಅವನಿಗೆ ಬರಲಿ. ಆಶೀರ್ವಾದಕ್ಕೆ ಮೆಚ್ಚಲಿಲ್ಲ; ಅದು ಅವನಿಗೆ ದೂರವಾಗಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[16. কেন? কারণ ওই মন্দ লোকটা কোনদিন কোন ভালো কাজ করে নি| সে কোনদিন কাউকে ভালোবাসে নি| দরিদ্র ও অসহায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವನು ತನ್ನ ವಸ್ತ್ರದಂತೆ ಶಾಪವನ್ನು ಹೊದ್ದುಕೊಂಡನು; ಅದು ನೀರಿನಂತೆ ಅವನ ಅಂತರಂಗದಲ್ಲಿಯೂ ಎಣ್ಣೆಯಂತೆ ಅವನ]]></a:t>
+              <a:t><![CDATA[মানুষের জীবনকে সে কঠিন করে তুলেছিলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲುಬುಗಳಲ್ಲಿಯೂ ಸೇರಲಿ.]]></a:t>
+              <a:t><![CDATA[17. ওই লোকটা সর্বদাই অন্যদের অভিশাপ দিতে ভালবাসত| তাই ওর ক্ষেত্রেই ওই সব মন্দ বিষয় ফলতে দিন| ওই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅದು ಅವ ನಿಗೆ ತೊಟ್ಟುಕೊಂಡ ಅಂಗಿಯ ಹಾಗೆಯೂ ಯಾವಾ ಗಲೂ ನಡುವಿಗೆ ಕಟ್ಟುವ ನಡುಕಟ್ಟಿನ ಹಾಗೆಯೂ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[মন্দ লোকটা কোনদিন চায় নি, অন্য কারো ভালো হোক| তাই ওর ভালো হতে দেবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇದು ನನ್ನ ಪ್ರಾಣಕ್ಕೆ ವಿರೋಧವಾಗಿ ಕೇಡು ಮಾತಾಡುವ ನನ್ನ ಎದುರಾಳಿಗಳಿಗೆ ಕರ್ತನಿಂದ ಪ್ರತಿಫಲವಾಗಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[18. অভিশাপ য়েন ওর বস্ত্র হয়| অভিশাপ য়েন ওর তৃষ্ণার জল হয়, অভিশাপগুলো য়েন ওর দেহে মাখা তেল হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕರ್ತನಾದ ಓ ದೇವರೇ, ನಿನ್ನ ಹೆಸರಿಗೋಸ್ಕರ ನನಗೆ ಸಹಾಯಮಾಡು; ನಿನ್ನ ಕರುಣೆಯು ಒಳ್ಳೇದಾಗಿ ರುವದರಿಂದ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[19. দুষ্ট লোকে য়ে পোশাক পরে অভিশাপগুলো য়েন সেই পোশাকসমূহ হয় এবং অভিশাপই য়েন ওদের কোমরবন্ধ হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡಿಸು.]]></a:t>
+              <a:t><![CDATA[20. আমার শত্রুর প্রতি প্রভু য়েন এসব করেন| যারা আমায় খুন করতে চায় তাদের প্রতি প্রভু য়েন এসব করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾನು ದೀನನೂ ಬಡವನೂ ಆಗಿದ್ದೇನೆ. ನನ್ನ ಹೃದಯವು ಅಂತರಂಗದಲ್ಲಿ ಗಾಯಗೊಂಡಿದೆ.]]></a:t>
+              <a:t><![CDATA[21. প্রভু, আপনি আমার সদাপ্রভু| তাই আমার প্রতি এমন ব্যবহার করুন যা আপনার নামের মর্য়াদা এনে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಾನು ಸಂಜೆಯ ನೆರಳಿನಂತೆ ಗತಿಸಿಹೋಗುತ್ತಿದ್ದೇನೆ; ಮಿಡತೆಯ ಹಾಗೆ ಬಡಿಯಲ್ಪ ಟ್ಟಿದ್ದೇನೆ;]]></a:t>
+              <a:t><![CDATA[আপনার প্রেম খুব মহান, তাই আমার রক্ষা করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ದುಷ್ಟನ ಬಾಯಿ ಯನ್ನೂ ಮೋಸದ ಬಾಯಿಯನ್ನೂ ನನಗೆ ವಿರೋಧ ವಾಗಿ ತೆರೆದಿವೆ; ಸುಳ್ಳಿನ ನಾಲಿಗೆಯಿಂದ ನನಗೆ ವಿರೋಧವಾಗಿ]]></a:t>
+              <a:t><![CDATA[5. আমি ওইসব লোকেরা জন্য ভাল কাজই করেছিলাম কিন্তু ওরা আমার প্রতি মন্দই করেছে| আমি ওদের ভালোবেসেছিলাম,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನನ್ನ ಮೊಣಕಾಲುಗಳು ಉಪವಾಸದಿಂದ ಬಲಹೀನವಾಗಿವೆ; ನನ್ನ ಮಾಂಸಕ್ಕೆ ಸಾರವಿಲ್ಲದೆ ಹೋಯಿತು.]]></a:t>
+              <a:t><![CDATA[22. আমি নিছক একজন অসহায় দরিদ্র মানুষ| প্রকৃতই আমি ভগ্ন হৃদয়ের এক দুঃখী মানুষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನಾನು ಅವರಿಗೆ ನಿಂದೆಯಾಗಿದ್ದೇನೆ; ನನ್ನನ್ನು ನೋಡಿ ತಮ್ಮ ತಲೆಗಳನ್ನು ಅಲ್ಲಾಡಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[1. ঈশ্বর, আমার প্রার্থনা শোনা থেকে বিরত হবেন না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನನ್ನ ದೇವರಾದ ಓ ಕರ್ತನೇ, ನನಗೆ ಸಹಾಯ ಮಾಡು; ನಿನ್ನ ಕೃಪೆಯ ಪ್ರಕಾರ ನನ್ನನ್ನು ರಕ್ಷಿಸು.]]></a:t>
+              <a:t><![CDATA[2. দুষ্ট লোকরা আমার সম্পর্কে মিথ্যা কথা বলছে| যা সত্য নয় ওরা তাই বলছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಕರ್ತನೇ, ಇದು ನಿನ್ನ ಕೈ ಎಂದೂ ಇದನ್ನು ನೀನು ಮಾಡಿದ್ದೀ ಎಂದೂ ಅವರು ತಿಳುಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[3. লোকেরা আমার সম্পর্কে অপ্রীতিকর কথাবার্তা বলছে| অকারণে লোকরা আমায় আক্রমণ করছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಅವರು ಶಪಿಸಲಿ; ಆದರೆ ನೀನು ಆಶೀರ್ವದಿಸು; ಅವರು ಎದ್ದು ನಾಚಿಕೆಪಡಲಿ; ಆದರೆ ನಿನ್ನ ಸೇವಕನು ಸಂತೋ ಷಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[23. আমি এমন অনুভব করি য়েন, বেলা শেষের লম্বা ছায়ার মত আমার জীবন শেষ হয়ে গেছে| আমি নিজেকে অগ্রাহ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ನನ್ನ ಎದುರಾಳಿಗಳು ಅವಮಾನವನ್ನು ಹೊದ್ದುಕೊಂಡು ತಮ್ಮ ನಾಚಿಕೆಯನ್ನು ಹೊದಿಕೆಯಂತೆ ತೊಟ್ಟುಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[করা ছারপোকার মত মনে করি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಕರ್ತನನ್ನು ನನ್ನ ಬಾಯಿಯಿಂದ ಬಹಳವಾಗಿ ಕೊಂಡಾಡುವೆನು; ಹೌದು, ಅನೇಕರ ಮಧ್ಯದಲ್ಲಿ ಆತನನ್ನು ಸ್ತುತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[24. ক্ষুধার কারণে আমার হাঁটু দুটো দুর্বল| ওজন কমে গিয়ে আমি ক্রমশঃই রোগা হয়ে যাচ্ছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಬಡವನ ಬಲಪಾರ್ಶ್ವದಲ್ಲಿ ಅವನ ಪ್ರಾಣಕ್ಕೆ ನ್ಯಾಯತೀರಿಸುವ ವರೊಳಗಿಂದ ಅವನನ್ನು ರಕ್ಷಿಸುವದಕ್ಕೆ ಆತನು]]></a:t>
+              <a:t><![CDATA[25. মন্দ লোকরা আমায় অপমান করে| আমার দিকে তাকিযে ওরা মাথা নাড়ায|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9829,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಂತುಕೊಳ್ಳುವನು.]]></a:t>
+              <a:t><![CDATA[26. প্রভু আমার ঈশ্বর, আমায় সাহায্য করুন| আপনার প্রকৃত প্রেম প্রদর্শন করুন এবং আমায় উদ্ধার করুন!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. তখন ওই লোকরা জানতে পারবে য়ে আপনি আমায় সাহায্য করেছিলেন| ওরা জানতে পারবে য়ে আপনার শক্তিই আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10093,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತಾಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[কিন্তু ওরা আমায় ঘৃণা করেছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সাহায্য করেছিলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ওই মন্দ লোকরা আমায় অভিশাপ দেয়| কিন্তু আপনি আমায় আশীর্বাদ করতে পারেন প্রভু| ওরা আমায় আক্রমণ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছে, তাই ওদের পরাজিত করুন| তাহলে আপনার দাস, আমি সুখী হব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. আমার শত্রুদের বিব্রত করে দিন! ওদের বস্ত্রাবরণ হিসেবে ওরা য়েন ওদের লজ্জাই পরিধান করে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. আমি প্রভুকে ধন্যবাদ দিই| বহু লোকদের সামনে আমি তাঁর প্রশংসা করি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. কেন? কারণ অসহায় লোকদের পাশে প্রভু দাঁড়ান| ওকে যারা মৃত্যুদণ্ড দিতে চায়, তাদের থেকে ঈশ্বর ওরে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রক্ষা করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಹಗೆಯ ಮಾತು ಗಳಿಂದ ಅವರು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡು ನನಗೆ ವಿರೋಧವಾಗಿ ಕಾರಣವಿಲ್ಲದೆ ಯುದ್ಧಮಾಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. আমার শত্রু য়ে মন্দ কাজ করেছে তার জন্য ওকে শাস্তি দিন| একজন লোককে খুঁজে বের করুন য়ে প্রমাণ দেবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನನ್ನ ಪ್ರೀತಿಗೆ ಬದಲಾಗಿ ನನ್ನನ್ನು ಎದುರಿಸುತ್ತಾರೆ; ಆದರೆ ನಾನು ಪ್ರಾರ್ಥನೆಯಲ್ಲಿಯೇ ಇದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[ও ভুল করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನನ್ನ ಮೇಲಿಗೆ ಬದಲಾಗಿ ಕೇಡನ್ನೂ ಪ್ರೀತಿಗೆ ಬದಲಾಗಿ ಹಗೆಯನ್ನೂ ನನಗೆ ವಿರೋಧ ವಾಗಿ ಮಾಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[7. বিচারককে এই সিদ্ধান্ত নিতে দিন য়ে আমার শত্রু ভুল করেছে এবং সে দোষী| আমার শত্রুরা যা যা বলে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ದುಷ್ಟನನ್ನು ಅವನ ಮೇಲೆ ನೇಮಿಸು; ಸೈತಾನನು ಅವನ ಬಲಗಡೆಯಲ್ಲಿ ನಿಂತುಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[য়েন ওর পক্ষে অহিতকরই হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನು ನ್ಯಾಯ ತೀರಿಸಲ್ಪಡುವಾಗ ದುಷ್ಟನೆಂದು ತೀರ್ಪು ಹೊಂದಲಿ. ಅವನ ಪ್ರಾರ್ಥನೆಯು ಪಾಪವಾಗಲಿ.]]></a:t>
+              <a:t><![CDATA[8. আমার শত্রুর শীঘ্রই মৃত্যু হোক| অন্য লোকরা তার স্থান নিক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>