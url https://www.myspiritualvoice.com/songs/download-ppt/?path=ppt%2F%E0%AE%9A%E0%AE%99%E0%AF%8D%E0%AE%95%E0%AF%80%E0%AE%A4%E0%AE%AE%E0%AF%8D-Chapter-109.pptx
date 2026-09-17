--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -77,56 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,53 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...1 lines deleted...]
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -337,56 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் பிள்ளைகள் திக்கற்றவர்களும், அவன் மனைவி விதவையுமாகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Let his days be few; and let another take his office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பிள்ளைகள் அலைந்துதிரிந்து பிச்சையெடுத்து, தங்கள் பாழான வீடுகளிலிருந்து இரந்துண்ணக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Let his children be fatherless, and his wife a widow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடன் கொடுத்தவன் அவனுக்கு உள்ளதெல்லாவற்றையும் அபகரித்துக்கொள்வானாக; அவன் பிரயாசத்தின் பலனை அந்நியர் பறித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. Let his children be continually vagabonds, and beg: let them seek their bread also out of their desolate places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கடன் கொடுத்தவன் அவனுக்கு உள்ளதெல்லாவற்றையும் அபகரித்துக்கொள்வானாக; அவன் பிரயாசத்தின் பலனை அந்நியர் பறித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. Let the extortionist catch all that he has; and let the strangers spoil his labour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனுக்கு ஒருவரும் இரக்கங் காண்பியாமலும், அவனுடைய திக்கற்ற பிள்ளைகளுக்குத் தயவுசெய்யாமலும் போவார்களாக.]]></a:t>
+              <a:t><![CDATA[11. Let the extortionist catch all that he has; and let the strangers spoil his labour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனுக்கு ஒருவரும் இரக்கங் காண்பியாமலும், அவனுடைய திக்கற்ற பிள்ளைகளுக்குத் தயவுசெய்யாமலும் போவார்களாக.]]></a:t>
+              <a:t><![CDATA[12. Let there be none to extend mercy unto him: neither let there be any to favour his fatherless children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் சந்ததியார் நிர்மூலமாகக்கடவர்கள், இரண்டாந்தலைமுறையில் அவர்கள் பேர் அற்றுப்போவதாக.]]></a:t>
+              <a:t><![CDATA[12. Let there be none to extend mercy unto him: neither let there be any to favour his fatherless children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் பிதாக்களின் அக்கிரமம் கர்த்தருக்கு முன்பாக நினைக்கப்படக்கடவது, அவன் தாயின் பாவம் நீங்காமலிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. Let his posterity be cut off; and in the generation following let their name be blotted out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் பிதாக்களின் அக்கிரமம் கர்த்தருக்கு முன்பாக நினைக்கப்படக்கடவது, அவன் தாயின் பாவம் நீங்காமலிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. Let the iniquity of his fathers be remembered with the LORD; and let not the sin of his mother be blotted out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
+              <a:t><![CDATA[14. Let the iniquity of his fathers be remembered with the LORD; and let not the sin of his mother be blotted out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் சிநேகத்துக்குப் பதிலாக என்னை விரோதிக்கிறார்கள், நானோ ஜெபம்பண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Hold not your peace, O God of my praise;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
+              <a:t><![CDATA[15. Let them be before the LORD continually, that he may cut off the memory of them from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
+              <a:t><![CDATA[16. Because that he remembered not to show mercy, but persecuted the poor and needy man, that he might even slay the broken in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக் கொலைசெய்யும்படி தேடினானே.]]></a:t>
+              <a:t><![CDATA[16. Because that he remembered not to show mercy, but persecuted the poor and needy man, that he might even slay the broken in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத் தூரமாய் விலகிப்போம்.]]></a:t>
+              <a:t><![CDATA[17. As he loved cursing, so let it come unto him: as he delighted not in blessing, so let it be far from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத் தூரமாய் விலகிப்போம்.]]></a:t>
+              <a:t><![CDATA[17. As he loved cursing, so let it come unto him: as he delighted not in blessing, so let it be far from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாபத்தை அவன் தனக்கு அங்கியாக உடுத்திக்கொண்டான்; அது அவன் உள்ளத்தில் தண்ணீரைப்போலவும், அவன் எலும்புகளில் எண்ணெயைப்போலவும் பாயும்.]]></a:t>
+              <a:t><![CDATA[18. As he clothed himself with cursing like with his garment, so let it come into his bowels like water, and like oil into his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது அவன் மூடிக்கொள்ளுகிற வஸ்திரமாகவும், நித்தமும் கட்டிக்கொள்ளுகிற கச்சையாகவும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. As he clothed himself with cursing like with his garment, so let it come into his bowels like water, and like oil into his bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதுதான் என்னை விரோதிக்கிறவர்களுக்கும், என் ஆத்துமாவுக்கு விரோதமாய்த் தீங்கு பேசுகிறவர்களுக்கும் கர்த்தரால் வரும் பலன்.]]></a:t>
+              <a:t><![CDATA[19. Let it be unto him as the garment which covers him, and for a girdle wherewith he is girded continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
+              <a:t><![CDATA[20. Let this be the reward of mine adversaries from the LORD, and of them that speak evil against my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை விடுவித்தருளும்.]]></a:t>
+              <a:t><![CDATA[20. Let this be the reward of mine adversaries from the LORD, and of them that speak evil against my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For the mouth of the wicked and the mouth of the deceitful are opened against me: they have spoken against me with a lying tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சிறுமையும் எளிமையுமானவன், என் இருதயம் எனக்குள் குத்துண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. But do you for me, O GOD the Lord, for your name's sake: because your mercy is good, deliver you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் துதிக்கும் தேவனே, மவுனமாயிராதேயும்.]]></a:t>
+              <a:t><![CDATA[21. But do you for me, O GOD the Lord, for your name's sake: because your mercy is good, deliver you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துன்மார்க்கனுடைய வாயும், கபட்டுவாயும், எனக்கு விரோதமாய்த் திறந்திருக்கிறது; கள்ள நாவினால் என்னோடே பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For I am poor and needy, and my heart is wounded within me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பகையுண்டாக்கும் வார்த்தைகளால் என்னைச் சூழ்ந்துகொண்டு முகாந்தரமில்லாமல் என்னோடே போர்செய்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. I am gone like the shadow when it declines: I am tossed up and down as the locust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. My knees are weak through fasting; and my flesh fails of fatness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. I became also a reproach unto them: when they looked upon me they shook their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உபவாசத்தினால் என் முழங்கால்கள் தளர்ச்சியடைகிறது; என் மாம்சம் புஷ்டியற்று உலர்ந்து போகிறது.]]></a:t>
+              <a:t><![CDATA[26. Help me, O LORD my God: O save me according to your mercy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் அவர்களுக்கு நிந்தையானேன்; அவர்கள் என்னைப் பார்த்து தங்கள் தலையைத் துலுக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. That they may know that this is your hand; that you, LORD, have done it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் தேவனாகிய கர்த்தாவே, எனக்குச் சகாயம்பண்ணும்; உமது கிருபையின்படி என்னை இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[28. Let them curse, but bless you: when they arise, let them be ashamed; but let your servant rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
+              <a:t><![CDATA[28. Let them curse, but bless you: when they arise, let them be ashamed; but let your servant rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For the mouth of the wicked and the mouth of the deceitful are opened against me: they have spoken against me with a lying tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
+              <a:t><![CDATA[29. Let mine adversaries be clothed with shame, and let them cover themselves with their own confusion, as with a mantle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது அடியானோ மகிழக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. I will greatly praise the LORD with my mouth; yea, I will praise him among the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது அடியானோ மகிழக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. For he shall stand at the right hand of the poor, to save him from those that condemn his soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,378 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் விரோதிகள் இலச்சையால் மூடப்பட்டு, தங்கள் வெட்கத்தைச் சால்வையைப்போல் தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன் வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
+              <a:t><![CDATA[31. For he shall stand at the right hand of the poor, to save him from those that condemn his soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
+              <a:t><![CDATA[3. They compassed me about also with words of hatred; and fought against me without a cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
+              <a:t><![CDATA[4. For my love they are my adversaries: but I give myself unto prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[5. And they have rewarded me evil for good, and hatred for my love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
+              <a:t><![CDATA[6. Set you a wicked man over him: and let Satan stand at his right hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நாட்கள் கொஞ்சமாகக்கடவது; அவன் உத்தியோகத்தை வேறொருவன் பெறக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. When he shall be judged, let him be condemned: and let his prayer become sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620331" r:id="rId1"/>
+    <p:sldLayoutId id="2478640153" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5661,74 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমার শত্রুর সন্তানদের অনাথ এবং তার স্ত্রীকে বিধবা করে দিন|]]></a:t>
+              <a:t><![CDATA[8. அவன் நாட்கள் கொஞ்சமாகக்கடவது; அவன் உத்தியோகத்தை வேறொருவன் பெறக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ওরা য়েন ঘর বাড়ী হারিযে ভিখারী হয়ে যায়|]]></a:t>
+              <a:t><![CDATA[9. அவன் பிள்ளைகள் திக்கற்றவர்களும், அவன் மனைவி விதவையுமாகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার শত্রু যার কাছে ঋণী সে য়েন ওর সব কিছু নিয়ে নেয| আমার শত্রু য়ে সব জিনিসের জন্য কঠিন]]></a:t>
+              <a:t><![CDATA[10. அவன் பிள்ளைகள் அலைந்துதிரிந்து பிச்சையெடுத்து, தங்கள் பாழான வீடுகளிலிருந்து இரந்துண்ணக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিশ্রম করেছিল, সেগুলো কোন আগন্তুক এসে নিয়ে যাক|]]></a:t>
+              <a:t><![CDATA[11. கடன் கொடுத்தவன் அவனுக்கு உள்ளதெல்லாவற்றையும் அபகரித்துக்கொள்வானாக; அவன் பிரயாசத்தின் பலனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কামনা করি, কোন লোক য়েন আমার শত্রুর প্রতি সদয় না হয়| কামনা করি, কোন লোক য়েন ওর ছেলেদের প্রতি]]></a:t>
+              <a:t><![CDATA[அந்நியர் பறித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষমা না দেখায়|]]></a:t>
+              <a:t><![CDATA[12. அவனுக்கு ஒருவரும் இரக்கங் காண்பியாமலும், அவனுடைய திக்கற்ற பிள்ளைகளுக்குத் தயவுசெய்யாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমার শত্রুকে সম্পূর্ণরূপে ধ্বংস করে দিন| পরবর্তী প্রজন্ম য়েন সব কিছু থেকে ওর নাম মুছে দেয়|]]></a:t>
+              <a:t><![CDATA[போவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু য়েন আমার শত্রুর পূর্বপুরুষদের পাপ সম্পর্কে অবগত হোন| ওর মাযের পাপও য়েন কখনও ধুয়ে না]]></a:t>
+              <a:t><![CDATA[13. அவன் சந்ததியார் நிர்மூலமாகக்கடவர்கள், இரண்டாந்தலைமுறையில் அவர்கள் பேர் அற்றுப்போவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায়|]]></a:t>
+              <a:t><![CDATA[14. அவன் பிதாக்களின் அக்கிரமம் கர்த்தருக்கு முன்பாக நினைக்கப்படக்கடவது, அவன் தாயின் பாவம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি আশাকরি প্রভু চিরদিন ওই সব পাপগুলো স্মরণে রাখবেন| এবং আমি আশা করি, আমার শত্রুকে সম্পূর্ণ ভুলে]]></a:t>
+              <a:t><![CDATA[நீங்காமலிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমি ওদের ভালোবেসেছিলাম, কিন্তু ওরা আমায় ঘৃণা করে| তাই ঈশ্বর, এখন আমি আপনার কাছে শরণাগত|]]></a:t>
+              <a:t><![CDATA[1. நான் துதிக்கும் தேவனே, மவுனமாயிராதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েতে তিনি লোকদের বাধ্য করবেন|]]></a:t>
+              <a:t><![CDATA[15. அவைகள் நித்தமும் கர்த்தருக்கு முன்பாக இருக்கக்கடவது; அவர்கள் பேர் பூமியிலிராமல் நிர்மூலமாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কেন? কারণ ওই মন্দ লোকটা কোনদিন কোন ভালো কাজ করে নি| সে কোনদিন কাউকে ভালোবাসে নি| দরিদ্র ও অসহায়]]></a:t>
+              <a:t><![CDATA[16. அவன் தயைசெய்ய நினையாமல், சிறுமையும் எளிமையுமானவனைத் துன்பப்படுத்தி மனமுறிவுள்ளவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষের জীবনকে সে কঠিন করে তুলেছিলো|]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யும்படி தேடினானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ওই লোকটা সর্বদাই অন্যদের অভিশাপ দিতে ভালবাসত| তাই ওর ক্ষেত্রেই ওই সব মন্দ বিষয় ফলতে দিন| ওই]]></a:t>
+              <a:t><![CDATA[17. சாபத்தை விரும்பினான், அது அவனுக்கு வரும்; அவன் ஆசீர்வாதத்தை விரும்பாமற்போனான், அது அவனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দ লোকটা কোনদিন চায় নি, অন্য কারো ভালো হোক| তাই ওর ভালো হতে দেবেন না|]]></a:t>
+              <a:t><![CDATA[தூரமாய் விலகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অভিশাপ য়েন ওর বস্ত্র হয়| অভিশাপ য়েন ওর তৃষ্ণার জল হয়, অভিশাপগুলো য়েন ওর দেহে মাখা তেল হয়|]]></a:t>
+              <a:t><![CDATA[18. சாபத்தை அவன் தனக்கு அங்கியாக உடுத்திக்கொண்டான்; அது அவன் உள்ளத்தில் தண்ணீரைப்போலவும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. দুষ্ট লোকে য়ে পোশাক পরে অভিশাপগুলো য়েন সেই পোশাকসমূহ হয় এবং অভিশাপই য়েন ওদের কোমরবন্ধ হয়|]]></a:t>
+              <a:t><![CDATA[எலும்புகளில் எண்ணெயைப்போலவும் பாயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমার শত্রুর প্রতি প্রভু য়েন এসব করেন| যারা আমায় খুন করতে চায় তাদের প্রতি প্রভু য়েন এসব করেন|]]></a:t>
+              <a:t><![CDATA[19. அது அவன் மூடிக்கொள்ளுகிற வஸ்திரமாகவும், நித்தமும் கட்டிக்கொள்ளுகிற கச்சையாகவும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রভু, আপনি আমার সদাপ্রভু| তাই আমার প্রতি এমন ব্যবহার করুন যা আপনার নামের মর্য়াদা এনে দেবে|]]></a:t>
+              <a:t><![CDATA[20. இதுதான் என்னை விரோதிக்கிறவர்களுக்கும், என் ஆத்துமாவுக்கு விரோதமாய்த் தீங்கு பேசுகிறவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনার প্রেম খুব মহান, তাই আমার রক্ষা করুন|]]></a:t>
+              <a:t><![CDATA[கர்த்தரால் வரும் பலன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি ওইসব লোকেরা জন্য ভাল কাজই করেছিলাম কিন্তু ওরা আমার প্রতি মন্দই করেছে| আমি ওদের ভালোবেসেছিলাম,]]></a:t>
+              <a:t><![CDATA[2. துன்மார்க்கனுடைய வாயும், கபட்டுவாயும், எனக்கு விரோதமாய்த் திறந்திருக்கிறது; கள்ள நாவினால் என்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমি নিছক একজন অসহায় দরিদ্র মানুষ| প্রকৃতই আমি ভগ্ন হৃদয়ের এক দুঃখী মানুষ|]]></a:t>
+              <a:t><![CDATA[21. ஆண்டவராகிய கர்த்தாவே, நீர் உமது நாமத்தினிமித்தம் என்னை ஆதரித்து, உமது கிருபை நலமானதினால், என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বর, আমার প্রার্থনা শোনা থেকে বিরত হবেন না!]]></a:t>
+              <a:t><![CDATA[விடுவித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. দুষ্ট লোকরা আমার সম্পর্কে মিথ্যা কথা বলছে| যা সত্য নয় ওরা তাই বলছে|]]></a:t>
+              <a:t><![CDATA[22. நான் சிறுமையும் எளிமையுமானவன், என் இருதயம் எனக்குள் குத்துண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. লোকেরা আমার সম্পর্কে অপ্রীতিকর কথাবার্তা বলছে| অকারণে লোকরা আমায় আক্রমণ করছে|]]></a:t>
+              <a:t><![CDATA[23. சாயும் நிழலைப்போல் அகன்றுபோனேன்; வெட்டுக்கிளியைப்போல் பறக்கடிக்கப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আমি এমন অনুভব করি য়েন, বেলা শেষের লম্বা ছায়ার মত আমার জীবন শেষ হয়ে গেছে| আমি নিজেকে অগ্রাহ্য]]></a:t>
+              <a:t><![CDATA[24. உபவாசத்தினால் என் முழங்கால்கள் தளர்ச்சியடைகிறது; என் மாம்சம் புஷ்டியற்று உலர்ந்து போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা ছারপোকার মত মনে করি|]]></a:t>
+              <a:t><![CDATA[25. நான் அவர்களுக்கு நிந்தையானேன்; அவர்கள் என்னைப் பார்த்து தங்கள் தலையைத் துலுக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ক্ষুধার কারণে আমার হাঁটু দুটো দুর্বল| ওজন কমে গিয়ে আমি ক্রমশঃই রোগা হয়ে যাচ্ছি|]]></a:t>
+              <a:t><![CDATA[26. என் தேவனாகிய கர்த்தாவே, எனக்குச் சகாயம்பண்ணும்; உமது கிருபையின்படி என்னை இரட்சியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মন্দ লোকরা আমায় অপমান করে| আমার দিকে তাকিযে ওরা মাথা নাড়ায|]]></a:t>
+              <a:t><![CDATA[27. இது உமது கரம் என்றும், கர்த்தாவே, தேவரீர் இதைச் செய்தீர் என்றும் அவர்கள் அறிவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. প্রভু আমার ঈশ্বর, আমায় সাহায্য করুন| আপনার প্রকৃত প্রেম প্রদর্শন করুন এবং আমায় উদ্ধার করুন!]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் சபித்தாலும், நீர் ஆசீர்வதியும்; அவர்கள் எழும்பினாலும் வெட்கப்பட்டுப்போவார்களாக, உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন ওই লোকরা জানতে পারবে য়ে আপনি আমায় সাহায্য করেছিলেন| ওরা জানতে পারবে য়ে আপনার শক্তিই আমাকে]]></a:t>
+              <a:t><![CDATA[அடியானோ மகிழக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু ওরা আমায় ঘৃণা করেছে|]]></a:t>
+              <a:t><![CDATA[பேசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য করেছিলো|]]></a:t>
+              <a:t><![CDATA[29. என் விரோதிகள் இலச்சையால் மூடப்பட்டு, தங்கள் வெட்கத்தைச் சால்வையைப்போல் தரித்துக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ওই মন্দ লোকরা আমায় অভিশাপ দেয়| কিন্তু আপনি আমায় আশীর্বাদ করতে পারেন প্রভু| ওরা আমায় আক্রমণ]]></a:t>
+              <a:t><![CDATA[30. கர்த்தரை நான் என் வாயில் மிகவும் துதித்து, அநேகர் நடுவிலே அவரைப் புகழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে, তাই ওদের পরাজিত করুন| তাহলে আপনার দাস, আমি সুখী হব|]]></a:t>
+              <a:t><![CDATA[31. ஆக்கினைக்குள்ளாகத் தீர்க்கிறவர்களினின்று எளியவனுடைய ஆத்துமாவை இரட்சிக்கும்படி அவர் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,447 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমার শত্রুদের বিব্রত করে দিন! ওদের বস্ত্রাবরণ হিসেবে ওরা য়েন ওদের লজ্জাই পরিধান করে|]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[রক্ষা করেন|]]></a:t>
+              <a:t><![CDATA[வலதுபாரிசத்தில் நிற்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার শত্রু য়ে মন্দ কাজ করেছে তার জন্য ওকে শাস্তি দিন| একজন লোককে খুঁজে বের করুন য়ে প্রমাণ দেবে]]></a:t>
+              <a:t><![CDATA[3. பகையுண்டாக்கும் வார்த்தைகளால் என்னைச் சூழ்ந்துகொண்டு முகாந்தரமில்லாமல் என்னோடே போர்செய்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও ভুল করেছে|]]></a:t>
+              <a:t><![CDATA[4. என் சிநேகத்துக்குப் பதிலாக என்னை விரோதிக்கிறார்கள், நானோ ஜெபம்பண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বিচারককে এই সিদ্ধান্ত নিতে দিন য়ে আমার শত্রু ভুল করেছে এবং সে দোষী| আমার শত্রুরা যা যা বলে তা]]></a:t>
+              <a:t><![CDATA[5. நன்மைக்குப் பதிலாக எனக்குத் தீமைசெய்கிறார்கள், என் சிநேகத்துக்குப் பதிலாக என்னைப் பகைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন ওর পক্ষে অহিতকরই হয়|]]></a:t>
+              <a:t><![CDATA[6. அவனுக்கு மேலாகத் துஷ்டனை ஏற்படுத்திவையும், சாத்தான் அவன் வலதுபக்கத்தில் நிற்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমার শত্রুর শীঘ্রই মৃত্যু হোক| অন্য লোকরা তার স্থান নিক|]]></a:t>
+              <a:t><![CDATA[7. அவன் நியாயம் விசாரிக்கப்படும்போது குற்றவாளியாகக்கடவன்; அவன் ஜெபம் பாவமாகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 109]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>