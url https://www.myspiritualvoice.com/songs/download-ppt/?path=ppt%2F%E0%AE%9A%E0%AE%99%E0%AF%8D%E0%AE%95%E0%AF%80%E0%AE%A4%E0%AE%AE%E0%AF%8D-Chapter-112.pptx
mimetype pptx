--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -19,91 +19,88 @@
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
-    <p:sldId id="270" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -215,54 +212,53 @@
         <p:origin x="0" y="0"/>
       </p:cViewPr>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
-  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -322,51 +318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் என்றென்றைக்கும் அசைக்கப்படாதிருப்பான்; நீதிமான் நித்திய கீர்த்தியுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[10. துன்மார்க்கன் அதைக் கண்டு மனமடிவாகி, தன் பற்களைக் கடித்துக் கரைந்துபோவான்; துன்மார்க்கருடைய ஆசை அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -431,51 +427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. துர்ச்செய்தியைக் கேட்கிறதினால் பயப்படான்; அவன் இருதயம் கர்த்தரை நம்பித் திடனாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. அல்லேலூயா, கர்த்தருக்குப் பயந்து, அவருடைய கட்டளைகளில் மிகவும் பிரியமாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -540,51 +536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் இருதயம் உறுதியாயிருக்கும்; அவன் தன் சத்துருக்களில் சரிக்கட்டுதலைக் காணுமட்டும் பயப்படாதிருப்பான்.]]></a:t>
+              <a:t><![CDATA[1. அல்லேலூயா, கர்த்தருக்குப் பயந்து, அவருடைய கட்டளைகளில் மிகவும் பிரியமாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -649,51 +645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாரியிறைத்தான் ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும்; அவன் கொம்பு மகிமையாய் உயர்த்தப்படும்.]]></a:t>
+              <a:t><![CDATA[2. அவன் சந்ததி பூமியில் பலத்திருக்கும், செம்மையானவர்களின் வம்சம் ஆசீர்வதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -758,160 +754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாரியிறைத்தான் ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும்; அவன் கொம்பு மகிமையாய் உயர்த்தப்படும்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[10. துன்மார்க்கன் அதைக் கண்டு மனமடிவாகி, தன் பற்களைக் கடித்துக் கரைந்துபோவான்; துன்மார்க்கருடைய ஆசை அழியும்.]]></a:t>
+              <a:t><![CDATA[3. ஆஸ்தியும் ஐசுவரியமும் அவன் வீட்டிலிருக்கும்; அவனுடைய நீதி என்றைக்கும் நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -976,51 +863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அல்லேலூயா, கர்த்தருக்குப் பயந்து, அவருடைய கட்டளைகளில் மிகவும் பிரியமாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[4. செம்மையானவர்களுக்கு இருளிலே வெளிச்சம் உதிக்கும்; அவன் இரக்கமும் மன உருக்கமும் நீதியுமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1085,51 +972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அல்லேலூயா, கர்த்தருக்குப் பயந்து, அவருடைய கட்டளைகளில் மிகவும் பிரியமாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[5. இரங்கிக் கடன்கொடுத்து, தன் காரியங்களை நியாயமானபடி நடப்பிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1194,51 +1081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் சந்ததி பூமியில் பலத்திருக்கும், செம்மையானவர்களின் வம்சம் ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[6. அவன் என்றென்றைக்கும் அசைக்கப்படாதிருப்பான்; நீதிமான் நித்திய கீர்த்தியுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1303,51 +1190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆஸ்தியும் ஐசுவரியமும் அவன் வீட்டிலிருக்கும்; அவனுடைய நீதி என்றைக்கும் நிற்கும்.]]></a:t>
+              <a:t><![CDATA[7. துர்ச்செய்தியைக் கேட்கிறதினால் பயப்படான்; அவன் இருதயம் கர்த்தரை நம்பித் திடனாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1412,51 +1299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செம்மையானவர்களுக்கு இருளிலே வெளிச்சம் உதிக்கும்; அவன் இரக்கமும் மன உருக்கமும் நீதியுமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[8. அவன் இருதயம் உறுதியாயிருக்கும்; அவன் தன் சத்துருக்களில் சரிக்கட்டுதலைக் காணுமட்டும் பயப்படாதிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1521,51 +1408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செம்மையானவர்களுக்கு இருளிலே வெளிச்சம் உதிக்கும்; அவன் இரக்கமும் மன உருக்கமும் நீதியுமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[9. வாரியிறைத்தான் ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும்; அவன் கொம்பு மகிமையாய் உயர்த்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1630,51 +1517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இரங்கிக் கடன்கொடுத்து, தன் காரியங்களை நியாயமானபடி நடப்பிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[9. வாரியிறைத்தான் ஏழைகளுக்குக் கொடுத்தான், அவனுடைய நீதி என்றென்றைக்கும் நிற்கும்; அவன் கொம்பு மகிமையாய் உயர்த்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1739,51 +1626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இரங்கிக் கடன்கொடுத்து, தன் காரியங்களை நியாயமானபடி நடப்பிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[10. துன்மார்க்கன் அதைக் கண்டு மனமடிவாகி, தன் பற்களைக் கடித்துக் கரைந்துபோவான்; துன்மார்க்கருடைய ஆசை அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1818,51 +1705,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102612" r:id="rId1"/>
+    <p:sldLayoutId id="2474532025" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1902,58 +1789,50 @@
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2118,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. वह तो सदा तक अटल रहेगा; धर्मी का स्मरण सदा तक बना रहेगा।]]></a:t>
+              <a:t><![CDATA[যায়| যা সব থেকে বেশী করে দুষ্ট লোকরা চায় তা ওরা পাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2250,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. वह बुरे समाचार से नहीं डरता; उसका हृदय यहोवा पर भरोसा रखने से स्थिर रहता है।]]></a:t>
+              <a:t><![CDATA[1. প্রভুর প্রশংসা কর! সেই ব্যক্তি য়ে প্রভুকে ভয় ও শ্রদ্ধা করে সে খুব সুখী হবে| সেই ব্যক্তি ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2382,51 +2261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उसका हृदय सम्भला हुआ है, इसलिये वह न डरेगा, वरन अपने द्रोहियों पर दृष्टि करके सन्तुष्ट होगा।]]></a:t>
+              <a:t><![CDATA[আজ্ঞা পছন্দ করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2514,51 +2393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उसने उदारता से दरिद्रों को दान दिया, उसका धर्म सदा बना रहेगा और उसका सींग महिमा के साथ ऊंचा किया]]></a:t>
+              <a:t><![CDATA[2. তার উত্তরপুরুষরা এই পৃথিবীতে মহত্‌ হবে| সত্‌ লোকদের উত্তরপুরুষরা সত্যিকারের ধন্য হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2646,183 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएगा।]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[10. दुष्ट उसे देख कर कुढेगा; वह दांत पीस- पीसकर गल जाएगा; दुष्टों की लालसा पूरी न होगी॥]]></a:t>
+              <a:t><![CDATA[3. সেই ব্যক্তির পরিবার প্রচণ্ড ধনী হবে এবং তার ধার্মিকতা চিরদিন বজায় থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2910,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. याह की स्तुति करो। क्या ही धन्य है वह पुरूष जो यहोवा का भय मानता है, और उसकी आज्ञाओं से अति]]></a:t>
+              <a:t><![CDATA[4. সত্‌ লোকদের কাছে ঈশ্বর অন্ধকারে প্রতিভাত একটি আলোর মত| ঈশ্বর দয়াময়, ক্ষমাশীল এবং ভালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3042,51 +2789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रसन्न रहता है!]]></a:t>
+              <a:t><![CDATA[5. একজন ব্যক্তির পক্ষে দয়ালু এবং উদার হওয়া ভালো| একজন ব্যক্তির পক্ষে তার কর্মে সত্‌ থাকা ভালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3174,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसका वंश पृथ्वी पर पराक्रमी होगा; सीधे लोगों की सन्तान आशीष पाएगी।]]></a:t>
+              <a:t><![CDATA[6. সেই ব্যক্তির কোনদিন পতন হবে না| একজন ধার্মিক ব্যক্তিকে চিরদিন স্মরণ করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3306,51 +3053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उसके घर में धन सम्पत्ति रहती है; और उसका धर्म सदा बना रहेगा।]]></a:t>
+              <a:t><![CDATA[7. সে দুঃসংবাদে ভীত হবে না| সে তার নিজের বিশ্বাসে দৃঢ় কেননা সে প্রভুতে আস্থা রাখে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3438,51 +3185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. सीधे लोगों के लिये अन्धकार के बीच में ज्योति उदय होती है; वह अनुग्रहकारी, दयावन्त और धर्मी होता]]></a:t>
+              <a:t><![CDATA[8. সেই ব্যক্তি নিজের বিশ্বাসে দৃঢ়| সে কখনও ভয় পাবে না| সে তার শত্রুদের পরাজিত করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3570,51 +3317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[9. সেই ব্যক্তি দরিদ্রদের মুক্তহস্থে দান করে এবং তার ধার্মিকতা চিরদিন বজায় থাকবে| সে বিরাট সম্মান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जो पुरूष अनुग्रह करता और उधार देता है, उसका कल्याण होता है, वह न्याय में अपने मुकद्दमें को]]></a:t>
+              <a:t><![CDATA[পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीतेगा।]]></a:t>
+              <a:t><![CDATA[10. দুষ্ট লোকরা এই সব দেখে রেগে যায়| ওরা রাগে দাঁত কড়মড় করতে থাকে কিন্তু তারপর ওরা অদৃশ্য হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3895,91 +3642,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 112]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +3752,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4180,51 +3927,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>15</Slides>
+  <Slides>14</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>