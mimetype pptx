--- v0 (2026-08-02)
+++ v1 (2026-08-04)
@@ -33,98 +33,95 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
-    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -243,54 +240,53 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -350,51 +346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் ஆத்துமாவை மரணத்துக்கும், என் கண்ணைக் கண்ணீருக்கும் என் காலை இடறுதலுக்கும் தப்புவித்தீர்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் கபடற்றவர்களைக் காக்கிறார்; நான் மெலிந்து போனேன், அவர் என்னை இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கர்த்தருக்கு முன்பாக ஜீவனுள்ளோர் தேசத்திலே நடப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. என் ஆத்துமாவே, கர்த்தர் உனக்கு நன்மை செய்தபடியால், நீ உன் இளைப்பாறுதலுக்குத் திரும்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. விசுவாசித்தேன், ஆகையால் பேசுகிறேன்; நான் மிகுதியும் வருத்தப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. என் ஆத்துமாவை மரணத்துக்கும், என் கண்ணைக் கண்ணீருக்கும் என் காலை இடறுதலுக்கும் தப்புவித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்த மனுஷனும் பொய்யன் என்று என் மனக்கலக்கத்திலே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[9. நான் கர்த்தருக்கு முன்பாக ஜீவனுள்ளோர் தேசத்திலே நடப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எனக்குச் செய்த எல்லா உபகாரங்களுக்காகவும், அவருக்கு என்னத்தைச் செலுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[10. விசுவாசித்தேன், ஆகையால் பேசுகிறேன்; நான் மிகுதியும் வருத்தப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இரட்சிப்பின் பாத்திரத்தை எடுத்துக்கொண்டு கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[11. எந்த மனுஷனும் பொய்யன் என்று என் மனக்கலக்கத்திலே சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +1000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் கர்த்தருக்குச் செய்த பொருத்தனைகளை அவருடைய ஜனங்களுக்கு முன்பாகவும் செலுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் எனக்குச் செய்த எல்லா உபகாரங்களுக்காகவும், அவருக்கு என்னத்தைச் செலுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருடைய பரிசுத்தவான்களின் மரணம் அவர் பார்வைக்கு அருமையானது.]]></a:t>
+              <a:t><![CDATA[13. இரட்சிப்பின் பாத்திரத்தை எடுத்துக்கொண்டு கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, நான் உமது அடியேன், நான் உமது அடியாளின் புத்திரனும் உமது ஊழியக்காரனுமாயிருக்கிறேன், என் கட்டுகளை அவிழ்த்துவிட்டீர்.]]></a:t>
+              <a:t><![CDATA[14. நான் கர்த்தருக்குச் செய்த பொருத்தனைகளை அவருடைய ஜனங்களுக்கு முன்பாகவும் செலுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, நான் உமது அடியேன், நான் உமது அடியாளின் புத்திரனும் உமது ஊழியக்காரனுமாயிருக்கிறேன், என் கட்டுகளை அவிழ்த்துவிட்டீர்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தருடைய பரிசுத்தவான்களின் மரணம் அவர் பார்வைக்கு அருமையானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,51 +1436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என் சத்தத்தையும் என் விண்ணப்பத்தையும் கேட்டதினால், அவரில் அன்புகூருகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. நான் உமக்கு ஸ்தோத்திரபலியைச் செலுத்தி, கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,51 +1545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உமக்கு ஸ்தோத்திரபலியைச் செலுத்தி, கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, நான் உமது அடியேன், நான் உமது அடியாளின் புத்திரனும் உமது ஊழியக்காரனுமாயிருக்கிறேன், என் கட்டுகளை அவிழ்த்துவிட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1658,160 +1654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் கர்த்தருக்குச் செய்த பொருத்தனைகளை அவருடைய ஜனங்களெல்லாருக்கு முன்பாகவும்,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[19. கர்த்தருடைய ஆலயத்தின் பிராகரங்களிலும், எருசலேமே உன் நடுவிலும் நிறைவேற்றுவேன். அல்லேலூயா.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, நான் உமது அடியேன், நான் உமது அடியாளின் புத்திரனும் உமது ஊழியக்காரனுமாயிருக்கிறேன், என் கட்டுகளை அவிழ்த்துவிட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +1763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமது செவியை எனக்குச் சாய்த்தபடியால், நான் உயிரோடிருக்குமளவும் அவரைத் தொழுதுகொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[18. நான் கர்த்தருக்குச் செய்த பொருத்தனைகளை அவருடைய ஜனங்களெல்லாருக்கு முன்பாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மரணக்கட்டுகள் என்னைச் சுற்றிக்கொண்டது, பாதாள இடுக்கண்கள் என்னைப் பிடித்தது; இக்கட்டையும் சஞ்சலத்தையும் அடைந்தேன்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தருடைய ஆலயத்தின் பிராகரங்களிலும், எருசலேமே உன் நடுவிலும் நிறைவேற்றுவேன். அல்லேலூயா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +1981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொது நான் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு: கர்த்தாவே, என் ஆத்துமாவை விடுவியுமென்று கெஞ்சினேன்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என் சத்தத்தையும் என் விண்ணப்பத்தையும் கேட்டதினால், அவரில் அன்புகூருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +2090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் கிருபையும் நீதியுமுள்ளவர், நம்முடைய தேவன் மன உருக்கமானவர்.]]></a:t>
+              <a:t><![CDATA[2. அவர் தமது செவியை எனக்குச் சாய்த்தபடியால், நான் உயிரோடிருக்குமளவும் அவரைத் தொழுதுகொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் கபடற்றவர்களைக் காக்கிறார்; நான் மெலிந்து போனேன், அவர் என்னை இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[3. மரணக்கட்டுகள் என்னைச் சுற்றிக்கொண்டது, பாதாள இடுக்கண்கள் என்னைப் பிடித்தது; இக்கட்டையும் சஞ்சலத்தையும் அடைந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஆத்துமாவே, கர்த்தர் உனக்கு நன்மை செய்தபடியால், நீ உன் இளைப்பாறுதலுக்குத் திரும்பு.]]></a:t>
+              <a:t><![CDATA[4. அப்பொது நான் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு: கர்த்தாவே, என் ஆத்துமாவை விடுவியுமென்று கெஞ்சினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் ஆத்துமாவை மரணத்துக்கும், என் கண்ணைக் கண்ணீருக்கும் என் காலை இடறுதலுக்கும் தப்புவித்தீர்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் கிருபையும் நீதியுமுள்ளவர், நம்முடைய தேவன் மன உருக்கமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2496,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722105" r:id="rId1"/>
+    <p:sldLayoutId id="2474737327" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2757,58 +2644,50 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2965,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്ഷിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[6. ಕರ್ತನು ಸಾಧು ಜನರನ್ನು ಕಾಪಾಡುತ್ತಾನೆ; ನಾನು ಕುಗ್ಗಿದವನಾದಾಗ ನನಗೆ ಸಹಾಯಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ ജീവനുള്ളവരുടെ ദേശത്തു യഹോവയുടെ മുമ്പാകെ നടക്കും.]]></a:t>
+              <a:t><![CDATA[7. ನನ್ನ ಮನವೇ, ನಿನ್ನ ವಿಶ್ರಾಂತಿಗೆ ತಿರುಗಿಕೋ; ಕರ್ತನು ನಿನಗೆ ಉಪಕಾರ ಮಾಡಿದ್ದಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +3108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞാൻ വലിയ കഷ്ടതയിൽ ആയി എന്നു പറഞ്ഞപ്പോൾ ഞാൻ വിശ്വസിച്ചു.]]></a:t>
+              <a:t><![CDATA[8. ನೀನು ನನ್ನ ಪ್ರಾಣ ವನ್ನು ಮರಣಕ್ಕೂ ಕಣ್ಣುಗಳನ್ನು ಕಣ್ಣೀರಿಗೂ ನನ್ನ ಪಾದಗಳು ಬೀಳದಂತೆಯೂ ತಪ್ಪಿಸಿದ್ದೀ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. സകലമനുഷ്യരും ഭോഷ്കുപറയുന്നു എന്നു ഞാൻ എന്റെ പരിഭ്രമത്തിൽ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[9. ಜೀವಿತರ ದೇಶದಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ನಡೆದುಕೊಳ್ಳುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യഹോവ എനിക്കു ചെയ്ത സകലഉപകാരങ്ങൾക്കും ഞാൻ അവന്നു എന്തു പകരം കൊടുക്കും?]]></a:t>
+              <a:t><![CDATA[10. ನಾನು ನಂಬಿದೆನು; ಆದದರಿಂದ ಮಾತಾಡಿದೆನು; ನಾನು ಬಹಳವಾಗಿ ಕುಗ್ಗಿಹೋದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഞാൻ രക്ഷയുടെ പാനപാത്രം എടുത്തു യഹോവയുടെ നാമം വിളിച്ചപേക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[11. ಮನುಷ್ಯ ರೆಲ್ಲರು ಸುಳ್ಳುಗಾರರೆಂದು ನಾನು ಆತುರತೆಯಿಂದ ಹೇಳಿದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യഹോവെക്കു ഞാൻ എന്റെ നേർച്ചകളെ അവന്റെ സകലജനവും കാൺകെ കഴിക്കും.]]></a:t>
+              <a:t><![CDATA[12. ಆತನು ನನಗೆ ಮಾಡಿದ ಎಲ್ಲಾ ಉಪಕಾರಗಳಿಗೋಸ್ಕರ ನಾನು ಕರ್ತನಿಗೆ ಏನು ಬದಲು ಮಾಡಲಿ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. തന്റെ ഭക്തന്മാരുടെ മരണം യഹോവെക്കു വിലയേറിയതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[13. ನಾನು ರಕ್ಷಣೆಯ ಪಾತ್ರೆಯನ್ನು ತಕ್ಕೊಂಡು, ಕರ್ತನ ಹೆಸರನ್ನು ಕರೆಯುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യഹോവേ, ഞാൻ നിന്റെ ദാസൻ ആകുന്നു; നിന്റെ ദാസനും നിന്റെ ദാസിയുടെ മകനും തന്നേ; നീ എന്റെ ബന്ധനങ്ങളെ]]></a:t>
+              <a:t><![CDATA[14. ನನ್ನ ಪ್ರಮಾಣಗಳನ್ನು ಆತನ ಜನರೆಲ್ಲರ ಮುಂದೆಯೇ ಕರ್ತನಿಗೆ ಸಲ್ಲಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +4032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഴിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[15. ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಆತನ ಪರಿಶುದ್ಧರ ಮರಣವು ಅಮೂಲ್ಯವಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ എന്റെ പ്രാർത്ഥനയും യാചനകളും കേട്ടതുകൊണ്ടു ഞാൻ അവനെ സ്നേഹിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[17. ನಾನು ನಿನಗೆ ಸ್ತೋತ್ರದ ಬಲಿಯನ್ನು ಅರ್ಪಿಸುವೆನು; ಕರ್ತನ ಹೆಸರನ್ನು ಕರೆಯುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഞാൻ നിനക്കു സ്തോത്രയാഗം കഴിച്ചു യഹോവയുടെ നാമം വിളിച്ചപേക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[16. ಓ ಕರ್ತನೇ, ನಿಜವಾಗಿ ನಾನು ನಿನ್ನ ಸೇವಕನು. ಹೌದು, ನಾನು ನಿನ್ನ ಸೇವಕನು ನಿನ್ನ ದಾಸಿಯ ಮಗನು; ನೀನು ನನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,183 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവയുടെ ആലയത്തിന്റെ പ്രാകാരങ്ങളിലും യെരൂശലേമേ, നിന്റെ നടുവിലും]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[19. ഞാൻ യഹോവെക്കു എന്റെ നേർച്ചകളെ അവന്റെ സകലജനവും കാൺകെ കഴിക്കും. യഹോവയെ സ്തുതിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[ಬಂಧನಗಳನ್ನು ಬಿಚ್ಚಿದ್ದೀ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവൻ തന്റെ ചെവി എങ്കലേക്കു ചായിച്ചതുകൊണ്ടു ഞാൻ ജീവകാലമൊക്കെയും അവനെ വിളിച്ചപേക്ഷിക്കും]]></a:t>
+              <a:t><![CDATA[18. ಓ ಯೆರೂಸಲೇಮೇ, ನನ್ನ ಪ್ರಮಾಣಗಳನ್ನು ಆತನ ಜನರೆಲ್ಲರ ಮುಂದೆಯೇ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. മരണപാശങ്ങൾ എന്നെ ചുറ്റി, പാതാള വേദനകൾ എന്നെ പിടിച്ചു; ഞാൻ കഷ്ടവും സങ്കടവും അനുഭവിച്ചു.]]></a:t>
+              <a:t><![CDATA[19. ಅಂದರೆ ಕರ್ತನ ಆಲ ಯದ ಅಂಗಳಗಳ ಮಧ್ಯದಲ್ಲಿಯೇ ನಿನಗೆ ಸಲ್ಲಿಸು ವೆನು. ಕರ್ತನನ್ನು ಸ್ತುತಿಸಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അയ്യോ, യഹോവേ, എന്റെ പ്രാണനെ രക്ഷിക്കേണമേ എന്നു ഞാൻ യഹോവയുടെ നാമം വിളിച്ചപേക്ഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[1. ನಾನು ಕರ್ತನನ್ನು ಪ್ರೀತಿ ಮಾಡುತ್ತೇನೆ.ಆತನು ನನ್ನ ಸ್ವರವನ್ನೂ ವಿಜ್ಞಾಪನೆಯನ್ನೂ ಕೇಳಿದ್ದಾನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവ കൃപയും നീതിയും ഉള്ളവൻ; നമ്മുടെ ദൈവം കരുണയുള്ളവൻ തന്നേ.]]></a:t>
+              <a:t><![CDATA[2. ಆತನು ನನ್ನ ಮೊರೆಯನ್ನು ಆಲಿಸಿದ್ದರಿಂದ ನಾನು ಜೀವದಿಂದಿರುವ ವರೆಗೂ ಆತನನ್ನೇ ಬೇಡುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. യഹോവ അല്പബുദ്ധികളെ പാലിക്കുന്നു; ഞാൻ എളിമപ്പെട്ടു, അവൻ എന്നെ രക്ഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[3. ಮರಣದ ದುಃಖ ಗಳು ನನ್ನನ್ನು ಆವರಿಸಿಕೊಂಡವು; ನರಕದ ಬಾಧೆ ಗಳೂ ಇಕ್ಕಟ್ಟೂ ದುಃಖವೂ ನನ್ನನ್ನು ಹಿಡಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എൻ മനമേ, നീ വീണ്ടും സ്വസ്ഥമായിരിക്ക; യഹോവ നിനക്കു ഉപകാരം ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. ಆಗ ನಾನು ಅಯ್ಯೋ, ಕರ್ತನೇ, ನನ್ನ ಪ್ರಾಣವನ್ನು ತಪ್ಪಿಸು ಎಂದು ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ ಬೇಡಿದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ എന്റെ പ്രാണനെ മരണത്തിൽനിന്നും എന്റെ കണ്ണിനെ കണ്ണുനീരിൽനിന്നും എന്റെ കാലിനെ വീഴ്ചയിൽനിന്നും]]></a:t>
+              <a:t><![CDATA[5. ಕರ್ತನು ಕೃಪೆಯೂ ನೀತಿಯೂ ಉಳ್ಳವನು; ಹೌದು, ನಮ್ಮ ದೇವರು ಅಂತಃಕರಣವುಳ್ಳವನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +5413,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 116]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5523,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5951,51 +5698,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>22</Slides>
+  <Slides>21</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>