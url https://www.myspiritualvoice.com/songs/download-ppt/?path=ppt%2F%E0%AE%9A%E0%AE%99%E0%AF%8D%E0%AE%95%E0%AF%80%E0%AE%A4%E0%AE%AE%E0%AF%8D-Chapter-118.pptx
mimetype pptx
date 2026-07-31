--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -59,50 +59,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +121,52 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +298,55 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1161,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் என் பெலனும் என் கீதமுமானார்; அவர் எனக்கு இரட்சிப்புமானார்.]]></a:t>
+              <a:t><![CDATA[13. நான் விழும்படி நீ என்னைத் தள்ளினாய்; கர்த்தரோ எனக்கு உதவிசெய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் என் பெலனும் என் கீதமுமானார்; அவர் எனக்கு இரட்சிப்புமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் வலதுகரம் உயர்ந்திருக்கிறது; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
+              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் சாவாமல், பிழைத்திருந்து கர்த்தருடைய செய்கைகளை விவரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் என்னை வெகுவாய்த் தண்டித்தும், என்னைச் சாவுக்கு ஒப்புக்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் வலதுகரம் உயர்ந்திருக்கிறது; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீதியின் வாசல்களைத் திறவுங்கள்; நான் அவைகளுக்குள் பிரவேசித்துக் கர்த்தரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. நான் சாவாமல், பிழைத்திருந்து கர்த்தருடைய செய்கைகளை விவரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரின் வாசல் இதுவே; நீதிமான்கள் இதற்குள் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் என்னை வெகுவாய்த் தண்டித்தும், என்னைச் சாவுக்கு ஒப்புக்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் எனக்குச் செவிகொடுத்து, எனக்கு இரட்சிப்பாயிருந்தபடியால் நான் உம்மைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. நீதியின் வாசல்களைத் திறவுங்கள்; நான் அவைகளுக்குள் பிரவேசித்துக் கர்த்தரைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வீடுகட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரின் வாசல் இதுவே; நீதிமான்கள் இதற்குள் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. நீர் எனக்குச் செவிகொடுத்து, எனக்கு இரட்சிப்பாயிருந்தபடியால் நான் உம்மைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இது கர்த்தர் உண்டுபண்ணின நாள், இதிலே களிகூர்ந்து மகிழக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[22. வீடுகட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தாவே, இரட்சியும், கர்த்தாவே, காரியத்தை வாய்க்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[23. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தாவே, இரட்சியும், கர்த்தாவே, காரியத்தை வாய்க்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[24. இது கர்த்தர் உண்டுபண்ணின நாள், இதிலே களிகூர்ந்து மகிழக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை ஆசீர்வதிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தாவே, இரட்சியும், கர்த்தாவே, காரியத்தை வாய்க்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை ஆசீர்வதிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை ஆசீர்வதிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீர் என்தேவன், நான் உம்மைத் துதிப்பேன்; நீர் என் தேவன், நான் உம்மை உயர்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,50 +3240,268 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நீர் என்தேவன், நான் உம்மைத் துதிப்பேன்; நீர் என் தேவன், நான் உம்மை உயர்த்துவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[29. கர்த்தரைத் துதியுங்கள், அவர் நல்லவர்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3668,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் என் பட்சத்தில் இருக்கிறார், நான் பயப்படேன்; மனுஷன் எனக்கு என்னசெய்வான்?]]></a:t>
+              <a:t><![CDATA[5. நெருக்கத்திலிருந்து கர்த்தரை நோக்கிக் கூப்பிட்டேன், கர்த்தர் என்னைக் கேட்டருளி விசாலத்திலே வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு அநுகூலம் பண்ணுகிறவர்கள் நடுவில் கர்த்தர் என் பட்சத்தில் இருக்கிறார்; என் சத்துருக்களில் சரிக்கட்டுதலைக் காண்பேன்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் என் பட்சத்தில் இருக்கிறார், நான் பயப்படேன்; மனுஷன் எனக்கு என்னசெய்வான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3965,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493330" r:id="rId1"/>
+    <p:sldLayoutId id="2474532592" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4451,66 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಮನುಷ್ಯರಲ್ಲಿ ಭರ ವಸವಿಡುವದಕ್ಕಿಂತ ಕರ್ತನಲ್ಲಿ ನಂಬಿಕೆಯಿಡುವದು ಒಳ್ಳೇದು.]]></a:t>
+              <a:t><![CDATA[8. মানুষকে বিশ্বাস করার থেকে প্রভুকে বিশ্বাস করা অনেক ভালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅಧಿಪತಿಗಳಲ್ಲಿ ಭರವಸವಿಡುವದಕ್ಕಿಂತ ಕರ್ತನನ್ನು ನಂಬಿಕೊಳ್ಳುವದು ಒಳ್ಳೇದು.]]></a:t>
+              <a:t><![CDATA[9. তোমাদের নেতাদের বিশ্বাস করা থেকে প্রভুকে বিশ্বাস করা অনেক ভালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಎಲ್ಲಾ ಜನಾಂಗದವರು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡರು; ನಾನು ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ ಅವರನ್ನು ನಾಶಮಾಡು ವೆನು.]]></a:t>
+              <a:t><![CDATA[10. বহু শত্রু আমাকে ঘিরে ধরেছিল| কিন্তু প্রভুর শক্তির দ্বারা আমি আমার শত্রুদের পরাজিত করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡರು; ಹೌದು, ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡರು; ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ ಅವ ರನ್ನು ಸಂಹರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[11. আমার শত্রুরা ক্রমাগত আমায় ঘিরেই যাচ্ছিল| প্রভুর শক্তির সাহায্যে আমি ওদের পরাজিত করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಜೇನ್ನೊಣಗಳ ಹಾಗೆ ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡರೂ ಅವರು ಮುಳ್ಳುಗಳ ಬೆಂಕಿಯ ಹಾಗೆ ಆರಿಹೋಗುತ್ತಾರೆ, ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[12. ঝাঁক ঝাঁক মৌমাছির মত শত্রুরা আমায় ঘিরে ধরেছিলো| কিন্তু দ্রুত জ্বলনশীল ঝোপের মত ওরা শেষ হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಅವ ರನ್ನು ಸಂಹರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[গিয়েছিলো| প্রভুর শক্তি দিয়ে আমি ওদের পরাজিত করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಾನು ಬೀಳುವ ಹಾಗೆ ನೀನು ನನ್ನನ್ನು ಕಠಿಣವಾಗಿ ನೂಕಿದ್ದೀ; ಆದರೆ ಕರ್ತನು ನನಗೆ ಸಹಾಯ ಮಾಡಿ ದನು.]]></a:t>
+              <a:t><![CDATA[13. আমার শত্রুরা আমায় আক্রমণ করেছিলো এবং আমাকে প্রায় শেষ করে দিয়েছিলো| কিন্তু প্রভু আমায় সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನನ್ನ ಬಲವೂ ಕೀರ್ತನೆಯೂ ಕರ್ತನೇ; ಆತನೇ ನನಗೆ ರಕ್ಷಣೆಯಾದನು.]]></a:t>
+              <a:t><![CDATA[করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ರಕ್ಷಣೆಯ ಉತ್ಸಾಹದ ಧ್ವನಿಯು ನೀತಿವಂತರ ಗುಡಾರಗಳಲ್ಲಿ ಅದೆ; ಕರ್ತನ ಬಲಗೈ ಪರಾಕ್ರಮವನ್ನು ನಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[14. প্রভুই আমার শক্তি এবং আমার জয়গান! প্রভু আমায় রক্ষা করেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನ ಬಲಗೈ ಉನ್ನತವಾಗಿದೆ; ಕರ್ತನ ಬಲಗೈ ಪರಾಕ್ರಮವನ್ನು ನಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[15. ধার্ম্মিক লোকেদের বাড়ীতে তুমি এই বিজয় উত্সব শুনতে পাবে| প্রভু আবার তাঁর মহান শক্তি প্রদর্শন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಕರ್ತನಿಗೆ ಉಪಕಾರಸ್ತುತಿ ಮಾಡಿರಿ; ಆತನು ಒಳ್ಳೆಯವನು; ಆತನ ಕರು ಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಇದೆ.]]></a:t>
+              <a:t><![CDATA[1. প্রভুকে সম্মান কর, কারণ তিনিই ঈশ্বর| তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ಸಾಯದೆ ಬದುಕಿ, ಕರ್ತನ ಕಾರ್ಯಗಳನ್ನು ಪ್ರಕಟಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕರ್ತನು ನನ್ನನ್ನು ಕಠಿಣವಾಗಿ ಶಿಕ್ಷಿಸಿದನು; ಮರಣಕ್ಕೆ ನನ್ನನ್ನು ಒಪ್ಪಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[16. প্রভুর বাহুগুলি জয়ে উত্তোলিত| তিনি আবার একবার তাঁর মহান শক্তি দেখালেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನೀತಿಯ ಬಾಗಲುಗಳನ್ನು ನನಗೆ ತೆರೆಯಿರಿ; ಅವುಗಳೊಳಗೆ ಪ್ರವೇಶಿಸಿ ಕರ್ತನನ್ನು ಕೊಂಡಾಡು ವೆನು.]]></a:t>
+              <a:t><![CDATA[17. আমি মরবো না, আমি বেঁচে থাকবো এবং প্রভু কি করেছেন তা আমি বলবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇದೇ ಕರ್ತನ ಬಾಗಲು, ನೀತಿವಂತರು ಅದರಲ್ಲಿ ಪ್ರವೇಶಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[18. প্রভু আমায় শাস্তি দিয়েছেন, কিন্তু তিনি আমায় মরতে দেন নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನಿನ್ನನ್ನು ಕೊಂಡಾಡು ವೆನು; ನನಗೆ ನೀನು ಉತ್ತರಕೊಟ್ಟು, ನನ್ನ ರಕ್ಷಣೆಯಾದಿ.]]></a:t>
+              <a:t><![CDATA[19. ন্যাযের সিংহদ্বারগুলি আমার জন্য খুলে যাও, আমি প্রভুর উপাসনা করতে ভেতরে আসবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಮನೆ ಕಟ್ಟುವವರು ತಳ್ಳಿದ ಕಲ್ಲೇ ಮುಖ್ಯವಾದ ಮೂಲೆಗಲ್ಲಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[20. ওইগুলো প্রভুর দ্বার| একমাত্র ধার্ম্মিক লোকরাই ওর মধ্যে দিয়ে য়েতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದು ಕರ್ತನಿಂದುಂಟಾಗಿ ನಮ್ಮ ಕಣ್ಣುಗಳಿಗೆ ಆಶ್ಚರ್ಯವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[21. হে প্রভু, আমার প্রার্থনার উত্তর দেওয়ার জন্য এবং আমাকে রক্ষা করবার জন্য আপনাকে ধন্যবাদ জানাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಕರ್ತನು ಮಾಡಿದ ದಿನವು ಇದೇ; ಇದರಲ್ಲಿ ನಾವು ಉಲ್ಲಾಸಿಸಿ ಸಂತೋಷಪಡುವೆವು.]]></a:t>
+              <a:t><![CDATA[22. য়ে পাথরটিকে স্থপতিরা চায় নি, সেটাই হয়ে গেল মুখ্য প্রস্তর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಓ ಕರ್ತನೇ, ರಕ್ಷಿಸಬೇಕು ಎಂದು ನಾನು ನಿನ್ನನ್ನು ಬೇಡುತ್ತೇನೆ. ಓ ಕರ್ತನೇ, ಅಭಿವೃದ್ಧಿಯನ್ನು ಕೊಡು ಎಂದು]]></a:t>
+              <a:t><![CDATA[23. প্রভু এটি করেছেন এবং এটি দেখতে অদ্ভুত লাগছে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಬೇಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[24. আজকের দিন সেই দিন যা প্রভু সৃষ্টি করেছেন| আজ আমাদের আনন্দ করতে দিন, সুখী হতে দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆತನ ಕರುಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಇದೆ ಎಂದು ಇಸ್ರಾಯೇಲ್‌ ಹೇಳಲಿ.]]></a:t>
+              <a:t><![CDATA[2. ইস্রায়েল এই কথা বল, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಕರ್ತನ ಹೆಸರಿನಲ್ಲಿ ಬರುವವನಿಗೆ ಆಶೀರ್ವಾದವಾಗಲಿ; ಕರ್ತನ ಆಲಯ ದೊಳಗಿಂದ ನಾವು ನಿಮ್ಮನ್ನು ಆಶೀರ್ವದಿಸಿದೆವು.]]></a:t>
+              <a:t><![CDATA[25. লোকেরা বললো, “প্রভুর প্রশংসা কর! প্রভু আমাদের রক্ষা করেছেন!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ದೇವರು ಕರ್ತನಾಗಿದ್ದಾನೆ. ಆತನು ನಮಗೆ ಬೆಳಕನ್ನು ತೋರಿಸಿದ್ದಾನೆ. ಬಲಿ (ಪಶುವನ್ನು) ಹಗ್ಗಗಳಿಂದ ಕಟ್ಟಿ ಬಲಿಪೀಠದ]]></a:t>
+              <a:t><![CDATA[26. সেই লোকটিকে স্বাগত জানাও, য়ে প্রভুর নাম নিয়ে আসছে|” যাজকরা উত্তর দিয়েছিলো, “আমরা তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಬುಗಳಿಗೆ ಕಟ್ಟಿರಿ,]]></a:t>
+              <a:t><![CDATA[প্রভুর গৃহে স্বাগত জানাই!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನೀನು ನನ್ನ ದೇವರಾಗಿದ್ದೀ; ನಿನ್ನನ್ನು ಕೊಂಡಾಡುವೆನು; ನನ್ನ ದೇವರೇ, ನಿನ್ನನ್ನು ಘನಪಡಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[27. প্রভুই ঈশ্বর এবং তিনি আমাদের গ্রহণ করেন| বলির জন্য একটা মেষ বাঁধ এবং সেটাকে বেদীর কোণে নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8091,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಕರ್ತನನ್ನು ಕೊಂಡಾಡಿರಿ; ಆತನು ಒಳ್ಳೆಯವನು. ಆತನ ಕರು ಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[চল|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 118]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. প্রভু, আপনিই আমার ঈশ্বর, আপনাকে ধন্যবাদ দিই| আমি আপনার প্রশংসা করি!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 118]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. প্রভুর প্রশংসা কর! কারণ তিনি মঙ্গলময়| তাঁর প্রকৃত প্রেম চিরন্তন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆತನ ಕರುಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಇದೆ ಎಂದು ಆರೋನನ ಮನೆಯವರು ಹೇಳಲಿ.]]></a:t>
+              <a:t><![CDATA[3. যাজকরা তোমরা বল, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆತನ ಕರುಣೆಯು ಯುಗಯುಗಕ್ಕೂ ಇದೆ ಎಂದು ಕರ್ತನಿಗೆ ಭಯಪಡುವವರು ಹೇಳಲಿ.]]></a:t>
+              <a:t><![CDATA[4. তোমরা লোকেরা যারা প্রভুকে উপাসনা কর, তোমরা বলো, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇಕ್ಕಟ್ಟಿನೊಳಗಿಂದ ಕರ್ತನಿಗೆ ಕೂಗಿದೆನು; ಕರ್ತನು ಉತ್ತರ ಕೊಟ್ಟು ನನ್ನನ್ನು ವಿಶಾಲ ಸ್ಥಳದಲ್ಲಿ ನಿಲ್ಲಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[5. আমি সমস্যায় পড়েছিলাম তাই সাহায্যের জন্য আমি প্রভুকে ডেকেছিলাম| প্রভু আমায় উত্তর দিয়েছেন এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕರ್ತನು ನನ್ನ ಪರವಾಗಿದ್ದಾನೆ; ನಾನು ಭಯಪಡೆನು; ಮನುಷ್ಯನು ನನಗೆ ಏನು ಮಾಡುವನು?]]></a:t>
+              <a:t><![CDATA[আমায় মুক্ত করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನನಗೆ ಸಹಾಯ ಮಾಡುವವರೊಂದಿಗೆ ಕರ್ತನು ನನ್ನ ಪಕ್ಷವನ್ನು ಹಿಡಿಯುತ್ತಾನೆ. ಆದದರಿಂದ ನಾನು ನನ್ನ ಹಗೆಯವರ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[6. আমার সঙ্গে প্রভু আছেন, তাই আমি ভয় পাবো না| লোকেরা আমাকে আহত করার জন্য কিছু করতে পারে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನಾಶೆಯನ್ನು ತೀರಿಸು ವದನ್ನು ನಾನು ನೋಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[7. প্রভুই আমার সহায়| আমি আমার শত্রুদের পরাজিত দেখবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 118]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>