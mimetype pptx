--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -406,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷனை நம்புவதைப் பார்க்கிலும், கர்த்தர் பேரில் பற்றுதலாயிருப்பதே நலம்.]]></a:t>
+              <a:t><![CDATA[7. The LORD takes my part with them that help me: therefore shall I see my desire upon them that hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரபுக்களை நம்புவதைப் பார்க்கிலும், கர்த்தர் பேரில் பற்றுதலாயிருப்பதே நலம்.]]></a:t>
+              <a:t><![CDATA[8. It is better to trust in the LORD than to put confidence in man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எல்லா ஜாதியாரும் என்னை வளைந்துகொள்ளுகிறார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. It is better to trust in the LORD than to put confidence in princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னைச் சுற்றிலும் வளைந்துகொள்ளுகிறார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. All nations compassed me about: but in the name of the LORD will I destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேனீக்களைப்போல என்னை வளைந்துகொள்ளுகிறார்கள்; முள்ளில் பற்றின நெருப்பைப்போல அணைந்து போவார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. They compassed me about; yea, they compassed me about: but in the name of the LORD I will destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேனீக்களைப்போல என்னை வளைந்துகொள்ளுகிறார்கள்; முள்ளில் பற்றின நெருப்பைப்போல அணைந்து போவார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. They compassed me about like bees: they are quenched as the fire of thorns: for in the name of the LORD I will destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் விழும்படி நீ என்னைத் தள்ளினாய்; கர்த்தரோ எனக்கு உதவிசெய்தார்.]]></a:t>
+              <a:t><![CDATA[12. They compassed me about like bees: they are quenched as the fire of thorns: for in the name of the LORD I will destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் விழும்படி நீ என்னைத் தள்ளினாய்; கர்த்தரோ எனக்கு உதவிசெய்தார்.]]></a:t>
+              <a:t><![CDATA[13. You have thrust sore at me that I might fall: but the LORD helped me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் என் பெலனும் என் கீதமுமானார்; அவர் எனக்கு இரட்சிப்புமானார்.]]></a:t>
+              <a:t><![CDATA[14. The LORD is my strength and song, and is become my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
+              <a:t><![CDATA[15. The voice of rejoicing and salvation is in the tabernacles of the righteous: the right hand of the LORD does valiantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரைத் துதியுங்கள் அவர் நல்லவர், அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[1. O give thanks unto the LORD; for he is good: because his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
+              <a:t><![CDATA[15. The voice of rejoicing and salvation is in the tabernacles of the righteous: the right hand of the LORD does valiantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரின் வலதுகரம் உயர்ந்திருக்கிறது; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
+              <a:t><![CDATA[16. The right hand of the LORD is exalted: the right hand of the LORD does valiantly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் சாவாமல், பிழைத்திருந்து கர்த்தருடைய செய்கைகளை விவரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. I shall not die, but live, and declare the works of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் என்னை வெகுவாய்த் தண்டித்தும், என்னைச் சாவுக்கு ஒப்புக்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[18. The LORD has chastened me sore: but he has not given me over unto death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீதியின் வாசல்களைத் திறவுங்கள்; நான் அவைகளுக்குள் பிரவேசித்துக் கர்த்தரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. Open to me the gates of righteousness: I will go into them, and I will praise the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரின் வாசல் இதுவே; நீதிமான்கள் இதற்குள் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. This gate of the LORD, into which the righteous shall enter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் எனக்குச் செவிகொடுத்து, எனக்கு இரட்சிப்பாயிருந்தபடியால் நான் உம்மைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. I will praise you: for you have heard me, and are become my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வீடுகட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. The stone which the builders refused is become the head stone of the corner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. This is the LORD's doing; it is marvellous in our eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இது கர்த்தர் உண்டுபண்ணின நாள், இதிலே களிகூர்ந்து மகிழக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[24. This is the day which the LORD has made; we will rejoice and be glad in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் கிருபை என்றுமுள்ளதென்று இஸ்ரவேல் சொல்வதாக.]]></a:t>
+              <a:t><![CDATA[2. Let Israel now say, that his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தாவே, இரட்சியும், கர்த்தாவே, காரியத்தை வாய்க்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[25. Save now, I plead to you, O LORD: O LORD, I plead to you, send now prosperity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை ஆசீர்வதிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[26. Blessed be he that comes in the name of the LORD: we have blessed you out of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை ஆசீர்வதிக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[26. Blessed be he that comes in the name of the LORD: we have blessed you out of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. God is the LORD, which has showed us light: bind the sacrifice with cords, even unto the horns of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின் கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. God is the LORD, which has showed us light: bind the sacrifice with cords, even unto the horns of the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீர் என்தேவன், நான் உம்மைத் துதிப்பேன்; நீர் என் தேவன், நான் உம்மை உயர்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[28. You are my God, and I will praise you: you are my God, I will exalt you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தரைத் துதியுங்கள், அவர் நல்லவர்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[29. O give thanks unto the LORD; for he is good: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் கிருபை என்றுமுள்ளதென்று ஆரோனின் குடும்பத்தார் சொல்வார்களாக.]]></a:t>
+              <a:t><![CDATA[3. Let the house of Aaron now say, that his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் கிருபை என்றுமுள்ளதென்று, கர்த்தருக்குப் பயப்படுகிறவர்கள் சொல்வார்களாக.]]></a:t>
+              <a:t><![CDATA[4. Let them now that fear the LORD say, that his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நெருக்கத்திலிருந்து கர்த்தரை நோக்கிக் கூப்பிட்டேன், கர்த்தர் என்னைக் கேட்டருளி விசாலத்திலே வைத்தார்.]]></a:t>
+              <a:t><![CDATA[5. I called upon the LORD in distress: the LORD answered me, and set me in a large place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நெருக்கத்திலிருந்து கர்த்தரை நோக்கிக் கூப்பிட்டேன், கர்த்தர் என்னைக் கேட்டருளி விசாலத்திலே வைத்தார்.]]></a:t>
+              <a:t><![CDATA[5. I called upon the LORD in distress: the LORD answered me, and set me in a large place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் என் பட்சத்தில் இருக்கிறார், நான் பயப்படேன்; மனுஷன் எனக்கு என்னசெய்வான்?]]></a:t>
+              <a:t><![CDATA[6. The LORD is on my side; I will not fear: what can man do unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு அநுகூலம் பண்ணுகிறவர்கள் நடுவில் கர்த்தர் என் பட்சத்தில் இருக்கிறார்; என் சத்துருக்களில் சரிக்கட்டுதலைக் காண்பேன்.]]></a:t>
+              <a:t><![CDATA[7. The LORD takes my part with them that help me: therefore shall I see my desire upon them that hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532592" r:id="rId1"/>
+    <p:sldLayoutId id="2478640146" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4659,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. মানুষকে বিশ্বাস করার থেকে প্রভুকে বিশ্বাস করা অনেক ভালো|]]></a:t>
+              <a:t><![CDATA[சரிக்கட்டுதலைக் காண்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমাদের নেতাদের বিশ্বাস করা থেকে প্রভুকে বিশ্বাস করা অনেক ভালো|]]></a:t>
+              <a:t><![CDATA[8. மனுஷனை நம்புவதைப் பார்க்கிலும், கர்த்தர் பேரில் பற்றுதலாயிருப்பதே நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. বহু শত্রু আমাকে ঘিরে ধরেছিল| কিন্তু প্রভুর শক্তির দ্বারা আমি আমার শত্রুদের পরাজিত করেছি|]]></a:t>
+              <a:t><![CDATA[9. பிரபுக்களை நம்புவதைப் பார்க்கிலும், கர்த்தர் பேரில் பற்றுதலாயிருப்பதே நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার শত্রুরা ক্রমাগত আমায় ঘিরেই যাচ্ছিল| প্রভুর শক্তির সাহায্যে আমি ওদের পরাজিত করেছি|]]></a:t>
+              <a:t><![CDATA[10. எல்லா ஜாதியாரும் என்னை வளைந்துகொள்ளுகிறார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ঝাঁক ঝাঁক মৌমাছির মত শত্রুরা আমায় ঘিরে ধরেছিলো| কিন্তু দ্রুত জ্বলনশীল ঝোপের মত ওরা শেষ হয়ে]]></a:t>
+              <a:t><![CDATA[11. என்னைச் சுற்றிலும் வளைந்துகொள்ளுகிறார்கள்; கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছিলো| প্রভুর শক্তি দিয়ে আমি ওদের পরাজিত করেছি|]]></a:t>
+              <a:t><![CDATA[12. தேனீக்களைப்போல என்னை வளைந்துகொள்ளுகிறார்கள்; முள்ளில் பற்றின நெருப்பைப்போல அணைந்து போவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমার শত্রুরা আমায় আক্রমণ করেছিলো এবং আমাকে প্রায় শেষ করে দিয়েছিলো| কিন্তু প্রভু আমায় সাহায্য]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய நாமத்தினால் அவர்களைச் சங்கரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন|]]></a:t>
+              <a:t><![CDATA[13. நான் விழும்படி நீ என்னைத் தள்ளினாய்; கர்த்தரோ எனக்கு உதவிசெய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভুই আমার শক্তি এবং আমার জয়গান! প্রভু আমায় রক্ষা করেন!]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் என் பெலனும் என் கீதமுமானார்; அவர் எனக்கு இரட்சிப்புமானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ধার্ম্মিক লোকেদের বাড়ীতে তুমি এই বিজয় উত্সব শুনতে পাবে| প্রভু আবার তাঁর মহান শক্তি প্রদর্শন]]></a:t>
+              <a:t><![CDATA[15. நீதிமான்களுடைய கூடாரங்களில் இரட்சிப்பின் கெம்பீரசத்தமுண்டு; கர்த்தரின் வலதுகரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভুকে সম্মান কর, কারণ তিনিই ঈশ্বর| তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரைத் துதியுங்கள் அவர் நல்லவர், அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন|]]></a:t>
+              <a:t><![CDATA[பராக்கிரமஞ்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভুর বাহুগুলি জয়ে উত্তোলিত| তিনি আবার একবার তাঁর মহান শক্তি দেখালেন|]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரின் வலதுகரம் உயர்ந்திருக்கிறது; கர்த்தரின் வலதுகரம் பராக்கிரமஞ்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমি মরবো না, আমি বেঁচে থাকবো এবং প্রভু কি করেছেন তা আমি বলবো|]]></a:t>
+              <a:t><![CDATA[17. நான் சாவாமல், பிழைத்திருந்து கர்த்தருடைய செய்கைகளை விவரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রভু আমায় শাস্তি দিয়েছেন, কিন্তু তিনি আমায় মরতে দেন নি|]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் என்னை வெகுவாய்த் தண்டித்தும், என்னைச் சாவுக்கு ஒப்புக்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ন্যাযের সিংহদ্বারগুলি আমার জন্য খুলে যাও, আমি প্রভুর উপাসনা করতে ভেতরে আসবো|]]></a:t>
+              <a:t><![CDATA[19. நீதியின் வாசல்களைத் திறவுங்கள்; நான் அவைகளுக்குள் பிரவேசித்துக் கர்த்தரைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ওইগুলো প্রভুর দ্বার| একমাত্র ধার্ম্মিক লোকরাই ওর মধ্যে দিয়ে য়েতে পারে|]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரின் வாசல் இதுவே; நீதிமான்கள் இதற்குள் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. হে প্রভু, আমার প্রার্থনার উত্তর দেওয়ার জন্য এবং আমাকে রক্ষা করবার জন্য আপনাকে ধন্যবাদ জানাই|]]></a:t>
+              <a:t><![CDATA[21. நீர் எனக்குச் செவிகொடுத்து, எனக்கு இரட்சிப்பாயிருந்தபடியால் நான் உம்மைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. য়ে পাথরটিকে স্থপতিরা চায় নি, সেটাই হয়ে গেল মুখ্য প্রস্তর|]]></a:t>
+              <a:t><![CDATA[22. வீடுகட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. প্রভু এটি করেছেন এবং এটি দেখতে অদ্ভুত লাগছে!]]></a:t>
+              <a:t><![CDATA[23. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আজকের দিন সেই দিন যা প্রভু সৃষ্টি করেছেন| আজ আমাদের আনন্দ করতে দিন, সুখী হতে দিন|]]></a:t>
+              <a:t><![CDATA[24. இது கர்த்தர் உண்டுபண்ணின நாள், இதிலே களிகூர்ந்து மகிழக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ইস্রায়েল এই কথা বল, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
+              <a:t><![CDATA[2. அவர் கிருபை என்றுமுள்ளதென்று இஸ்ரவேல் சொல்வதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. লোকেরা বললো, “প্রভুর প্রশংসা কর! প্রভু আমাদের রক্ষা করেছেন!”]]></a:t>
+              <a:t><![CDATA[25. கர்த்தாவே, இரட்சியும், கர்த்தாவே, காரியத்தை வாய்க்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সেই লোকটিকে স্বাগত জানাও, য়ে প্রভুর নাম নিয়ে আসছে|” যাজকরা উত্তর দিয়েছিলো, “আমরা তোমাকে]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர்; கர்த்தருடைய ஆலயத்திலிருந்து உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর গৃহে স্বাগত জানাই!”]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. প্রভুই ঈশ্বর এবং তিনি আমাদের গ্রহণ করেন| বলির জন্য একটা মেষ বাঁধ এবং সেটাকে বেদীর কোণে নিয়ে]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் நம்மைப் பிரகாசிப்பிக்கிற தேவனாயிருக்கிறார்; பண்டிகைப்பலியைக் கொண்டுபோய் பலிபீடத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চল|”]]></a:t>
+              <a:t><![CDATA[கொம்புகளில் கயிறுகளால் கட்டுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. প্রভু, আপনিই আমার ঈশ্বর, আপনাকে ধন্যবাদ দিই| আমি আপনার প্রশংসা করি!]]></a:t>
+              <a:t><![CDATA[28. நீர் என்தேவன், நான் உம்மைத் துதிப்பேன்; நீர் என் தேவன், நான் உம்மை உயர்த்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. প্রভুর প্রশংসা কর! কারণ তিনি মঙ্গলময়| তাঁর প্রকৃত প্রেম চিরন্তন|]]></a:t>
+              <a:t><![CDATA[29. கர்த்தரைத் துதியுங்கள், அவர் நல்லவர்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যাজকরা তোমরা বল, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
+              <a:t><![CDATA[3. அவர் கிருபை என்றுமுள்ளதென்று ஆரோனின் குடும்பத்தார் சொல்வார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমরা লোকেরা যারা প্রভুকে উপাসনা কর, তোমরা বলো, “তাঁর প্রকৃত প্রেম চির প্রবহমান থাকে!”]]></a:t>
+              <a:t><![CDATA[4. அவர் கிருபை என்றுமுள்ளதென்று, கர்த்தருக்குப் பயப்படுகிறவர்கள் சொல்வார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি সমস্যায় পড়েছিলাম তাই সাহায্যের জন্য আমি প্রভুকে ডেকেছিলাম| প্রভু আমায় উত্তর দিয়েছেন এবং]]></a:t>
+              <a:t><![CDATA[5. நெருக்கத்திலிருந்து கர்த்தரை நோக்கிக் கூப்பிட்டேன், கர்த்தர் என்னைக் கேட்டருளி விசாலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় মুক্ত করেছেন|]]></a:t>
+              <a:t><![CDATA[வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার সঙ্গে প্রভু আছেন, তাই আমি ভয় পাবো না| লোকেরা আমাকে আহত করার জন্য কিছু করতে পারে না|]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் என் பட்சத்தில் இருக்கிறார், நான் பயப்படேன்; மனுஷன் எனக்கு என்னசெய்வான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুই আমার সহায়| আমি আমার শত্রুদের পরাজিত দেখবো|]]></a:t>
+              <a:t><![CDATA[7. எனக்கு அநுகூலம் பண்ணுகிறவர்கள் நடுவில் கர்த்தர் என் பட்சத்தில் இருக்கிறார்; என் சத்துருக்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 118]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>