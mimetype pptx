--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -4191,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640146" r:id="rId1"/>
+    <p:sldLayoutId id="2482669276" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9208,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 118]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>