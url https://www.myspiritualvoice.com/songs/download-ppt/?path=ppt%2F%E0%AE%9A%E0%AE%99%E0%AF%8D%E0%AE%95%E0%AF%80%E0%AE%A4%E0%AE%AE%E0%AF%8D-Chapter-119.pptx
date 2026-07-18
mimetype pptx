--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -365,54 +365,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide175.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide176.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide176.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide177.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide177.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide178.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide178.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide179.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide179.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide180.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide180.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide181.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide181.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide182.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide182.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide183.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide183.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide184.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide184.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide185.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide185.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide186.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide186.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide187.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide187.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide188.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide189.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -580,52 +576,50 @@
     <p:sldId id="418" r:id="rId165"/>
     <p:sldId id="419" r:id="rId166"/>
     <p:sldId id="420" r:id="rId167"/>
     <p:sldId id="421" r:id="rId168"/>
     <p:sldId id="422" r:id="rId169"/>
     <p:sldId id="423" r:id="rId170"/>
     <p:sldId id="424" r:id="rId171"/>
     <p:sldId id="425" r:id="rId172"/>
     <p:sldId id="426" r:id="rId173"/>
     <p:sldId id="427" r:id="rId174"/>
     <p:sldId id="428" r:id="rId175"/>
     <p:sldId id="429" r:id="rId176"/>
     <p:sldId id="430" r:id="rId177"/>
     <p:sldId id="431" r:id="rId178"/>
     <p:sldId id="432" r:id="rId179"/>
     <p:sldId id="433" r:id="rId180"/>
     <p:sldId id="434" r:id="rId181"/>
     <p:sldId id="435" r:id="rId182"/>
     <p:sldId id="436" r:id="rId183"/>
     <p:sldId id="437" r:id="rId184"/>
     <p:sldId id="438" r:id="rId185"/>
     <p:sldId id="439" r:id="rId186"/>
     <p:sldId id="440" r:id="rId187"/>
     <p:sldId id="441" r:id="rId188"/>
     <p:sldId id="442" r:id="rId189"/>
-    <p:sldId id="443" r:id="rId190"/>
-    <p:sldId id="444" r:id="rId191"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -910,55 +904,53 @@
   <Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide163.xml"/>
   <Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide164.xml"/>
   <Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide165.xml"/>
   <Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide166.xml"/>
   <Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide167.xml"/>
   <Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide168.xml"/>
   <Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide169.xml"/>
   <Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide170.xml"/>
   <Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide171.xml"/>
   <Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide172.xml"/>
   <Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide173.xml"/>
   <Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide174.xml"/>
   <Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide175.xml"/>
   <Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide176.xml"/>
   <Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide177.xml"/>
   <Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide178.xml"/>
   <Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide179.xml"/>
   <Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide180.xml"/>
   <Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide181.xml"/>
   <Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide182.xml"/>
   <Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide183.xml"/>
   <Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide184.xml"/>
   <Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide185.xml"/>
   <Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide186.xml"/>
   <Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide187.xml"/>
-  <Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide188.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1018,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உமக்குப் பயப்படுகிறதற்கு ஏற்ற உமது வாக்கை உமது அடியேனுக்கு உறுதிப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[23. பிரபுக்களும் உட்கார்ந்து எனக்கு விரோதமாய்ப் பேசிக்கொள்ளுகிறார்கள்; உமது அடியேனோ பிரமாணங்களைத் தியானிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[157. என்னைத் துன்பப்படுத்துகிறவர்களும் என்னை விரோதிக்கிறவர்களும் அநேகர்; ஆனாலும் உம்முடைய சாட்சிகளை விட்டு விலகேன்.]]></a:t>
+              <a:t><![CDATA[105. உம்முடைய வசனம் என் கால்களுக்குத் தீபமும், என் பாதைக்கு வெளிச்சமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[158. உமது வசனத்தைக் காத்துக் கொள்ளாத துரோகிகளை நான் கண்டபோது, எனக்கு அருவருப்பாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[152. நீர் உம்முடைய சாட்சிகளை என்றென்றைக்கும் நிற்க ஸ்தாபித்தீர் என்பதை அவைகளால் நான் நெடுநாளாய் அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[159. இதோ, உம்முடைய கட்டளைகளை நேசிக்கிறேன்; கர்த்தாவே, உமது கிருபையின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[106. உம்முடைய நீதி நியாயங்களைக் காத்து நடப்பேன் என்று ஆணையிட்டேன்; அதை நிறைவேற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[159. இதோ, உம்முடைய கட்டளைகளை நேசிக்கிறேன்; கர்த்தாவே, உமது கிருபையின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[153. என் உபத்திரவத்தைப்பார்த்து, என்னை விடுவியும், உமது வேதத்தை மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[121. நியாயமும் நீதியும் செய்கிற என்னை ஒடுக்குகிறவர்களுக்கு என்னை ஒப்புக்கொடாதேயும்.]]></a:t>
+              <a:t><![CDATA[107. நான் மிகவும் உபத்திரவப்படுகிறேன்; கர்த்தாவே, உம்முடைய வசனத்தின்படியே என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[160. உம்முடைய வசனம் சமூலமும் சத்தியம், உம்முடைய நீதி நியாயமெல்லாம் நித்தியம்.]]></a:t>
+              <a:t><![CDATA[154. எனக்காக நீர் வழக்காடி என்னை மீட்டுக்கொள்ளும், உம்முடைய வார்த்தையின்படியே என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[122. உமது அடியேனுக்கு நன்மையாகத் துணைநில்லும்; அகங்காரிகள் என்னை யொடுக்கவொட்டாதேயும்.]]></a:t>
+              <a:t><![CDATA[108. கர்த்தாவே, என் வாயின் உற்சாகபலிகளை நீர் அங்கீகரித்து, உமது நியாயங்களை எனக்குப் போதித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[123. உமது இரட்சிப்புக்கும் உமது நீதியின் வார்த்தைக்கும் காத்திருக்கிறதினால் என் கண்கள் பூத்துப்போகிறது.]]></a:t>
+              <a:t><![CDATA[108. கர்த்தாவே, என் வாயின் உற்சாகபலிகளை நீர் அங்கீகரித்து, உமது நியாயங்களை எனக்குப் போதித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[123. உமது இரட்சிப்புக்கும் உமது நீதியின் வார்த்தைக்கும் காத்திருக்கிறதினால் என் கண்கள் பூத்துப்போகிறது.]]></a:t>
+              <a:t><![CDATA[109. என் பிராணன் எப்பொழுதும் என் கையில் இருக்கிறது; ஆனாலும் உம்முடைய வேதத்தை மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[86. உம்முடைய கற்பனைகளெல்லாம் உண்மையாயிருக்கிறது; அநியாயமாய் என்னைத் துன்பப்படுத்துகிறார்கள்; நீர் எனக்குச் சகாயம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[155. இரட்சிப்பு துன்மார்க்கருக்குத் தூரமாயிருக்கிறது, அவர்கள் உமது பிரமாணங்களைத் தேடார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் அஞ்சுகிற நிந்தையை விலக்கியருளும்; உம்முடைய நியாயத்தீர்ப்புகள் நல்லவைகள்.]]></a:t>
+              <a:t><![CDATA[24. உம்முடைய சாட்சிகள் எனக்கு இன்பமும், என் ஆலோசனைக்காரருமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[124. உமது அடியேனை உமது கிருபையின்படியே நடத்தி, உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[110. துன்மார்க்கர் எனக்குக் கண்ணிவைக்கிறார்கள்; ஆனாலும் நான் உம்முடைய கட்டளைகளை விட்டு வழி தவறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[125. நான் உமது அடியேன்; உம்முடைய சாட்சிகளை நான் அறியும்படி என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[156. கர்த்தாவே, உம்முடைய இரக்கங்கள் மிகுதியாயிருக்கிறது; உமது நியாயங்களின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[87. அவர்கள் என்னைப் பூமியிலிராமல் நீக்கிவிடச் சற்றே தப்பிற்று; ஆனாலும் நான் உமது கட்டளைகளை விட்டுவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[111. உம்முடைய சாட்சிகளை நித்திய சுதந்தரமாக்கிக்கொண்டிருக்கிறேன், அவைகளே என் இருதயத்தின் மகிழ்ச்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[126. நீதியைச் செய்யக் கர்த்தருக்கு வேளைவந்தது; அவர்கள் உம்முடைய நியாயப்பிரமாணத்தை மீறினார்கள்.]]></a:t>
+              <a:t><![CDATA[112. முடிவுபரியந்தம் இடைவிடாமல் உம்முடைய பிரமாணங்களின்படி செய்ய என் இருதயத்தைச் சாய்த்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. உமது கிருபையின்படியே என்னை உயிர்ப்பியும்; அப்பொழுது நான் உம்முடைய வாக்கின் சாட்சியைக் காத்து நடப்பேன்.]]></a:t>
+              <a:t><![CDATA[157. என்னைத் துன்பப்படுத்துகிறவர்களும் என்னை விரோதிக்கிறவர்களும் அநேகர்; ஆனாலும் உம்முடைய சாட்சிகளை விட்டு விலகேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. கர்த்தாவே, உமது வசனம் என்றென்றைக்கும் வானங்களில் நிலைத்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[113. வீண் சிந்தனைகளை நான் வெறுத்து, உமது வேதத்தில் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[127. ஆதலால் பொன்னிலும் பசும்பொன்னிலும் அதிகமாய் உமது கற்பனைகளில் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[114. என் மறைவிடமும் என் கேடகமும் நீரே; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[90. உம்முடைய உண்மை தலைமுறை தலைமுறையாக இருக்கும்; பூமியை உறுதிப்படுத்தினீர். அது நிலைத்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[115. பொல்லாதவர்களே, என்னை விட்டு அகன்றுபோங்கள்; என் தேவனுடைய கற்பனைகளை நான் கைக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[128. எல்லாவற்றைப்பற்றியும் நீர் அருளின எல்லாக் கட்டளைகளும் செம்மையென்று எண்ணி, சகல பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[116. நான் பிழைத்திருப்பதற்கு உமது வார்த்தையின்படி என்னை ஆதரித்தருளும்; என் நம்பிக்கை விருதாவாய்ப்போக என்னை வெட்கத்திற்கு உட்படுத்தாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[128. எல்லாவற்றைப்பற்றியும் நீர் அருளின எல்லாக் கட்டளைகளும் செம்மையென்று எண்ணி, சகல பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[117. என்னை ஆதரித்தருளும்; அப்பொழுது நான் இரட்சிக்கப்பட்டு எக்காலமும் உம்முடைய பிரமாணங்களின்பேரில் நோக்கமாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதோ, உம்முடைய கட்டளைகளின்மேல் வாஞ்சையாயிருக்கிறேன்; உமது நீதியால் என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[25. என் ஆத்துமா மண்ணோடே ஒட்டிக்கொண்டிருக்கிறது; உமது வசனத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[91. உம்முடைய பிரமாணங்களை நிறைவேற்றும்படி அவைகள் இந்நாள்வரைக்கும் நிற்கிறது; சமஸ்தமும் உம்மைச் சேவிக்கும்.]]></a:t>
+              <a:t><![CDATA[158. உமது வசனத்தைக் காத்துக் கொள்ளாத துரோகிகளை நான் கண்டபோது, எனக்கு அருவருப்பாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[129. உம்முடைய சாட்சிகள் அதிசயமானவைகள்; ஆகையால் என் ஆத்துமா அவைகளைக் கைக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[118. உமது பிரமாணங்களைவிட்டு வழிவிலகுகிற யாவரையும் மிதித்துபோடுகிறீர்; அவர்களுடைய உபாயம் வெறும் பொய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[130. உம்முடைய வசனத்தின் பிரசித்தம் வெளிச்சம் தந்து, பேதைகளை உணர்வுள்ளவர்களாக்கும்.]]></a:t>
+              <a:t><![CDATA[118. உமது பிரமாணங்களைவிட்டு வழிவிலகுகிற யாவரையும் மிதித்துபோடுகிறீர்; அவர்களுடைய உபாயம் வெறும் பொய்யே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[131. உம்முடைய கற்பனைகளை நான் வாஞ்சிக்கிறபடியால், என் வாயை ஆவென்று திறந்து அவைகளுக்கு ஏங்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[159. இதோ, உம்முடைய கட்டளைகளை நேசிக்கிறேன்; கர்த்தாவே, உமது கிருபையின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[132. உம்முடைய நாமத்தை நேசிக்கிறவர்களுக்கு வழங்கும் நியாயத்தின்படியே என்னை நோக்கிப்பார்த்து, எனக்கு இரங்கும்.]]></a:t>
+              <a:t><![CDATA[159. இதோ, உம்முடைய கட்டளைகளை நேசிக்கிறேன்; கர்த்தாவே, உமது கிருபையின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[133. உம்முடைய வார்த்தையிலே என் காலடிகளை நிலைப்படுத்தி, ஒரு அநியாயமும் என்னை ஆளவொட்டாதேயும்.]]></a:t>
+              <a:t><![CDATA[160. உம்முடைய வசனம் சமூலமும் சத்தியம், உம்முடைய நீதி நியாயமெல்லாம் நித்தியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[134. மனுஷர் செய்யும் இடுக்கத்துக்கு என்னை விலக்கி விடுவித்தருளும்; அப்பொழுது நான் உம்முடைய, கட்டளைகளைக் காத்துக்கொள்வேன்.]]></a:t>
+              <a:t><![CDATA[160. உம்முடைய வசனம் சமூலமும் சத்தியம், உம்முடைய நீதி நியாயமெல்லாம் நித்தியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வேதத்தின்படி நடக்கிற உத்தம மார்க்கத்தார் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[162. மிகுந்த கொள்ளையுடைமையைக் கண்டுபிடிக்கிறவன் மகிழுகிறதுபோல, நான் உமது வார்த்தையின்பேரில் மகிழுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[135. உமது அடியேன்மேல் உமது முகத்தைப் பிரகாசிக்கப்பண்ணி, உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[163. பொய்யைப் பகைத்து அருவருக்கிறேன்; உம்முடைய வேதத்தையோ நேசிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கர்த்தாவே, உம்முடைய வாக்கின்படி, உமது தயவும் உமது இரட்சிப்பும் எனக்கு வருவதாக.]]></a:t>
+              <a:t><![CDATA[26. என் வழிகளை நான் உமக்கு விவரித்துக் காட்டினபோது எனக்குச் செவிகொடுத்தீர்; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவருடைய சாட்சிகளைக் கைக்கொண்டு, அவரை முழு இருதயத்தோடும் தேடுகிறவர்கள் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[119. பூமியிலுள்ள துன்மார்க்கர் யாவரையும் களிம்பைப்போல அகற்றிவிடுகிறீர்; ஆகையால் உமது சாட்சிகளில் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[136. உம்முடைய வேதத்தை மனுஷர் காத்து நடவாதபடியால், என் கண்களிலிருந்து நீர்த்தாரைகள் ஓடுகிறது.]]></a:t>
+              <a:t><![CDATA[164. உமது நீதி நியாயங்களினிமித்தம், ஒருநாளில் ஏழுதரம் உம்மைத் துதிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அநியாயம் செய்வதில்லை; அவருடைய வழிகளில் நடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வேதத்தின்படி நடக்கிற உத்தம மார்க்கத்தார் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உமது கட்டளைகளை நாங்கள் கருத்தாய்க் கைக்கொள்ளும்படி நீர் கற்பித்தீர்.]]></a:t>
+              <a:t><![CDATA[120. உமக்குப் பயப்படும் பயத்தால் என் உடம்பு சிலிர்க்கிறது; உமது நியாயத்தீர்ப்புகளுக்குப் பயப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உமது பிரமாணங்களைக் கைக்கொள்ளும்படி, என் நடைகள் ஸ்திரப்பட்டால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[165. உம்முடைய வேதத்தை நேசிக்கிறவர்களுக்கு மிகுந்த சமாதானமுண்டு; அவர்களுக்கு இடறலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உம்முடைய கற்பனைகளையெல்லாம் கண்ணோக்கும்போது வெட்கப்பட்டுப்போவதில்லை.]]></a:t>
+              <a:t><![CDATA[2. அவருடைய சாட்சிகளைக் கைக்கொண்டு, அவரை முழு இருதயத்தோடும் தேடுகிறவர்கள் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide136.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உம்முடைய நீதி நியாயங்களை நான் கற்றுக்கொள்ளும்போது, செம்மையான இருதயத்தால் உம்மைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[121. நியாயமும் நீதியும் செய்கிற என்னை ஒடுக்குகிறவர்களுக்கு என்னை ஒப்புக்கொடாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide137.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[137. கர்த்தாவே, நீர் நீதிபரர், உமது நியாயத்தீர்ப்புகள் செம்மையானவைகள்.]]></a:t>
+              <a:t><![CDATA[166. கர்த்தாவே, உம்முடைய இரட்சிப்புக்கு நான் காத்திருந்து உம்முடைய கற்பனைகளின்படி செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide138.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[162. மிகுந்த கொள்ளையுடைமையைக் கண்டுபிடிக்கிறவன் மகிழுகிறதுபோல, நான் உமது வார்த்தையின்பேரில் மகிழுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அநியாயம் செய்வதில்லை; அவருடைய வழிகளில் நடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide139.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[138. நீர் கட்டளையிட்ட சாட்சிகள் நீதியும் மகா உண்மையுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[122. உமது அடியேனுக்கு நன்மையாகத் துணைநில்லும்; அகங்காரிகள் என்னை யொடுக்கவொட்டாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது என்னை நிந்திக்கிறவனுக்கு உத்தரவு சொல்லுவேன், உம்முடைய வசனத்தை நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[27. உமது கட்டளைகளின் வழியை எனக்கு உணர்த்தியருளும் அப்பொழுது உமது அதிசயங்களைத் தியானிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide140.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[163. பொய்யைப் பகைத்து அருவருக்கிறேன்; உம்முடைய வேதத்தையோ நேசிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[167. என் ஆத்துமா உமது சாட்சிகளைக் காக்கும்; அவைகளை நான் மிகவும் நேசிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide141.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[139. என் சத்துருக்கள் உம்முடைய வசனங்களை மறந்தபடியால் என் பக்திவைராக்கியம் என்னைப் பட்சிக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. உமது கட்டளைகளை நாங்கள் கருத்தாய்க் கைக்கொள்ளும்படி நீர் கற்பித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide142.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[164. உமது நீதி நியாயங்களினிமித்தம், ஒருநாளில் ஏழுதரம் உம்மைத் துதிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[123. உமது இரட்சிப்புக்கும் உமது நீதியின் வார்த்தைக்கும் காத்திருக்கிறதினால் என் கண்கள் பூத்துப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide143.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[140. உமது வார்த்தை மிகவும் புடமிடப்பட்டது, உமது அடியேன் அதில் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[168. உமது கட்டளைகளையும் உமது சாட்சிகளையும் காத்து நடக்கிறேன்; என் வழிகளெல்லாம் உமக்கு முன்பாக இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide144.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[165. உம்முடைய வேதத்தை நேசிக்கிறவர்களுக்கு மிகுந்த சமாதானமுண்டு; அவர்களுக்கு இடறலில்லை.]]></a:t>
+              <a:t><![CDATA[5. உமது பிரமாணங்களைக் கைக்கொள்ளும்படி, என் நடைகள் ஸ்திரப்பட்டால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide145.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[141. நான் சிறியவனும் அசட்டை பண்ணப்பட்டவனுமாயிருக்கிறேன்; ஆனாலும் உமது கட்டளைகளை மறவேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் உம்முடைய கற்பனைகளையெல்லாம் கண்ணோக்கும்போது வெட்கப்பட்டுப்போவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide146.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[166. கர்த்தாவே, உம்முடைய இரட்சிப்புக்கு நான் காத்திருந்து உம்முடைய கற்பனைகளின்படி செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[169. கர்த்தாவே, என் கூப்பிடுதல் உமது சந்நிதியில் வருவதாக; உமது வசனத்தின்படியே என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide147.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[142. உம்முடைய நீதி நித்திய நீதி, உம்முடைய வேதம் சத்தியம்.]]></a:t>
+              <a:t><![CDATA[170. என் விண்ணப்பம் உமது சந்நிதியில் வருவதாக; உமது வார்த்தையின்படி என்னை விடுவித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide148.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[167. என் ஆத்துமா உமது சாட்சிகளைக் காக்கும்; அவைகளை நான் மிகவும் நேசிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[171. உம்முடைய பிரமாணங்களை நீர் எனக்குப் போதிக்கும்போது, என் உதடுகள் உமது துதியைப் பிரஸ்தாபப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide149.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[143. இக்கட்டும் நெருக்கமும் என்னைப் பிடித்தது; ஆனாலும் உம்முடைய கற்பனைகள் என் மனமகிழ்ச்சி.]]></a:t>
+              <a:t><![CDATA[7. உம்முடைய நீதி நியாயங்களை நான் கற்றுக்கொள்ளும்போது, செம்மையான இருதயத்தால் உம்மைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. சத்திய வசனம் முற்றிலும் என் வாயினின்று நீங்கவிடாதேயும்; உம்முடைய நியாயத்தீர்ப்புகளுக்குக் காத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[28. சஞ்சலத்தால் என் ஆத்துமா கரைந்துபோகிறது; உமது வசனத்தின்படி என்னை எடுத்து நிறுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide150.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[168. உமது கட்டளைகளையும் உமது சாட்சிகளையும் காத்து நடக்கிறேன்; என் வழிகளெல்லாம் உமக்கு முன்பாக இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[172. உமது கற்பனைகளெல்லாம் நீதியுள்ளவைகள்; ஆதலால், என் நாவு உம்முடைய வசனத்தை விவரித்துச்சொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide151.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[144. உம்முடைய சாட்சிகளின் நீதி என்றைக்கும் நிற்கும்; என்னை உணர்வுள்ளவனாக்கும், அப்பொழுது நான் பிழைத்திருப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. உமது பிரமாணங்களைக் கைக்கொள்ளுவேன்; முற்றிலும் என்னைக் கைவிடாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide152.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[169. கர்த்தாவே, என் கூப்பிடுதல் உமது சந்நிதியில் வருவதாக; உமது வசனத்தின்படியே என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[9. வாலிபன் தன் வழியை எதினால் சுத்தம்பண்ணுவான்? உமது வசனத்தின்படி தன்னைக் காத்துக்கொள்கிறதினால்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide153.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[145. முழு இருதயத்தோடும் கூப்பிட்டேன், கர்த்தாவே, என் ஜெபத்தைக் கேளும்; உம்முடைய பிரமாணங்களைக் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[173. நான் உம்முடைய கட்டளைகளைத் தெரிந்துகொண்டபடியால், உமது கரம் எனக்குத் துணையாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide154.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[170. என் விண்ணப்பம் உமது சந்நிதியில் வருவதாக; உமது வார்த்தையின்படி என்னை விடுவித்தருளும்.]]></a:t>
+              <a:t><![CDATA[10. என் முழு இருதயத்தோடும் உம்மைத் தேடுகிறேன், என்னை உமது கற்பனைகளைவிட்டு வழிதப்பவிடாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide155.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[146. உம்மை நோக்கிக் கூப்பிட்டேன், என்னை இரட்சியும்; அப்பொழுது நான் உம்முடைய சாட்சிகளைக் காத்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[174. கர்த்தாவே, உம்முடைய இரட்சிப்பின்மேல் ஆவலாயிருக்கிறேன்; உம்முடைய வேதம் என் மனமகிழ்ச்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide156.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[147. அதிகாலையில் நான் எழுந்து சத்தமிட்டேன்; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[175. என் ஆத்துமா பிழைத்திருந்து உம்மைத் துதிக்கக்கடவது; உமது நியாயத்தீர்ப்புகள் எனக்கு உதவியாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide157.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[171. உம்முடைய பிரமாணங்களை நீர் எனக்குப் போதிக்கும்போது, என் உதடுகள் உமது துதியைப் பிரஸ்தாபப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[176. காணாமற்போன ஆட்டைப்போல வழிதப்பிப்போனேன்; உமது அடியேனைத் தேடுவீராக; உமது கற்பனைகளை நான் மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide158.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +7986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[148. உமது வசனத்தைத் தியானிக்கும்படி, குறித்த ஜாமங்களுக்கு முன்னே என் கண்கள் விழித்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[124. உமது அடியேனை உமது கிருபையின்படியே நடத்தி, உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide159.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[172. உமது கற்பனைகளெல்லாம் நீதியுள்ளவைகள்; ஆதலால், என் நாவு உம்முடைய வசனத்தை விவரித்துச்சொல்லும்.]]></a:t>
+              <a:t><![CDATA[11. நான் உமக்கு விரோதமாய்ப் பாவஞ்செய்யாதபடிக்கு, உமது வாக்கை என்னிருதயத்தில் வைத்து வைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் எப்பொழுதும் என்றைக்கும் உமது வேதத்தைக் காத்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[29. பொய்வழியை என்னை விட்டுவிலக்கி, உம்முடைய வேதத்தை எனக்கு அருள்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide160.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[149. உம்முடைய கிருபையின்படி என் சத்தத்தைக் கேளும்; கர்த்தாவே, உம்முடைய நியாயத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[125. நான் உமது அடியேன்; உம்முடைய சாட்சிகளை நான் அறியும்படி என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide161.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[149. உம்முடைய கிருபையின்படி என் சத்தத்தைக் கேளும்; கர்த்தாவே, உம்முடைய நியாயத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, நீர் ஸ்தோத்திரிக்கப்பட்டவர், உம்முடைய பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide162.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[173. நான் உம்முடைய கட்டளைகளைத் தெரிந்துகொண்டபடியால், உமது கரம் எனக்குத் துணையாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[126. நீதியைச் செய்யக் கர்த்தருக்கு வேளைவந்தது; அவர்கள் உம்முடைய நியாயப்பிரமாணத்தை மீறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide163.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,51 +8640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[150. தீவினையைப் பின்பற்றுகிறவர்கள் சமீபிக்கிறார்கள்; அவர்கள் உம்முடைய வேதத்துக்குத் தூரமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[127. ஆதலால் பொன்னிலும் பசும்பொன்னிலும் அதிகமாய் உமது கற்பனைகளில் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide164.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8757,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[174. கர்த்தாவே, உம்முடைய இரட்சிப்பின்மேல் ஆவலாயிருக்கிறேன்; உம்முடைய வேதம் என் மனமகிழ்ச்சி.]]></a:t>
+              <a:t><![CDATA[128. எல்லாவற்றைப்பற்றியும் நீர் அருளின எல்லாக் கட்டளைகளும் செம்மையென்று எண்ணி, சகல பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide165.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[175. என் ஆத்துமா பிழைத்திருந்து உம்மைத் துதிக்கக்கடவது; உமது நியாயத்தீர்ப்புகள் எனக்கு உதவியாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[128. எல்லாவற்றைப்பற்றியும் நீர் அருளின எல்லாக் கட்டளைகளும் செம்மையென்று எண்ணி, சகல பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide166.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8975,51 +8967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உமது பிரமாணங்களைக் கைக்கொள்ளுவேன்; முற்றிலும் என்னைக் கைவிடாதேயும்.]]></a:t>
+              <a:t><![CDATA[129. உம்முடைய சாட்சிகள் அதிசயமானவைகள்; ஆகையால் என் ஆத்துமா அவைகளைக் கைக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide167.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +9076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[176. காணாமற்போன ஆட்டைப்போல வழிதப்பிப்போனேன்; உமது அடியேனைத் தேடுவீராக; உமது கற்பனைகளை நான் மறவேன்.]]></a:t>
+              <a:t><![CDATA[130. உம்முடைய வசனத்தின் பிரசித்தம் வெளிச்சம் தந்து, பேதைகளை உணர்வுள்ளவர்களாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide168.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9193,51 +9185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாலிபன் தன் வழியை எதினால் சுத்தம்பண்ணுவான்? உமது வசனத்தின்படி தன்னைக் காத்துக்கொள்கிறதினால்தானே.]]></a:t>
+              <a:t><![CDATA[131. உம்முடைய கற்பனைகளை நான் வாஞ்சிக்கிறபடியால், என் வாயை ஆவென்று திறந்து அவைகளுக்கு ஏங்குகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide169.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9302,51 +9294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் முழு இருதயத்தோடும் உம்மைத் தேடுகிறேன், என்னை உமது கற்பனைகளைவிட்டு வழிதப்பவிடாதேயும்.]]></a:t>
+              <a:t><![CDATA[13. உம்முடைய வாக்கின் நியாயத்தீர்ப்புகளையெல்லாம் என் உதடுகளால் விவரித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9411,51 +9403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. நான் உம்முடைய கட்டளைகளை ஆராய்கிறபடியால் விசாலத்திலே நடப்பேன்.]]></a:t>
+              <a:t><![CDATA[30. மெய்வழியை நான் தெரிந்துகொண்டு உம்முடைய நியாயங்களை எனக்கு முன்பாக நிறுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide170.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9520,51 +9512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் உமக்கு விரோதமாய்ப் பாவஞ்செய்யாதபடிக்கு, உமது வாக்கை என்னிருதயத்தில் வைத்து வைத்தேன்.]]></a:t>
+              <a:t><![CDATA[132. உம்முடைய நாமத்தை நேசிக்கிறவர்களுக்கு வழங்கும் நியாயத்தின்படியே என்னை நோக்கிப்பார்த்து, எனக்கு இரங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide171.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9629,51 +9621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, நீர் ஸ்தோத்திரிக்கப்பட்டவர், உம்முடைய பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[14. திரளான செல்வத்தில் களிகூருவதுபோல, நான் உமது சாட்சிகளின் வழியில் களிகூருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide172.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9738,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உம்முடைய வாக்கின் நியாயத்தீர்ப்புகளையெல்லாம் என் உதடுகளால் விவரித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[133. உம்முடைய வார்த்தையிலே என் காலடிகளை நிலைப்படுத்தி, ஒரு அநியாயமும் என்னை ஆளவொட்டாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide173.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9847,51 +9839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திரளான செல்வத்தில் களிகூருவதுபோல, நான் உமது சாட்சிகளின் வழியில் களிகூருகிறேன்.]]></a:t>
+              <a:t><![CDATA[134. மனுஷர் செய்யும் இடுக்கத்துக்கு என்னை விலக்கி விடுவித்தருளும்; அப்பொழுது நான் உம்முடைய, கட்டளைகளைக் காத்துக்கொள்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide174.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9956,51 +9948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உமது கட்டளைகளைத் தியானித்து உமது வழிகளைக் கண்ணோக்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[135. உமது அடியேன்மேல் உமது முகத்தைப் பிரகாசிக்கப்பண்ணி, உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide175.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10065,51 +10057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது பிரமாணங்களில் மனமகிழ்ச்சியாயிருக்கிறேன்; உமது வசனத்தை மறவேன்.]]></a:t>
+              <a:t><![CDATA[136. உம்முடைய வேதத்தை மனுஷர் காத்து நடவாதபடியால், என் கண்களிலிருந்து நீர்த்தாரைகள் ஓடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide176.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10174,51 +10166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது அடியேனுக்கு அனுகூலமாயிரும்; அப்பொழுது நான் பிழைத்து, உமது வசனத்தைக் கைக்கொள்வேன்.]]></a:t>
+              <a:t><![CDATA[137. கர்த்தாவே, நீர் நீதிபரர், உமது நியாயத்தீர்ப்புகள் செம்மையானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide177.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10283,51 +10275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உமது வேதத்திலுள்ள அதிசயங்களை நான் பார்க்கும்படிக்கு என் கண்களைத் திறந்தருளும்.]]></a:t>
+              <a:t><![CDATA[138. நீர் கட்டளையிட்ட சாட்சிகள் நீதியும் மகா உண்மையுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide178.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10392,51 +10384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியிலே நான் பரதேசி; உமது கற்பனைகளை எனக்கு மறையாதேயும்.]]></a:t>
+              <a:t><![CDATA[139. என் சத்துருக்கள் உம்முடைய வசனங்களை மறந்தபடியால் என் பக்திவைராக்கியம் என்னைப் பட்சிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide179.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10501,51 +10493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உமது நியாயங்கள்மேல் என் ஆத்துமா எக்காலமும் வைத்திருக்கிற வாஞ்சையினால் தொய்ந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[140. உமது வார்த்தை மிகவும் புடமிடப்பட்டது, உமது அடியேன் அதில் பிரியப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10610,51 +10602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. நான் உம்முடைய சாட்சிகளைக்குறித்து, ராஜாக்களுக்கு முன்பாகவும் வெட்கப்படாமல் பேசுவேன்.]]></a:t>
+              <a:t><![CDATA[31. உமது சாட்சிகள்மேல் பற்றுதலாயிருக்கிறேன்; கர்த்தாவே, என்னை வெட்கத்திற்குட்படப்பண்ணாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide180.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10719,51 +10711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உமது கற்பனைகளை விட்டு வழிவிலகின சபிக்கப்பட்ட அகங்காரிகளை நீர் கடிந்துகொள்ளுகிறீர்.]]></a:t>
+              <a:t><![CDATA[141. நான் சிறியவனும் அசட்டை பண்ணப்பட்டவனுமாயிருக்கிறேன்; ஆனாலும் உமது கட்டளைகளை மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide181.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10828,51 +10820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நிந்தையையும் அவமானத்தையும் என்னை விட்டகற்றும்; நான் உம்முடைய சாட்சிகளைக் கைக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[142. உம்முடைய நீதி நித்திய நீதி, உம்முடைய வேதம் சத்தியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide182.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10937,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பிரபுக்களும் உட்கார்ந்து எனக்கு விரோதமாய்ப் பேசிக்கொள்ளுகிறார்கள்; உமது அடியேனோ பிரமாணங்களைத் தியானிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[143. இக்கட்டும் நெருக்கமும் என்னைப் பிடித்தது; ஆனாலும் உம்முடைய கற்பனைகள் என் மனமகிழ்ச்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide183.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11046,51 +11038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய சாட்சிகள் எனக்கு இன்பமும், என் ஆலோசனைக்காரருமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[144. உம்முடைய சாட்சிகளின் நீதி என்றைக்கும் நிற்கும்; என்னை உணர்வுள்ளவனாக்கும், அப்பொழுது நான் பிழைத்திருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide184.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11155,51 +11147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் ஆத்துமா மண்ணோடே ஒட்டிக்கொண்டிருக்கிறது; உமது வசனத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[145. முழு இருதயத்தோடும் கூப்பிட்டேன், கர்த்தாவே, என் ஜெபத்தைக் கேளும்; உம்முடைய பிரமாணங்களைக் கைக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide185.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11264,51 +11256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. என் வழிகளை நான் உமக்கு விவரித்துக் காட்டினபோது எனக்குச் செவிகொடுத்தீர்; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[146. உம்மை நோக்கிக் கூப்பிட்டேன், என்னை இரட்சியும்; அப்பொழுது நான் உம்முடைய சாட்சிகளைக் காத்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide186.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11373,51 +11365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உமது கட்டளைகளின் வழியை எனக்கு உணர்த்தியருளும் அப்பொழுது உமது அதிசயங்களைத் தியானிப்பேன்.]]></a:t>
+              <a:t><![CDATA[147. அதிகாலையில் நான் எழுந்து சத்தமிட்டேன்; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide187.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11482,269 +11474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சஞ்சலத்தால் என் ஆத்துமா கரைந்துபோகிறது; உமது வசனத்தின்படி என்னை எடுத்து நிறுத்தும்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[30. மெய்வழியை நான் தெரிந்துகொண்டு உம்முடைய நியாயங்களை எனக்கு முன்பாக நிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[148. உமது வசனத்தைத் தியானிக்கும்படி, குறித்த ஜாமங்களுக்கு முன்னே என் கண்கள் விழித்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11809,51 +11583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. நான் பிரியப்படுகிற உமது கற்பனைகளின்பேரில் மனமகிழ்ச்சியாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[32. நீர் என் இருதயத்தை விசாலமாக்கும்போது நான் உமது கற்பனைகளின் வழியாக ஓடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11918,51 +11692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உமது சாட்சிகள்மேல் பற்றுதலாயிருக்கிறேன்; கர்த்தாவே, என்னை வெட்கத்திற்குட்படப்பண்ணாதேயும்.]]></a:t>
+              <a:t><![CDATA[15. உமது கட்டளைகளைத் தியானித்து உமது வழிகளைக் கண்ணோக்குகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12027,51 +11801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. நான் பிரியப்படுகிற உமது கற்பனைகளுக்குக் கையெடுப்பேன். உமது பிரமாணங்களைத் தியானிப்பேன்.]]></a:t>
+              <a:t><![CDATA[33. கர்த்தாவே, உமது பிரமாணங்களின் வழியை எனக்குப் போதியும்; முடிவுபரியந்தம் நான் அதைக் காத்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12136,51 +11910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. நீர் என்னை நம்பப்பண்ணின வசனத்தை உமது அடியேனுக்காக நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[34. எனக்கு உணர்வைத் தாரும்; அப்பொழுது நான் உமது வேதத்தைப் பற்றிக்கொண்டு, என் முழு இருதயத்தோடும் அதைக் கைக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12245,51 +12019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அதுவே என் சிறுமையில் எனக்கு ஆறுதல், உம்முடைய வாக்கு என்னை உயிர்ப்பித்தது.]]></a:t>
+              <a:t><![CDATA[35. உமது கற்பனைகளின் பாதையில் என்னை நடத்தும்; நான் அதில் பிரியமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12354,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அகந்தைக்காரர் என்னை மிகவும், பரியாசம்பண்ணியும், நான் உமது வேதத்தைவிட்டு விலகினதில்லை.]]></a:t>
+              <a:t><![CDATA[36. என் இருதயம் பொருளாசையைச் சாராமல், உமது சாட்சிகளைச் சாரும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12463,51 +12237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கர்த்தாவே, ஆதிமுதலான உமதுநியாயத்தீர்ப்புகளை நான் நினைத்து என்னைத் தேற்றுகிறேன்.]]></a:t>
+              <a:t><![CDATA[37. மாயையைப் பாராதபடி நீர் என் கண்களை விலக்கி, உமது வழிகளில் என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12572,51 +12346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. உமது வேதத்தை விட்டு விலகுகிற துன்மார்க்கர்நிமித்தம் நடுக்கம் என்னைப் பிடித்தது.]]></a:t>
+              <a:t><![CDATA[38. உமக்குப் பயப்படுகிறதற்கு ஏற்ற உமது வாக்கை உமது அடியேனுக்கு உறுதிப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12681,51 +12455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. நான் பரதேசியாய்த் தங்கும் வீட்டிலே உமது பிரமாணங்கள் எனக்குக் கீதங்களாயின.]]></a:t>
+              <a:t><![CDATA[39. நான் அஞ்சுகிற நிந்தையை விலக்கியருளும்; உம்முடைய நியாயத்தீர்ப்புகள் நல்லவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12790,51 +12564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. கர்த்தாவே, இராக்காலத்திலும் உமது நாமத்தை நினைத்து, உமது வேதத்தைக் கைக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[40. இதோ, உம்முடைய கட்டளைகளின்மேல் வாஞ்சையாயிருக்கிறேன்; உமது நீதியால் என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12899,51 +12673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. கர்த்தாவே, இராக்காலத்திலும் உமது நாமத்தை நினைத்து, உமது வேதத்தைக் கைக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[41. கர்த்தாவே, உம்முடைய வாக்கின்படி, உமது தயவும் உமது இரட்சிப்பும் எனக்கு வருவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13008,51 +12782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. நான் உமது கட்டளைகளைக் கைக்கொண்டபடியினால், இது எனக்குக் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது என்னை நிந்திக்கிறவனுக்கு உத்தரவு சொல்லுவேன், உம்முடைய வசனத்தை நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13117,51 +12891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீர் என் இருதயத்தை விசாலமாக்கும்போது நான் உமது கற்பனைகளின் வழியாக ஓடுவேன்.]]></a:t>
+              <a:t><![CDATA[16. உமது பிரமாணங்களில் மனமகிழ்ச்சியாயிருக்கிறேன்; உமது வசனத்தை மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13226,51 +13000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. கர்த்தாவே, நீரே என் பங்கு; நான் உமது வசனங்களைக் கைக்கொள்ளுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[43. சத்திய வசனம் முற்றிலும் என் வாயினின்று நீங்கவிடாதேயும்; உம்முடைய நியாயத்தீர்ப்புகளுக்குக் காத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13335,51 +13109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. முழு இருதயத்தோடும் உம்முடைய தயவுக்காகக் கெஞ்சுகிறேன்; உமது வாக்கின்படி எனக்கு இரங்கும்.]]></a:t>
+              <a:t><![CDATA[44. நான் எப்பொழுதும் என்றைக்கும் உமது வேதத்தைக் காத்துக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13444,51 +13218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. என் வழிகளைச் சிந்தித்துக்கொண்டு, என் கால்களை உம்முடைய சாட்சிகளுக்கு நேராகத் திருப்பினேன்.]]></a:t>
+              <a:t><![CDATA[45. நான் உம்முடைய கட்டளைகளை ஆராய்கிறபடியால் விசாலத்திலே நடப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13553,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. உமது கற்பனைகளைக் கைக்கொள்ளும்படி நான் தாமதியாமல் தீவிரித்தேன்.]]></a:t>
+              <a:t><![CDATA[46. நான் உம்முடைய சாட்சிகளைக்குறித்து, ராஜாக்களுக்கு முன்பாகவும் வெட்கப்படாமல் பேசுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13662,51 +13436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. துன்மார்க்கரின் கூட்டங்கள் என்னைக் கொள்ளையிட்டும் உம்முடைய வேதத்தை நான் மறக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[47. நான் பிரியப்படுகிற உமது கற்பனைகளின்பேரில் மனமகிழ்ச்சியாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13771,51 +13545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. உமது நீதியான நியாயத்தீர்ப்புகளினிமித்தம் உம்மைத் துதிக்கும்படி, பாதிராத்திரியில் எழுந்திருப்பேன்.]]></a:t>
+              <a:t><![CDATA[48. நான் பிரியப்படுகிற உமது கற்பனைகளுக்குக் கையெடுப்பேன். உமது பிரமாணங்களைத் தியானிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13880,51 +13654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. உமக்குப் பயந்து, உமது கட்டளைகளைக் கைக்கொள்ளுகிற அனைவருக்கும் நான் தோழன்.]]></a:t>
+              <a:t><![CDATA[48. நான் பிரியப்படுகிற உமது கற்பனைகளுக்குக் கையெடுப்பேன். உமது பிரமாணங்களைத் தியானிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13989,51 +13763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தாவே, பூமி உமது கிருபையினால் நிறைந்திருக்கிறது; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[49. நீர் என்னை நம்பப்பண்ணின வசனத்தை உமது அடியேனுக்காக நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14098,51 +13872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[92. உமது வேதம் என் மனமகிழ்ச்சியாயிராதிருந்தால், என் துக்கத்திலே அழிந்துபோயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[50. அதுவே என் சிறுமையில் எனக்கு ஆறுதல், உம்முடைய வாக்கு என்னை உயிர்ப்பித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14207,51 +13981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. கர்த்தாவே, உமது வசனத்தின்படி உமது அடியேனை நன்றாய் நடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[51. அகந்தைக்காரர் என்னை மிகவும், பரியாசம்பண்ணியும், நான் உமது வேதத்தைவிட்டு விலகினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14316,51 +14090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தாவே, உமது பிரமாணங்களின் வழியை எனக்குப் போதியும்; முடிவுபரியந்தம் நான் அதைக் காத்துக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[17. உமது அடியேனுக்கு அனுகூலமாயிரும்; அப்பொழுது நான் பிழைத்து, உமது வசனத்தைக் கைக்கொள்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14425,51 +14199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[93. நான் ஒருபோதும் உம்முடைய கட்டளைகளை மறக்கமாட்டேன்; அவைகளால் நீர் என்னை உயிர்ப்பித்தீர்.]]></a:t>
+              <a:t><![CDATA[52. கர்த்தாவே, ஆதிமுதலான உமதுநியாயத்தீர்ப்புகளை நான் நினைத்து என்னைத் தேற்றுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14534,51 +14308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. உத்தம நிதானிப்பையும் அறிவையும் எனக்குப் போதித்தருளும், உம்முடைய கற்பனைகளின்பேரில் விசுவாசமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[53. உமது வேதத்தை விட்டு விலகுகிற துன்மார்க்கர்நிமித்தம் நடுக்கம் என்னைப் பிடித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14643,51 +14417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[94. நான் உம்முடையவன், என்னை இரட்சியும்; உம்முடைய கட்டளைகளை ஆராய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[54. நான் பரதேசியாய்த் தங்கும் வீட்டிலே உமது பிரமாணங்கள் எனக்குக் கீதங்களாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14752,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. நான் உபத்திரவப்படுவதற்கு முன் வழிதப்பி நடந்தேன்; இப்பொழுதோ உம்முடைய வார்த்தையைக் காத்து நடக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[55. கர்த்தாவே, இராக்காலத்திலும் உமது நாமத்தை நினைத்து, உமது வேதத்தைக் கைக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14861,51 +14635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. தேவரீர் நல்லவரும், நன்மை செய்கிறவருமாயிருக்கிறீர்; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
+              <a:t><![CDATA[56. நான் உமது கட்டளைகளைக் கைக்கொண்டபடியினால், இது எனக்குக் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -14970,51 +14744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[95. துன்மார்க்கர் என்னை அழிக்கக் காத்திருக்கிறார்கள்; நான் உமது சாட்சிகளைச் சிந்தித்துக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[57. கர்த்தாவே, நீரே என் பங்கு; நான் உமது வசனங்களைக் கைக்கொள்ளுவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15079,51 +14853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அகங்காரிகள் எனக்கு விரோதமாய்ப் பொய்களைப் பிணைக்கிறார்கள்; நானோ முழு இருதயத்தோடும் உம்முடைய கட்டளைகளைக் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[58. முழு இருதயத்தோடும் உம்முடைய தயவுக்காகக் கெஞ்சுகிறேன்; உமது வாக்கின்படி எனக்கு இரங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15188,51 +14962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அகங்காரிகள் எனக்கு விரோதமாய்ப் பொய்களைப் பிணைக்கிறார்கள்; நானோ முழு இருதயத்தோடும் உம்முடைய கட்டளைகளைக் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[59. என் வழிகளைச் சிந்தித்துக்கொண்டு, என் கால்களை உம்முடைய சாட்சிகளுக்கு நேராகத் திருப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15297,51 +15071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[96. சகல சம்பூரணத்திற்கும் எல்லையைக் கண்டேன்; உம்முடைய கற்பனையோ மகா விஸ்தாரம்.]]></a:t>
+              <a:t><![CDATA[60. உமது கற்பனைகளைக் கைக்கொள்ளும்படி நான் தாமதியாமல் தீவிரித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15406,51 +15180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. அவர்கள் இருதயம் நிணந்துன்னிக் கொழுத்திருக்கிறது; நானோ உம்முடைய வேதத்தில் மனமகிழ்ச்சியாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[61. துன்மார்க்கரின் கூட்டங்கள் என்னைக் கொள்ளையிட்டும் உம்முடைய வேதத்தை நான் மறக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15515,51 +15289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எனக்கு உணர்வைத் தாரும்; அப்பொழுது நான் உமது வேதத்தைப் பற்றிக்கொண்டு, என் முழு இருதயத்தோடும் அதைக் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[18. உமது வேதத்திலுள்ள அதிசயங்களை நான் பார்க்கும்படிக்கு என் கண்களைத் திறந்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15624,51 +15398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[97. உமது வேதத்தில் நான் எவ்வளவு பிரியமாயிருக்கிறேன்! நாள் முழுதும் அது என் தியானம்.]]></a:t>
+              <a:t><![CDATA[62. உமது நீதியான நியாயத்தீர்ப்புகளினிமித்தம் உம்மைத் துதிக்கும்படி, பாதிராத்திரியில் எழுந்திருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15733,51 +15507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. நான் உபத்திரவப்பட்டது எனக்கு நல்லது; அதினால் உமது பிரமாணங்களைக் கற்றுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[63. உமக்குப் பயந்து, உமது கட்டளைகளைக் கைக்கொள்ளுகிற அனைவருக்கும் நான் தோழன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15842,51 +15616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[98. நீர் உம்முடைய கற்பனைகளைக் கொண்டு, என்னை என் சத்துருக்களிலும் அதிக ஞானமுள்ளவனாக்குகிறீர்; அவைகள் என்றைக்கும் என்னுடனே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[64. கர்த்தாவே, பூமி உமது கிருபையினால் நிறைந்திருக்கிறது; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -15951,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[99. உம்முடைய சாட்சிகள் என் தியானமாயிருக்கிறபடியால், எனக்குப் போதித்தவர்கள் எல்லாரிலும் அறிவுள்ளவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[65. கர்த்தாவே, உமது வசனத்தின்படி உமது அடியேனை நன்றாய் நடத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16060,51 +15834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. அநேகமாயிரம் பொன் வெள்ளியைப் பார்க்கிலும், நீர் விளம்பின வேதமே எனக்கு நலம்.]]></a:t>
+              <a:t><![CDATA[66. உத்தம நிதானிப்பையும் அறிவையும் எனக்குப் போதித்தருளும், உம்முடைய கற்பனைகளின்பேரில் விசுவாசமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16169,51 +15943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. உம்முடைய கரங்கள் என்னை உண்டாக்கி, என்னை உருவாக்கிற்று; உம்முடைய கற்பனைகளைக் கற்றுக்கொள்ள என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[67. நான் உபத்திரவப்படுவதற்கு முன் வழிதப்பி நடந்தேன்; இப்பொழுதோ உம்முடைய வார்த்தையைக் காத்து நடக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16278,51 +16052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. உம்முடைய கரங்கள் என்னை உண்டாக்கி, என்னை உருவாக்கிற்று; உம்முடைய கற்பனைகளைக் கற்றுக்கொள்ள என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[68. தேவரீர் நல்லவரும், நன்மை செய்கிறவருமாயிருக்கிறீர்; உமது பிரமாணங்களை எனக்குப் போதியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16387,51 +16161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[100. உம்முடைய கட்டளைகளை நான் கைக்கொண்டிருக்கிறபடியால், முதியோர்களைப் பார்க்கிலும் ஞானமுள்ளவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[69. அகங்காரிகள் எனக்கு விரோதமாய்ப் பொய்களைப் பிணைக்கிறார்கள்; நானோ முழு இருதயத்தோடும் உம்முடைய கட்டளைகளைக் கைக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16496,51 +16270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. நான் உம்முடைய வசனத்திற்குக் காத்திருக்கிறபடியால், உமக்குப் பயந்தவர்கள் என்னைக் கண்டு சந்தோஷப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[70. அவர்கள் இருதயம் நிணந்துன்னிக் கொழுத்திருக்கிறது; நானோ உம்முடைய வேதத்தில் மனமகிழ்ச்சியாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16605,51 +16379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[101. உம்முடைய வசனத்தை நான் காத்து நடக்கும்படிக்கு, சகல பொல்லாத வழிகளுக்கும் என் கால்களை விலக்குகிறேன்.]]></a:t>
+              <a:t><![CDATA[71. நான் உபத்திரவப்பட்டது எனக்கு நல்லது; அதினால் உமது பிரமாணங்களைக் கற்றுக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16714,51 +16488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எனக்கு உணர்வைத் தாரும்; அப்பொழுது நான் உமது வேதத்தைப் பற்றிக்கொண்டு, என் முழு இருதயத்தோடும் அதைக் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[19. பூமியிலே நான் பரதேசி; உமது கற்பனைகளை எனக்கு மறையாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16823,51 +16597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[102. நீர் எனக்குப் போதித்திருக்கிறபடியால், நான் உம்முடைய நியாயங்களை விட்டு விலகேன்.]]></a:t>
+              <a:t><![CDATA[72. அநேகமாயிரம் பொன் வெள்ளியைப் பார்க்கிலும், நீர் விளம்பின வேதமே எனக்கு நலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -16932,51 +16706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[103. உம்முடைய வார்த்தைகள் என் நாவுக்கு எவ்வளவு இனிமையானவைகள்; என் வாய்க்கு அவைகள் தேனிலும் மதுரமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[73. உம்முடைய கரங்கள் என்னை உண்டாக்கி, என்னை உருவாக்கிற்று; உம்முடைய கற்பனைகளைக் கற்றுக்கொள்ள என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17041,51 +16815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[104. உமது கட்டளைகளால் உணர்வடைந்தேன், ஆதலால் எல்லாப் பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[73. உம்முடைய கரங்கள் என்னை உண்டாக்கி, என்னை உருவாக்கிற்று; உம்முடைய கற்பனைகளைக் கற்றுக்கொள்ள என்னை உணர்வுள்ளவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17150,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[105. உம்முடைய வசனம் என் கால்களுக்குத் தீபமும், என் பாதைக்கு வெளிச்சமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[74. நான் உம்முடைய வசனத்திற்குக் காத்திருக்கிறபடியால், உமக்குப் பயந்தவர்கள் என்னைக் கண்டு சந்தோஷப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17259,51 +17033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[106. உம்முடைய நீதி நியாயங்களைக் காத்து நடப்பேன் என்று ஆணையிட்டேன்; அதை நிறைவேற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[75. கர்த்தாவே, உமது நியாயத்தீர்ப்புகள் நீதியுள்ளதென்றும் உண்மையின்படி என்னை உபத்திரவப்படுத்தினீரென்றும் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17368,51 +17142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[107. நான் மிகவும் உபத்திரவப்படுகிறேன்; கர்த்தாவே, உம்முடைய வசனத்தின்படியே என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[76. நீர் உமது அடியேனுக்குக் கொடுத்த உமது வாக்கின்படி, உமது கிருபை என்னைத் தேற்றுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17477,51 +17251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[108. கர்த்தாவே, என் வாயின் உற்சாகபலிகளை நீர் அங்கீகரித்து, உமது நியாயங்களை எனக்குப் போதித்தருளும்.]]></a:t>
+              <a:t><![CDATA[76. நீர் உமது அடியேனுக்குக் கொடுத்த உமது வாக்கின்படி, உமது கிருபை என்னைத் தேற்றுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17586,51 +17360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[108. கர்த்தாவே, என் வாயின் உற்சாகபலிகளை நீர் அங்கீகரித்து, உமது நியாயங்களை எனக்குப் போதித்தருளும்.]]></a:t>
+              <a:t><![CDATA[77. நான் பிழைத்திருக்கும்படிக்கு உமது இரக்கங்கள் எனக்குக் கிடைப்பதாக; உம்முடைய வேதம் என் மனமகிழ்ச்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17695,51 +17469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[109. என் பிராணன் எப்பொழுதும் என் கையில் இருக்கிறது; ஆனாலும் உம்முடைய வேதத்தை மறவேன்.]]></a:t>
+              <a:t><![CDATA[78. அகங்காரிகள் என்னைப் பொய்களினால் கெடுக்கப் பார்த்தபடியால் வெட்கப்பட்டுப்போவார்களாக; நானோ உமது கட்டளைகளைத் தியானிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17804,51 +17578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[110. துன்மார்க்கர் எனக்குக் கண்ணிவைக்கிறார்கள்; ஆனாலும் நான் உம்முடைய கட்டளைகளை விட்டு வழி தவறேன்.]]></a:t>
+              <a:t><![CDATA[78. அகங்காரிகள் என்னைப் பொய்களினால் கெடுக்கப் பார்த்தபடியால் வெட்கப்பட்டுப்போவார்களாக; நானோ உமது கட்டளைகளைத் தியானிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -17913,51 +17687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உமது கற்பனைகளின் பாதையில் என்னை நடத்தும்; நான் அதில் பிரியமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. உமது நியாயங்கள்மேல் என் ஆத்துமா எக்காலமும் வைத்திருக்கிற வாஞ்சையினால் தொய்ந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18022,51 +17796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[111. உம்முடைய சாட்சிகளை நித்திய சுதந்தரமாக்கிக்கொண்டிருக்கிறேன், அவைகளே என் இருதயத்தின் மகிழ்ச்சி.]]></a:t>
+              <a:t><![CDATA[79. உமக்குப் பயந்து, உமது சாட்சிகளை அறிந்திருக்கிறவர்கள் என்னண்டைக்குத் திரும்புவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18131,51 +17905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. கர்த்தாவே, உமது நியாயத்தீர்ப்புகள் நீதியுள்ளதென்றும் உண்மையின்படி என்னை உபத்திரவப்படுத்தினீரென்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[80. நான் வெட்கப்பட்டுப் போகாதபடிக்கு, என் இருதயம் உமது பிரமாணங்களில் உத்தமமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18240,51 +18014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. கர்த்தாவே, உமது நியாயத்தீர்ப்புகள் நீதியுள்ளதென்றும் உண்மையின்படி என்னை உபத்திரவப்படுத்தினீரென்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[81. உம்முடைய இரட்சிப்புக்கு என் ஆத்துமா தவிக்கிறது; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18349,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[112. முடிவுபரியந்தம் இடைவிடாமல் உம்முடைய பிரமாணங்களின்படி செய்ய என் இருதயத்தைச் சாய்த்தேன்.]]></a:t>
+              <a:t><![CDATA[82. எப்பொழுது என்னைத் தேற்றுவீர் என்று, உம்முடைய வாக்கின்மேல் நோக்கமாய் என் கண்கள் பூத்துப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18458,51 +18232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[76. நீர் உமது அடியேனுக்குக் கொடுத்த உமது வாக்கின்படி, உமது கிருபை என்னைத் தேற்றுவதாக.]]></a:t>
+              <a:t><![CDATA[83. புகையிலுள்ள துருத்தியைப் போலானேன்; உமது பிரமாணங்களையோ மறவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18567,51 +18341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[113. வீண் சிந்தனைகளை நான் வெறுத்து, உமது வேதத்தில் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[84. உமது அடியேனுடைய நாட்கள் எம்மாத்திரம்? என்னைத் துன்பப்படுத்துகிறவர்களுக்கு நீர் எப்பொழுது நியாயத்தீர்ப்புச் செய்வீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18676,51 +18450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[151. கர்த்தாவே, நீர் சமீபமாயிருக்கிறீர்; உமது கற்பனைகள் எல்லாம் உண்மை.]]></a:t>
+              <a:t><![CDATA[85. உம்முடைய வேதத்துக்கு விரோதமாய் அகங்காரிகள் எனக்குக் குழிகளை வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18785,51 +18559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[114. என் மறைவிடமும் என் கேடகமும் நீரே; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[86. உம்முடைய கற்பனைகளெல்லாம் உண்மையாயிருக்கிறது; அநியாயமாய் என்னைத் துன்பப்படுத்துகிறார்கள்; நீர் எனக்குச் சகாயம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -18894,51 +18668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[77. நான் பிழைத்திருக்கும்படிக்கு உமது இரக்கங்கள் எனக்குக் கிடைப்பதாக; உம்முடைய வேதம் என் மனமகிழ்ச்சி.]]></a:t>
+              <a:t><![CDATA[87. அவர்கள் என்னைப் பூமியிலிராமல் நீக்கிவிடச் சற்றே தப்பிற்று; ஆனாலும் நான் உமது கட்டளைகளை விட்டுவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19003,51 +18777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[152. நீர் உம்முடைய சாட்சிகளை என்றென்றைக்கும் நிற்க ஸ்தாபித்தீர் என்பதை அவைகளால் நான் நெடுநாளாய் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[88. உமது கிருபையின்படியே என்னை உயிர்ப்பியும்; அப்பொழுது நான் உம்முடைய வாக்கின் சாட்சியைக் காத்து நடப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19112,51 +18886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் இருதயம் பொருளாசையைச் சாராமல், உமது சாட்சிகளைச் சாரும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[21. உமது கற்பனைகளை விட்டு வழிவிலகின சபிக்கப்பட்ட அகங்காரிகளை நீர் கடிந்துகொள்ளுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19221,51 +18995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[115. பொல்லாதவர்களே, என்னை விட்டு அகன்றுபோங்கள்; என் தேவனுடைய கற்பனைகளை நான் கைக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[89. கர்த்தாவே, உமது வசனம் என்றென்றைக்கும் வானங்களில் நிலைத்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19330,51 +19104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[78. அகங்காரிகள் என்னைப் பொய்களினால் கெடுக்கப் பார்த்தபடியால் வெட்கப்பட்டுப்போவார்களாக; நானோ உமது கட்டளைகளைத் தியானிப்பேன்.]]></a:t>
+              <a:t><![CDATA[90. உம்முடைய உண்மை தலைமுறை தலைமுறையாக இருக்கும்; பூமியை உறுதிப்படுத்தினீர். அது நிலைத்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19439,51 +19213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[116. நான் பிழைத்திருப்பதற்கு உமது வார்த்தையின்படி என்னை ஆதரித்தருளும்; என் நம்பிக்கை விருதாவாய்ப்போக என்னை வெட்கத்திற்கு உட்படுத்தாதேயும்.]]></a:t>
+              <a:t><![CDATA[91. உம்முடைய பிரமாணங்களை நிறைவேற்றும்படி அவைகள் இந்நாள்வரைக்கும் நிற்கிறது; சமஸ்தமும் உம்மைச் சேவிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19548,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[116. நான் பிழைத்திருப்பதற்கு உமது வார்த்தையின்படி என்னை ஆதரித்தருளும்; என் நம்பிக்கை விருதாவாய்ப்போக என்னை வெட்கத்திற்கு உட்படுத்தாதேயும்.]]></a:t>
+              <a:t><![CDATA[92. உமது வேதம் என் மனமகிழ்ச்சியாயிராதிருந்தால், என் துக்கத்திலே அழிந்துபோயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19657,51 +19431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. உமக்குப் பயந்து, உமது சாட்சிகளை அறிந்திருக்கிறவர்கள் என்னண்டைக்குத் திரும்புவார்களாக.]]></a:t>
+              <a:t><![CDATA[93. நான் ஒருபோதும் உம்முடைய கட்டளைகளை மறக்கமாட்டேன்; அவைகளால் நீர் என்னை உயிர்ப்பித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19766,51 +19540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[117. என்னை ஆதரித்தருளும்; அப்பொழுது நான் இரட்சிக்கப்பட்டு எக்காலமும் உம்முடைய பிரமாணங்களின்பேரில் நோக்கமாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[94. நான் உம்முடையவன், என்னை இரட்சியும்; உம்முடைய கட்டளைகளை ஆராய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19875,51 +19649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[80. நான் வெட்கப்பட்டுப் போகாதபடிக்கு, என் இருதயம் உமது பிரமாணங்களில் உத்தமமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[95. துன்மார்க்கர் என்னை அழிக்கக் காத்திருக்கிறார்கள்; நான் உமது சாட்சிகளைச் சிந்தித்துக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -19984,51 +19758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[118. உமது பிரமாணங்களைவிட்டு வழிவிலகுகிற யாவரையும் மிதித்துபோடுகிறீர்; அவர்களுடைய உபாயம் வெறும் பொய்யே.]]></a:t>
+              <a:t><![CDATA[96. சகல சம்பூரணத்திற்கும் எல்லையைக் கண்டேன்; உம்முடைய கற்பனையோ மகா விஸ்தாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20093,51 +19867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[119. பூமியிலுள்ள துன்மார்க்கர் யாவரையும் களிம்பைப்போல அகற்றிவிடுகிறீர்; ஆகையால் உமது சாட்சிகளில் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[97. உமது வேதத்தில் நான் எவ்வளவு பிரியமாயிருக்கிறேன்! நாள் முழுதும் அது என் தியானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20202,51 +19976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[119. பூமியிலுள்ள துன்மார்க்கர் யாவரையும் களிம்பைப்போல அகற்றிவிடுகிறீர்; ஆகையால் உமது சாட்சிகளில் பிரியப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[98. நீர் உம்முடைய கற்பனைகளைக் கொண்டு, என்னை என் சத்துருக்களிலும் அதிக ஞானமுள்ளவனாக்குகிறீர்; அவைகள் என்றைக்கும் என்னுடனே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20311,51 +20085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மாயையைப் பாராதபடி நீர் என் கண்களை விலக்கி, உமது வழிகளில் என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[22. நிந்தையையும் அவமானத்தையும் என்னை விட்டகற்றும்; நான் உம்முடைய சாட்சிகளைக் கைக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20420,51 +20194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[81. உம்முடைய இரட்சிப்புக்கு என் ஆத்துமா தவிக்கிறது; உம்முடைய வசனத்துக்குக் காத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[99. உம்முடைய சாட்சிகள் என் தியானமாயிருக்கிறபடியால், எனக்குப் போதித்தவர்கள் எல்லாரிலும் அறிவுள்ளவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20529,51 +20303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[120. உமக்குப் பயப்படும் பயத்தால் என் உடம்பு சிலிர்க்கிறது; உமது நியாயத்தீர்ப்புகளுக்குப் பயப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[100. உம்முடைய கட்டளைகளை நான் கைக்கொண்டிருக்கிறபடியால், முதியோர்களைப் பார்க்கிலும் ஞானமுள்ளவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20638,51 +20412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[82. எப்பொழுது என்னைத் தேற்றுவீர் என்று, உம்முடைய வாக்கின்மேல் நோக்கமாய் என் கண்கள் பூத்துப்போகிறது.]]></a:t>
+              <a:t><![CDATA[149. உம்முடைய கிருபையின்படி என் சத்தத்தைக் கேளும்; கர்த்தாவே, உம்முடைய நியாயத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20747,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[83. புகையிலுள்ள துருத்தியைப் போலானேன்; உமது பிரமாணங்களையோ மறவேன்.]]></a:t>
+              <a:t><![CDATA[149. உம்முடைய கிருபையின்படி என் சத்தத்தைக் கேளும்; கர்த்தாவே, உம்முடைய நியாயத்தின்படி என்னை உயிர்ப்பியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20856,51 +20630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[84. உமது அடியேனுடைய நாட்கள் எம்மாத்திரம்? என்னைத் துன்பப்படுத்துகிறவர்களுக்கு நீர் எப்பொழுது நியாயத்தீர்ப்புச் செய்வீர்.]]></a:t>
+              <a:t><![CDATA[101. உம்முடைய வசனத்தை நான் காத்து நடக்கும்படிக்கு, சகல பொல்லாத வழிகளுக்கும் என் கால்களை விலக்குகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -20965,51 +20739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[153. என் உபத்திரவத்தைப்பார்த்து, என்னை விடுவியும், உமது வேதத்தை மறவேன்.]]></a:t>
+              <a:t><![CDATA[102. நீர் எனக்குப் போதித்திருக்கிறபடியால், நான் உம்முடைய நியாயங்களை விட்டு விலகேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -21074,51 +20848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[85. உம்முடைய வேதத்துக்கு விரோதமாய் அகங்காரிகள் எனக்குக் குழிகளை வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[150. தீவினையைப் பின்பற்றுகிறவர்கள் சமீபிக்கிறார்கள்; அவர்கள் உம்முடைய வேதத்துக்குத் தூரமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -21183,51 +20957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[154. எனக்காக நீர் வழக்காடி என்னை மீட்டுக்கொள்ளும், உம்முடைய வார்த்தையின்படியே என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[103. உம்முடைய வார்த்தைகள் என் நாவுக்கு எவ்வளவு இனிமையானவைகள்; என் வாய்க்கு அவைகள் தேனிலும் மதுரமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -21292,51 +21066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[155. இரட்சிப்பு துன்மார்க்கருக்குத் தூரமாயிருக்கிறது, அவர்கள் உமது பிரமாணங்களைத் தேடார்கள்.]]></a:t>
+              <a:t><![CDATA[151. கர்த்தாவே, நீர் சமீபமாயிருக்கிறீர்; உமது கற்பனைகள் எல்லாம் உண்மை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -21401,51 +21175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[156. கர்த்தாவே, உம்முடைய இரக்கங்கள் மிகுதியாயிருக்கிறது; உமது நியாயங்களின்படி என்னை உயிர்ப்பியும்.]]></a:t>
+              <a:t><![CDATA[104. உமது கட்டளைகளால் உணர்வடைந்தேன், ஆதலால் எல்லாப் பொய்வழிகளையும் வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -21480,51 +21254,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493232" r:id="rId1"/>
+    <p:sldLayoutId id="2473414424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -22300,66 +22074,50 @@
 
 <file path=ppt/slides/_rels/slide185.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide185.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide186.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide186.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide187.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide187.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide188.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -23172,51 +22930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ನಿನ್ನಲ್ಲಿ ಭಯಭಕ್ತಿಯುಳ್ಳ ಸೇವಕನಿಗೆ ವಾಕ್ಯವನ್ನು ನೇರವೇರಿಸು,]]></a:t>
+              <a:t><![CDATA[23. Princes also did sit and speak against me: but your servant did meditate in your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +23062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[157. ನನ್ನನ್ನು ಹಿಂಸಿಸುವವರೂ ನನ್ನ ವೈರಿಗಳೂ ಅನೇಕ ರಾಗಿದ್ದಾರೆ; ನಿನ್ನ ಸಾಕ್ಷಿಗಳಿಂದ ನಾನು ತೊಲಗೆನು.]]></a:t>
+              <a:t><![CDATA[105. Your word is a lamp unto my feet, and a light unto my path.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +23194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[158. ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಕೈಕೊಳ್ಳದ ಅಪರಾಧಿಗಳನ್ನು ನೋಡಿ ದುಃಖಪಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[152. Concerning your testimonies, I have known of old that you have founded them for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +23326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[159. ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತೇನೆಂದು ನೋಡು; ಓ ಕರ್ತನೇ, ನಿನ್ನ ಪ್ರೀತಿ ಕರುಣೆಯ ಪ್ರಕಾರ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[106. I have sworn, and I will perform it, that I will keep your righteous judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23700,51 +23458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದುಕಿಸು.]]></a:t>
+              <a:t><![CDATA[153. Consider mine affliction, and deliver me: for I do not forget your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23832,51 +23590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[121. ನ್ಯಾಯವನ್ನೂ ನೀತಿಯನ್ನೂ ಮಾಡಿದ್ದೇನೆ;ನನ್ನ ಹಿಂಸಕರಿಗೆ ನನ್ನನ್ನು ಒಪ್ಪಿಸಿಬಿಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[107. I am afflicted very much: restore life in me, O LORD, according unto your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23964,51 +23722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[160. ಆದಿ ಯಿಂದಲೂ ನಿನ್ನ ವಾಕ್ಯವು ಸತ್ಯವೇ; ನಿನ್ನ ನೀತಿಯ ನ್ಯಾಯವಿಧಿಗಳೆಲ್ಲಾ ನಿತ್ಯವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[154. Plead my cause, and deliver me: restore life in me according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24096,51 +23854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[122. ಒಳ್ಳೇದಕ್ಕಾಗಿ ನಿನ್ನ ಸೇವಕನಿಗೆ ಹೊಣೆಯಾಗು; ಅಹಂಕಾರಿಗಳು ನನಗೆ ಹಿಂಸೆ ಮಾಡದಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[108. Accept, I plead to you, the freewill offerings of my mouth, O LORD, and teach me your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24228,51 +23986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[123. ನನ್ನ ಕಣ್ಣುಗಳು ನಿನ್ನ ರಕ್ಷಣೆಗೋಸ್ಕರವೂ ನಿನ್ನ ನೀತಿಯ ನುಡಿಗೋಸ್ಕರವೂ ನೆರವೇರುವದನ್ನು ನಿರೀಕ್ಷಿಸುತ್ತಾ]]></a:t>
+              <a:t><![CDATA[judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24360,51 +24118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಬ್ಬಾಗುವವು.]]></a:t>
+              <a:t><![CDATA[109. My soul is continually in my hand: yet do I not forget your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24492,51 +24250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[86. ನಿನ್ನ ಆಜ್ಞೆಗಳೆಲ್ಲಾ ನಂಬಿ ಕೆಯುಳ್ಳವುಗಳು; ನನ್ನನ್ನು ಅನ್ಯಾಯವಾಗಿ ಹಿಂಸಿ ಸುತ್ತಾರೆ. ನನಗೆ ಸಹಾಯಮಾಡು.]]></a:t>
+              <a:t><![CDATA[155. Salvation is far from the wicked: for they seek not your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24624,51 +24382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ನನಗೆ ಭಯಪಡಿಸುವ ಅವಮಾನದಿಂದ ನನ್ನನ್ನು ತೊಲಗಿಸು;]]></a:t>
+              <a:t><![CDATA[24. Your testimonies also are my delight and my counsellors.leth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24756,51 +24514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[124. ನಿನ್ನ ಕರುಣೆಯ ಪ್ರಕಾರ ನಿನ್ನ ಸೇವಕನಿಗೆ ಮಾಡಿ ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸು.]]></a:t>
+              <a:t><![CDATA[110. The wicked have laid a snare for me: yet I erred not from your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24888,51 +24646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[125. ನಾನು ನಿನ್ನ ಸೇವಕನು; ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ತಿಳಿಯುವ ಹಾಗೆ ನನಗೆ ಗ್ರಹಿಕೆಯನ್ನು ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[156. Great are your tender mercies, O LORD: restore life in me according to your judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25020,51 +24778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[87. ಅವರು ನನ್ನನ್ನು ಬಹಳ ಮಟ್ಟಿಗೆ ಭೂಮಿಯಲ್ಲಿ ಸಂಹರಿಸುವದಕ್ಕಿದ್ದರು. ಆದರೆ ನಾನು ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಬಿಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[111. Your testimonies have I taken as an heritage for ever: for they are the rejoicing of my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25152,51 +24910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[126. ಕರ್ತನೆ, ಕೆಲಸಮಾಡುವದಕ್ಕೆ ಇದು ನಿನಗೆ ಸಮಯವಾಗಿದೆ; ಅವರು ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ನಿರರ್ಥಕ ಮಾಡಿ ದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[112. I have inclined mine heart to perform your statutes always, even unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25284,51 +25042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[88. ನಿನ್ನ ಪ್ರೀತಿ ಕರುಣೆಯ ಪ್ರಕಾರ ನನ್ನನ್ನು ಬದುಕಿಸು; ಆಗ ನಿನ್ನ ಬಾಯಿಯ ಸಾಕ್ಷಿಯನ್ನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[157. Many are my persecutors and mine enemies; yet do I not decline from your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25416,51 +25174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[89. ಓ ಕರ್ತನೇ, ಎಂದೆಂದಿಗೂ ನಿನ್ನ ವಾಕ್ಯವು ಪರಲೋಕದಲ್ಲಿ ಸ್ಥಿರವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[113. I hate vain thoughts: but your law do I love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25548,51 +25306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[127. ಆದದರಿಂದ ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ಬಂಗಾರ ಕ್ಕಿಂತಲೂ ಹೌದು, ಅಪರಂಜಿಗಿಂತಲೂ ಹೆಚ್ಚಾಗಿ ಪ್ರೀತಿಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[114. You are my hiding place and my shield: I hope in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25680,51 +25438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[90. ತಲತಲಾಂತರಕ್ಕೂ ನಿನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯು ಇರುವದು; ನೀನು ಭೂಮಿ ಯನ್ನು ಸ್ಥಾಪಿಸಿದಿ; ಅದು ನೆಲೆಯಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[115. Depart from me, all of you evildoers: for I will keep the commandments of my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25812,51 +25570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[128. ನಿನ್ನ ಕಟ್ಟಳೆಗಳೆಲ್ಲಾ ಸರಿಯಾದ ವುಗಳೆಂದು ನಾನು ಎಣಿಸುತ್ತೇನೆ. ಮೋಸದ ಪ್ರತಿ ಯೊಂದು ಮಾರ್ಗವನ್ನು]]></a:t>
+              <a:t><![CDATA[116. Uphold me according unto your word, that I may live: and let me not be ashamed of my hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25944,51 +25702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಗೆಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[117. Hold you me up, and I shall be safe: and I will have respect unto your statutes continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26076,51 +25834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ನಿನ್ನ ಕಟ್ಟಳೆ ಗಳನ್ನು ಬಯಸುವ ನನ್ನನ್ನು ನಿನ್ನ ನೀತಿಯಿಂದ ಚೈತನ್ಯಪಡಿಸು.]]></a:t>
+              <a:t><![CDATA[25. My soul cleaves unto the dust: you restore life in me according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26208,51 +25966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[91. ಇಂದಿನ ವರೆಗೆ ನಿನ್ನ್ನ ನಿರ್ಣಯಗಳು ನಿಲ್ಲುತ್ತವೆ; ಯಾಕಂದರೆ ಸರ್ವವೂ ನಿನ್ನನ್ನು ಸೇವಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[158. I beheld the transgressors, and was grieved; because they kept not your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26340,51 +26098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[129. ನಿನ್ನ ಸಾಕ್ಷಿಗಳು ಅದ್ಭುತವಾದವುಗಳೇ; ಆದದ ರಿಂದ ನನ್ನ ಪ್ರಾಣವು ಅವುಗಳನ್ನು ಕೈಕೊಳ್ಳುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[118. You have trodden down all them that go astray from your statutes: for their deceit is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26472,51 +26230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[130. ನಿನ್ನ ವಾಕ್ಯಗಳ ಪ್ರವೇಶವು ಬೆಳಕನ್ನು ಕೊಟ್ಟು ಮೂರ್ಖರಿಗೆ ಗ್ರಹಿಕೆಯನ್ನು ಉಂಟುಮಾಡುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[falsehood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26604,51 +26362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[131. ನನ್ನ ಬಾಯಿಯನ್ನು ತೆರೆದು ಏದುತ್ತಿದ್ದೇನೆ. ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ನಾನು ಬಯಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[159. Consider how I love your precepts: restore life in me, O LORD, according to your loving]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26736,51 +26494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[132. ನೀನು ನನ್ನ ಕಡೆಗೆ ದೃಷ್ಟಿಸಿ ನಿನ್ನ ಹೆಸರನ್ನು ಪ್ರೀತಿಸುವವರಿಗೆ ಮಾಡುವ ಪ್ರಕಾರ ನನ್ನನ್ನು ಕರುಣಿಸು.]]></a:t>
+              <a:t><![CDATA[kindness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26868,51 +26626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[133. ನನ್ನ ಹೆಜ್ಜೆಗಳನ್ನು ನಿನ್ನ ವಾಕ್ಯದಲ್ಲಿ ದೃಢಪಡಿಸು; ಯಾವ ದುಷ್ಟತನವಾದರೂ ನನ್ನ ಮೇಲೆ ದೊರೆತನ ಮಾಡ ದಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[160. Your word is true from the beginning: and every one of your righteous judgments endures for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27000,51 +26758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[134. ಮನುಷ್ಯರ ಬಲಾತ್ಕಾರದಿಂದ ನನ್ನನ್ನು ತಪ್ಪಿಸು; ಆಗ ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ನಾನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27132,51 +26890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[161. ಪ್ರಧಾನರು ಕಾರಣವಿಲ್ಲದೆ ನನ್ನನ್ನು ಹಿಂಸಿಸು ತ್ತಾರೆ. ನನ್ನ ಹೃದಯವು ನಿನ್ನ ವಾಕ್ಯಗಳಿಗೆ ಮಾತ್ರ ಭಯಪಡುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[161. Princes have persecuted me without a cause: but my heart stands in awe of your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27264,51 +27022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಮಾರ್ಗದಲ್ಲಿ ಅಶುದ್ಧರಾಗದವರೂ ಕರ್ತನ ನ್ಯಾಯಪ್ರಮಾಣದಲ್ಲಿ ನಡೆದುಕೊಳ್ಳುವವರೂ ಧನ್ಯರು.]]></a:t>
+              <a:t><![CDATA[162. I rejoice at your word, as one that finds great spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27396,51 +27154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[135. ನಿನ್ನ ಮುಖವನ್ನು ನಿನ್ನ ಸೇವಕನ ಮೇಲೆ ಪ್ರಕಾಶಿಸ ಮಾಡು ಮತ್ತು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸು.]]></a:t>
+              <a:t><![CDATA[163. I hate and detest lying: but your law do I love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27528,51 +27286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಕರ್ತನೇ, ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನಿನ್ನ ಕರು ಣೆಯೂ ರಕ್ಷಣೆಯೂ ನನಗೆ ದೊರಕಲಿ.]]></a:t>
+              <a:t><![CDATA[26. I have declared my ways, and you heard me: teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27660,51 +27418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆತನ ಸಾಕ್ಷಿಗಳನ್ನು ಕೈಕೊಂಡು ಪೂರ್ಣಹೃದಯದಿಂದ ಆತನನ್ನು ಹುಡುಕುವವರು ಧನ್ಯರು.]]></a:t>
+              <a:t><![CDATA[119. You put away all the wicked of the earth like dross: therefore I love your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27792,51 +27550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[136. ಅವರು ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಕೈ ಕೊಳ್ಳದ ನಿಮಿತ್ತ ಹೊಳೆಗಳಂತೆ ನನ್ನ ಕಣ್ಣೀರು ಹರಿಯುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[164. Seven times a day do I praise you because of your righteous judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27924,51 +27682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿಶ್ಚಯವಾಗಿ ಅವರು ಅಪರಾಧ ವನ್ನು ಮಾಡದೆ ಆತನ ಮಾರ್ಗಗಳಲ್ಲಿ ನಡೆದುಕೊಳ್ಳು ತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[1. Blessed are the undefiled in the way, who walk in the law of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28056,51 +27814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಜಾಗ್ರತೆಯಾಗಿ ಕೈಕೊಳ್ಳ ಬೇಕೆಂದು ನೀನು ಆಜ್ಞಾಪಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[120. My flesh trembles for fear of you; and I am afraid of your judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28188,51 +27946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನನ್ನ ಮಾರ್ಗಗಳು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಕೈಕೊಳ್ಳುವದಕ್ಕೆ ನನ್ನನ್ನು ನಡಿ ಸಲಿ.]]></a:t>
+              <a:t><![CDATA[165. Great peace have they which love your law: and nothing shall offend them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28320,51 +28078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನೆಲ್ಲಾ ದೃಷ್ಟಿಸುವಾಗ ನಾಚಿಕೆ ಪಡೆನು.]]></a:t>
+              <a:t><![CDATA[2. Blessed are they that keep his testimonies, and that seek him with the whole heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28452,51 +28210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನ ನೀತಿಯ ನ್ಯಾಯಗಳನ್ನು ನಾನು ಕಲಿ ಯುವಾಗ ಯಥಾರ್ಥ ಹೃದಯದಿಂದ ನಿನ್ನನ್ನು ಕೊಂಡಾ ಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[121. I have done judgment and justice: leave me not to mine oppressors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28584,51 +28342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[137. ಕರ್ತನೇ, ನೀನು ನೀತಿವಂತನು; ನಿನ್ನ ನ್ಯಾಯ ವಿಧಿಗಳು ಯಥಾರ್ಥವಾದವುಗಳೇ.]]></a:t>
+              <a:t><![CDATA[166. LORD, I have hoped for your salvation, and done your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28716,51 +28474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[162. ಬಹಳ ಕೊಳ್ಳೆಹೊಡೆದವನ ಹಾಗೆ ನಾನು ನಿನ್ನ ವಾಕ್ಯದ ನಿಮಿತ್ತ ಸಂತೋಷಪಡು ತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[3. They also do no iniquity: they walk in his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28848,51 +28606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[138. ನಿನ್ನ ಸಾಕ್ಷಿ ಗಳನ್ನು ನೀತಿಯಾಗಿಯೂ ಬಹು ನಂಬಿಕೆಯುಳ್ಳವು ಗಳಾಗಿಯೂ ಆಜ್ಞಾಪಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[122. Be guarantor for your servant for good: let not the proud oppress me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28980,51 +28738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಆಗ ನನ್ನನ್ನು ನಿಂದಿಸುವವನಿಗೆ ಉತ್ತರ ಕೊಡುವೆನು; ನಿನ್ನ ವಾಕ್ಯದಲ್ಲಿ ಭರವಸವಿಟ್ಟದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[27. Make me to understand the way of your precepts: so shall I talk of your wondrous works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29112,51 +28870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[163. ಸುಳ್ಳನ್ನು ಹಗೆಮಾಡಿ ಅಸಹ್ಯಿಸಿಬಿಡುತ್ತೇನೆ. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[167. My soul has kept your testimonies; and I love them exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29244,51 +29002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[139. ನನ್ನ ವೈರಿಗಳು ನಿನ್ನ ವಾಕ್ಯಗಳನ್ನು ಮರೆತುಬಿಡುವದರಿಂದ ನನ್ನ ಆಸಕ್ತಿಯು ನನ್ನನ್ನು ದಹಿಸಿಯದೆ.]]></a:t>
+              <a:t><![CDATA[4. You have commanded us to keep your precepts diligently.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29376,51 +29134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[164. ನಿನ್ನ ನೀತಿಯ ವಿಧಿಗಳ ನಿಮಿತ್ತ ದಿವಸಕ್ಕೆ ಏಳು ಸಾರಿ ನಿನ್ನನ್ನು ಸ್ತುತಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[123. Mine eyes fail for your salvation, and for the word of your righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29508,51 +29266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[140. ನಿನ್ನ ವಾಕ್ಯವು ಬಹಳ ಶುದ್ಧವಾಗಿದೆ; ಆದದರಿಂದ ನಿನ್ನ ಸೇವಕನು ಅದನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[168. I have kept your precepts and your testimonies: for all my ways are before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29640,51 +29398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[165. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣ ವನ್ನು ಪ್ರೀತಿಮಾಡುವವರಿಗೆ ಸಂಪೂರ್ಣ ಸಮಾ ಧಾನ ಉಂಟು; ಅವರಿಗೆ ಆತಂಕವೇನೂ ಇರುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[5. O that my ways were directed to keep your statutes!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29772,51 +29530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[141. ನಾನು ಅಲ್ಪನೂ ತಿರಸ್ಕರಿಸ ಲ್ಪಟ್ಟವನೂ ಆಗಿದ್ದರೂ ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ನಾನು ಮರೆತುಬಿಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. Then shall I not be ashamed, when I have respect unto all your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29904,51 +29662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[166. ಕರ್ತನೇ, ನಿನ್ನ ರಕ್ಷಣೆಗೆ ಕಾದುಕೊಂಡಿದ್ದೇನೆ; ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ನಡಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[169. Let my cry come near before you, O LORD: give me understanding according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30036,51 +29794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[142. ನಿನ್ನ ನೀತಿಯು ನಿತ್ಯವಾದ ನೀತಿಯೇ; ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವು ಸತ್ಯವೇ.]]></a:t>
+              <a:t><![CDATA[170. Let my supplication come before you: deliver me according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30168,51 +29926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[167. ನನ್ನ ಪ್ರಾಣವು ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ಕೈಕೊಂಡಿದೆ; ನಾನು ಅವುಗಳನ್ನು ಬಹಳವಾಗಿ ಪ್ರೀತಿಮಾಡುತ್ತೇನೆ;]]></a:t>
+              <a:t><![CDATA[171. My lips shall utter praise, when you have taught me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30300,51 +30058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[143. ಇಕ್ಕಟ್ಟೂ ಸಂಕಟವೂ ನನ್ನನ್ನು ಹಿಡಿದವೆ; ಆದರೂ ನಿನ್ನ ಆಜ್ಞೆಗಳು ನನಗೆ ಆನಂದವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[7. I will praise you with uprightness of heart, when I shall have learned your righteous judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30432,51 +30190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಸತ್ಯದ ವಾಕ್ಯವನ್ನು ನನ್ನ ಬಾಯಿಂದ ಪೂರ್ಣವಾಗಿ ತೆಗೆದುಹಾಕಬೇಡ; ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳನ್ನು ನಿರೀಕ್ಷಿಸಿದ್ದೇನೆ,]]></a:t>
+              <a:t><![CDATA[28. My soul melts for heaviness: strengthen you me according unto your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30564,51 +30322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[168. ನಿನ್ನ ಕಟ್ಟಳೆ ಗಳನ್ನೂ ಸಾಕ್ಷಿಗಳನ್ನೂ ಕೈಕೊಳ್ಳುತ್ತೇನೆ; ನನ್ನ ಮಾರ್ಗ ಗಳೆಲ್ಲಾ ನಿನ್ನ ಮುಂದೆ ಇವೆ.]]></a:t>
+              <a:t><![CDATA[172. My tongue shall speak of your word: for all your commandments are righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30696,51 +30454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[144. ನಿನ್ನ ಸಾಕ್ಷಿಗಳ ನೀತಿ ನಿತ್ಯವಾದದ್ದು; ನನಗೆ ಗ್ರಹಿಕೆಯನ್ನು ಕೊಡು; ಆಗ ಬದುಕುವೆನು.]]></a:t>
+              <a:t><![CDATA[8. I will keep your statutes: O forsake me not utterly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30828,51 +30586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[169. ಓ ಕರ್ತನೇ, ನನ್ನ ಕೂಗು ನಿನ್ನ ಸನ್ನಿಧಿಗೆ ಮುಟ್ಟಲಿ; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನಗೆ ಜ್ಞಾನವನ್ನು ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[9. Wherewithal shall a young man cleanse his way? by taking heed thereto according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30960,51 +30718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[145. ಪೂರ್ಣಹೃದಯದಿಂದ ನಾನು ಕೂಗಿದ್ದೇನೆ; ಓ ಕರ್ತನೇ, ನನಗೆ ಉತ್ತರಕೊಡು; ನಾನು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[173. Let yours hand help me; for I have chosen your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31092,51 +30850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[170. ನನ್ನ ವಿಜ್ಞಾಪನೆಯು ನಿನ್ನ ಸಮ್ಮುಖಕ್ಕೆ ಬರಲಿ; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನನ್ನು ಬಿಡಿಸು.]]></a:t>
+              <a:t><![CDATA[10. With my whole heart have I sought you: O let me not wander from your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31224,51 +30982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[146. ನಿನಗೆ ಮೊರೆ ಯಿಟ್ಟಿದ್ದೇನೆ; ನನ್ನನ್ನು ರಕ್ಷಿಸು, ಆಗ ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[174. I have longed for your salvation, O LORD; and your law is my delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31356,51 +31114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[147. ಉದಯವನ್ನು ಎದುರುಗೊಂಡು ಮೊರೆಯಿಟ್ಟಿದ್ದೇನೆ; ನಿನ್ನ ವಾಕ್ಯಕ್ಕೆ ಎದುರು ನೋಡಿ ದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[175. Let my soul live, and it shall praise you; and let your judgments help me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31488,51 +31246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[171. ನೀನು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸಿದಾಗ ನನ್ನ ತುಟಿಗಳು ನಿನ್ನ ಸ್ತೋತ್ರವನ್ನು ನುಡಿಯುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[176. I have gone astray like a lost sheep; seek your servant; for I do not forget your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31620,51 +31378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[148. ನಾನು ನಿನ್ನ ವಾಕ್ಯದಲ್ಲಿ ಧ್ಯಾನ ಮಾಡುವ ಹಾಗೆ ನನ್ನ ಕಣ್ಣುಗಳು ರಾತ್ರಿ ಜಾವಗಳನ್ನು ಮುಂಗೊ ಂಡವೆ.]]></a:t>
+              <a:t><![CDATA[124. Deal with your servant according unto your mercy, and teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31752,51 +31510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[172. ನನ್ನ ನಾಲಿಗೆಯು ನಿನ್ನ ವಾಕ್ಯದ ವಿಷಯವಾಗಿ ಮಾತನಾಡುತ್ತದೆ. ನಿನ್ನ ಆಜ್ಞೆಗಳೆಲ್ಲಾ ನೀತಿಯೇ.]]></a:t>
+              <a:t><![CDATA[11. Your word have I hid in mine heart, that I might not sin against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31884,51 +31642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಸತತವಾಗಿ ಎಂದೆಂದಿಗೂ ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[29. Remove from me the way of lying: and grant me your law graciously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32016,51 +31774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[149. ನಿನ್ನ ಪ್ರೀತಿ ಕರುಣೆಯ ಪ್ರಕಾರ ನನ್ನ ಮೊರೆಯನ್ನು ಕೇಳು; ಓ ಕರ್ತನೇ, ನಿನ್ನ ವಿಧಿಯ ಪ್ರಕಾರ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[125. I am your servant; give me understanding, that I may know your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32148,51 +31906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಜ್ಜೀವಿಸು.]]></a:t>
+              <a:t><![CDATA[12. Blessed are you, O LORD: teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32280,51 +32038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[173. ನಿನ್ನ ಕೈ ನನ್ನ ಸಹಾಯಕ್ಕಾಗಿರಲಿ; ನಿನ್ನ ಕಟ್ಟಳೆ ಗಳನ್ನು ನಾನು ಆದುಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[126. It is time for you, LORD, to work: for they have made void your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32412,51 +32170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[150. ದುಷ್ಟತನವನ್ನು ಕಲ್ಪಿಸುವವರು ಸವಿಾಪವಾಗಿದ್ದಾರೆ; ನಿನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣಕ್ಕೆ ಅವರು ದೂರವಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[127. Therefore I love your commandments above gold; yea, above fine gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32544,51 +32302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[174. ಕರ್ತನೇ, ನಿನ್ನ ರಕ್ಷಣೆಗೆ ಆಶೆಪಟ್ಟಿದೇನೆ. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವು ನನ್ನ ಆನಂದವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[128. Therefore I esteem all your precepts concerning all things to be right; and I hate every false]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32676,51 +32434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[175. ನನ್ನ ಪ್ರಾಣವು ಬದುಕಿ ನಿನ್ನನ್ನು ಸ್ತುತಿಸಲಿ; ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳು ನನಗೆ ಸಹಾಯಮಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32808,51 +32566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಕೈಕೊಳ್ಳುವ ನನ್ನನ್ನು ಸಂಪೂರ್ಣವಾಗಿ ಕೈಬಿಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[129. Your testimonies are wonderful: therefore does my soul keep them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -32940,51 +32698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[176. ತಪ್ಪಿಹೋದ ಕುರಿಯ ಹಾಗೆ ತೊಳಲ್ಲಿದ್ದೇನೆ; ನಿನ್ನ ಸೇವಕನನ್ನು ಹುಡುಕು; ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ಮರೆತುಬಿಡೆನು.]]></a:t>
+              <a:t><![CDATA[130. The entrance of your words gives light; it gives understanding unto the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33072,51 +32830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಯೌವನಸ್ಥನು ಯಾವದರಿಂದ ತನ್ನ ನಡತೆಯನ್ನು ಶುಚಿಮಾಡಿಕೊಳ್ಳುವನು? ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಕೈಕೊಳ್ಳು ವದರಿಂದಲೇ.]]></a:t>
+              <a:t><![CDATA[131. I opened my mouth, and panted: for I longed for your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33204,51 +32962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನ ಪೂರ್ಣಹೃದಯದಿಂದ ನಿನ್ನನ್ನು ಹುಡುಕಿದ್ದೇನೆ; ನಿನ್ನ ಆಜ್ಞೆಗಳಿಂದ ನಾನು ತಪ್ಪಿಹೋಗ ದಂತೆ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[13. With my lips have I declared all the judgments of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33336,51 +33094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಸ್ವತಂತ್ರದಲ್ಲಿ ನಡೆದುಕೊಳ್ಳುವೆನು; ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ನಾನು ಹುಡುಕುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[30. I have chosen the way of truth: your judgments have I laid before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33468,51 +33226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿನಗೆ ವಿರೋಧವಾಗಿ ಪಾಪ ಮಾಡದ ಹಾಗೆ ನನ್ನ ಹೃದಯದಲ್ಲಿ ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಬಚ್ಚಿಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[132. Look you upon me, and be merciful unto me, as you use to do unto those that love your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33600,51 +33358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಓ ಕರ್ತನೇ, ನೀನು ಸ್ತುತಿಸಲ್ಪಡು ವಾತನು; ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸು.]]></a:t>
+              <a:t><![CDATA[14. I have rejoiced in the way of your testimonies, as much as in all riches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33732,51 +33490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನ ತುಟಿಗಳಿಂದ ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳನ್ನೆಲ್ಲಾ ಸಾರಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[133. Order my steps in your word: and let not any iniquity have dominion over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33864,51 +33622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಿನ್ನ ಸಾಕ್ಷಿಗಳ ಮಾರ್ಗದಲ್ಲಿ, ಸಕಲ ಸಂಪತ್ತಿನಲ್ಲಿ ಹೇಗೋ ಹಾಗೆಯೇ ಸಂತೋಷಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[134. Deliver me from the oppression of man: so will I keep your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -33996,51 +33754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಧ್ಯಾನ ಮಾಡಿ, ನಿನ್ನ ದಾರಿಗಳನ್ನು ಗಮ ನಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[135. Make your face to shine upon your servant; and teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34128,51 +33886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ನಿಯಮಗಳಲ್ಲಿ ಆನಂದಪಟ್ಟು, ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಮರೆತುಬಿಡೆನು.]]></a:t>
+              <a:t><![CDATA[136. Rivers of waters run down mine eyes, because they keep not your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34260,51 +34018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಿನ್ನ ಸೇವಕನಿಗೆ ಉಪಕಾರಮಾಡು; ಆಗ ನಾನು ಬದುಕಿ, ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[137. Righteous are you, O LORD, and upright are your judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34392,51 +34150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನನ್ನ ಕಣ್ಣುಗಳನ್ನು ತೆರೆ; ಆಗ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣದಲ್ಲಿನ ಅದ್ಭುತಗಳನ್ನು ನೋಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[138. Your testimonies that you have commanded are righteous and very faithful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34524,51 +34282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನಾನು ಭೂಮಿಯಲ್ಲಿ ಪರದೇಶಸ್ಥನಾಗಿದ್ದೇನೆ; ನಿನ್ನ ಆಜ್ಞೆ ಗಳನ್ನು ನನಗೆ ಮರೆಮಾಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[139. My zeal has consumed me, because mine enemies have forgotten your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34656,51 +34414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನಿನ್ನ ನ್ಯಾಯ ವಿಧಿಗಳಿಗಾಗಿ ನನ್ನಲ್ಲಿರುವ ಅಭಿಲಾಷೆಯ ನಿಮಿತ್ತ ನನ್ನ ಪ್ರಾಣವು ಜಜ್ಜಿಹೋಗಿದೆ]]></a:t>
+              <a:t><![CDATA[140. Your word is very pure: therefore your servant loves it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34788,51 +34546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ಕುರಿತು ಅರಸರ ಮುಂದೆ ಮಾತನಾಡು ತ್ತೇನೆ, ನಾಚಿಕೆಪಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[31. I have stuck unto your testimonies: O LORD, put me not to shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -34920,51 +34678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನಿನ್ನ ಆಜ್ಞೆಗಳಿಂದ ತಪ್ಪಿಹೋಗುವ ಶಾಪಗ್ರಸ್ಥರಾದ ಅಹಂಕಾರಿಗಳನ್ನು ನೀನು ಗದರಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[141. I am small and despised: yet do not I forget your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35052,51 +34810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾನು ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ಕೈಕೊಂಡ ಕಾರಣ ನಿಂದೆಯನ್ನೂ ತಿರಸ್ಕಾರವನ್ನೂ ನನಗೆ ದೂರಮಾಡಿಬಿಡು.]]></a:t>
+              <a:t><![CDATA[142. Your righteousness is an everlasting righteousness, and your law is the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35184,51 +34942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಪ್ರಧಾನರು ಕೂತುಕೊಂಡು ನನಗೆ ವಿರೋಧವಾಗಿ ಮಾತಾಡಿಕೊಂಡರೂ ನಿನ್ನ ಸೇವಕನು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಧ್ಯಾನಮಾಡುವನು.]]></a:t>
+              <a:t><![CDATA[143. Trouble and anguish have taken hold on me: yet your commandments are my delights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35316,51 +35074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಿನ್ನ ಸಾಕ್ಷಿಗಳೇ ನನ್ನ ಆನಂದವೂ ಆಲೋಚನಾ ಕರ್ತರೂ ಆಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[144. The righteousness of your testimonies is everlasting: give me understanding, and I shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35448,51 +35206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನನ್ನ ಪ್ರಾಣವು ಧೂಳಿಗೆ ಹತ್ತಿ ಕೊಳ್ಳುತ್ತದೆ; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನನ್ನು ಉಜ್ಜೀ ವಿಸು.]]></a:t>
+              <a:t><![CDATA[145. I cried with my whole heart; hear me, O LORD: I will keep your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35580,51 +35338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ನಾನು ನಿನ್ನ ಮಾರ್ಗಗಳನ್ನು ಸಾರಲು, ನನಗೆ ಉತ್ತರಕೊಟ್ಟೆ; ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸು.]]></a:t>
+              <a:t><![CDATA[146. I cried unto you; save me, and I shall keep your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35712,51 +35470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನಿನ್ನ ಕಟ್ಟಳೆಗಳ ಮಾರ್ಗವನ್ನು ನಾನು ಗ್ರಹಿಸಮಾಡು; ಆಗ ನಿನ್ನ ಅದ್ಭುತಗಳ ವಿಷಯವಾಗಿ ಮಾತನಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[147. I prevented the dawning of the morning, and cried: I hoped in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -35844,315 +35602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನನ್ನ ಪ್ರಾಣವು ಭಾರದಿಂದ ಕರಗಿಹೋಗುತ್ತದೆ; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನನ್ನು ಸ್ಥಿರಮಾಡು;]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[30. ಸತ್ಯದ ಮಾರ್ಗವನ್ನು ಆದು ಕೊಂಡಿದ್ದೇನೆ; ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳನ್ನು ಮುಂದಿಟ್ಟು ಕೊಂಡಿದ್ದೇನೆ;]]></a:t>
+              <a:t><![CDATA[148. Mine eyes prevent the night watches, that I might meditate in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36240,51 +35734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ನಾನು ಪ್ರೀತಿಮಾಡುವ ನಿನ್ನ ಆಜ್ಞೆಗಳಲ್ಲಿ ಆನಂದಪಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[32. I will run the way of your commandments, when you shall enlarge my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36372,51 +35866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ನಿನ್ನ ಸಾಕ್ಷಿಗಳಿಗೆ ಹತ್ತಿಕೊಂಡಿದ್ದೇನೆ; ಓ ಕರ್ತನೇ, ನನ್ನನ್ನು ನಾಚಿಕೆಪಡಿಸಬೇಡ.]]></a:t>
+              <a:t><![CDATA[15. I will meditate in your precepts, and have respect unto your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36504,51 +35998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ನಾನು ಪ್ರೀತಿ ಮಾಡುವ ನಿನ್ನ ಆಜ್ಞೆಗಳ ಕಡೆಗೆ ನನ್ನ ಕೈಗಳನ್ನೆತ್ತಿ, ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಧ್ಯಾನ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[33. Teach me, O LORD, the way of your statutes; and I shall keep it unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36636,51 +36130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ನಾನು ನಿರೀಕ್ಷಿಸುವಂತೆ ಮಾಡಿದ ನಿನ್ನ ವಾಕ್ಯವನ್ನು ನಿನ್ನ ಸೇವಕನಿಗೋಸ್ಕರ ನೀನು ಜ್ಞಾಪಕಮಾಡಿಕೋ,]]></a:t>
+              <a:t><![CDATA[34. Give me understanding, and I shall keep your law; yea, I shall observe it with my whole heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36768,51 +36262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ನನ್ನ ಸಂಕಷ್ಟದಲ್ಲಿ ಇದೇ ನನ್ನ ಆದರಣೆಯು; ಯಾಕಂದರೆ ನಿನ್ನ ವಾಕ್ಯವು ನನ್ನನ್ನು ಬದುಕಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[35. Make me to go in the path of your commandments; for therein do I delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -36900,51 +36394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಅಹಂಕಾರಿಗಳು ಬಹಳವಾಗಿ ನನ್ನನ್ನು ಹಾಸ್ಯ ಮಾಡಿ ದರೂ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣದಿಂದ ನಾನು ತೊಲ ಗಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[36. Incline my heart unto your testimonies, and not to covetousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37032,51 +36526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಓ ಕರ್ತನೇ, ಪೂರ್ವಕಾಲದಿಂದ ಬಂದಿ ರುವ ನಿನ್ನ ನ್ಯಾಯಗಳನ್ನು ಜ್ಞಾಪಕಮಾಡಿಕೊಂಡು ಆದರಣೆ ಹೊಂದಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[37. Turn away mine eyes from beholding vanity; and you restore life in me in your way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37164,51 +36658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣ ವನ್ನು ಬಿಟ್ಟುಬಿಡುವ ದುಷ್ಟರ ನಿಮಿತ್ತ ಭಯ ಭ್ರಾಂತಿಯು ನನ್ನನ್ನು ಹಿಡಿದುಕೊಂಡಿತು.]]></a:t>
+              <a:t><![CDATA[38. Establish your word unto your servant, who is devoted to your fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37296,51 +36790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ನನ್ನ ಪ್ರವಾಸದ ಮನೆಯಲ್ಲಿ ನಿನ್ನ ನಿಯಮಗಳು ನನಗೆ ಕೀರ್ತನೆಗಳಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[39. Turn away my reproach which I fear: for your judgments are good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37428,51 +36922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ಓ ಕರ್ತನೇ, ರಾತ್ರಿಯಲ್ಲಿ ನಿನ್ನ ಹೆಸರನ್ನು ಜ್ಞಾಪಕಮಾಡಿಕೊಂಡಿದ್ದೇನೆ, ನಿನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣವನ್ನು]]></a:t>
+              <a:t><![CDATA[40. Behold, I have longed after your precepts: restore life in me in your righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37560,51 +37054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[41. Let your mercies come also unto me, O LORD, even your salvation, according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37692,51 +37186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಕೈಕೊಳ್ಳಲು ನನಗೆ ಅನುಗ್ರಹವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[42. So shall I have wherewith to answer him that reproaches me: for I trust in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37824,51 +37318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ನಿನ್ನ ಆಜ್ಞೆಗಳ ಮಾರ್ಗದಲ್ಲಿ ಓಡುವೆನು; ನೀನು ನನ್ನ ಹೃದಯವನ್ನು ವಿಶಾಲಮಾಡುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[16. I will delight myself in your statutes: I will not forget your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -37956,51 +37450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ಕರ್ತನೇ ನನ್ನ ಪಾಲು; ನಿನ್ನ ವಾಕ್ಯಗಳನ್ನು ಕೈಕೊಳ್ಳುವೆನೆಂದು ಹೇಳಿದೆನು.]]></a:t>
+              <a:t><![CDATA[43. And take not the word of truth utterly out of my mouth; for I have hoped in your judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38088,51 +37582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ಪೂರ್ಣಹೃದಯ ದಿಂದ ನಿನ್ನನ್ನು ಬೇಡಿಕೊಂಡಿದ್ದೇನೆ; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನನ್ನು ಕರುಣಿಸು.]]></a:t>
+              <a:t><![CDATA[44. So shall I keep your law continually for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38220,51 +37714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. ನನ್ನ ಮಾರ್ಗಗಳನ್ನು ಯೋಚಿಸಿಕೊಂಡು ನಿನ್ನ ಸಾಕ್ಷಿಗಳ ಕಡೆಗೆ ನನ್ನ ಪಾದ ಗಳನ್ನು ತಿರುಗಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[45. And I will walk at liberty: for I seek your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38352,51 +37846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ಕೈಕೊಳ್ಳು ವದಕ್ಕೆ ತಡಮಾಡದೆ ತ್ವರೆಪಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[46. I will speak of your testimonies also before kings, and will not be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38484,51 +37978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ದುಷ್ಟರ ಪಾಶಗಳು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡವು; ಆದರೂ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ನಾನು ಮರೆತುಬಿಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[47. And I will delight myself in your commandments, which I have loved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38616,51 +38110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ನಿನ್ನ ನೀತಿಯ ನ್ಯಾಯವಿಧಿಗಳಿಗೋಸ್ಕರ ನಿನ್ನನ್ನು ಕೊಂಡಾಡುವದಕ್ಕೆ ಮಧ್ಯರಾತ್ರಿಯಲ್ಲಿ ಏಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[48. My hands also will I lift up unto your commandments, which I have loved; and I will meditate in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38748,51 +38242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ನಿನಗೆ ಭಯಪಡುವವರೆಲ್ಲರಿಗೂ ನಿನ್ನ ಕಟ್ಟಳೆಗ ಳನ್ನು ಕೈಕೊಳ್ಳುವವರಿಗೂ, ನಾನು ಸಂಗಡಿಗನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -38880,51 +38374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ಕರ್ತನೇ, ಭೂಮಿಯು ನಿನ್ನ ಕರುಣೆಯಿಂದ ತುಂಬಿದೆ; ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಕಲಿಸು.]]></a:t>
+              <a:t><![CDATA[49. Remember the word unto your servant, upon which you have caused me to hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39012,51 +38506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[92. ನಿನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣವು ನನಗೆ ಆನಂದವಾಗಿರದಿದ್ದರೆ ನಾನು ನನ್ನ ಸಂಕಟದಲ್ಲಿ ನಾಶವಾಗುತ್ತಿದ್ದೆನು.]]></a:t>
+              <a:t><![CDATA[50. This is my comfort in my affliction: for your word has quickened me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39144,51 +38638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. ಓ ಕರ್ತನೇ, ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನಿನ್ನ ಸೇವಕ ನಿಗೆ ಒಳ್ಳೇದನ್ನು ಮಾಡಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[51. The proud have had me greatly in derision: yet have I not declined from your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39276,51 +38770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಓ ಕರ್ತನೇ, ನಿನ್ನ ನಿಯಮಗಳ ಮಾರ್ಗವನ್ನು ನನಗೆ ಬೋಧಿಸು; ಅದನ್ನು ಕಡೇ ವರೆಗೂ ಕೈ ಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[17. Deal bountifully with your servant, that I may live, and keep your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39408,51 +38902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[93. ಎಂದೆಂದಿಗೂ ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಮರೆತುಬಿಡೆನು; ಯಾಕಂದರೆ ಅವುಗಳಿಂದ ನನ್ನನ್ನು ಬದುಕಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[52. I remembered your judgments of old, O LORD; and have comforted myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39540,51 +39034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. ಒಳ್ಳೆಯ ವಿವೇಚನೆ ಯನ್ನೂ ತಿಳುವಳಿಕೆಗಳನ್ನೂ ನನಗೆ ಕಲಿಸು; ನಿನ್ನ ಆಜ್ಞೆಗಳಲ್ಲಿ ನಂಬಿಕೆ ಇಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[53. Horror has taken hold upon me because of the wicked that forsake your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39672,51 +39166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[94. ನಾನು ನಿನ್ನ ವನೇ, ನನ್ನನ್ನು ರಕ್ಷಿಸು; ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಹುಡುಕಿ ದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[54. Your statutes have been my songs in the house of my pilgrimage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39804,51 +39298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. ನಾನು ಶ್ರಮೆಪಡು ವದಕ್ಕಿಂತ ಮುಂಚೆ ತಪ್ಪಿಹೋಗುತ್ತಿದ್ದೆನು; ಆದರೆ ಈಗ ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಕೈಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[55. I have remembered your name, O LORD, in the night, and have kept your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -39936,51 +39430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. ನೀನು ಒಳ್ಳೆಯ ವನೂ ಒಳ್ಳೇದನ್ನು ಮಾಡುವವನೂ ಆಗಿದ್ದೀ; ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನನಗೆ ಬೋಧಿಸು.]]></a:t>
+              <a:t><![CDATA[56. This I had, because I kept your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40068,51 +39562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[95. ದುಷ್ಟರು ನನ್ನನ್ನು ನಾಶಮಾಡುವದಕ್ಕೆ ನನಗಾಗಿ ಕಾದುಕೊಳ್ಳುತ್ತಾರೆ. ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ಗ್ರಹಿಸಿ ಕೊಳ್ಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[57. You are my portion, O LORD: I have said that I would keep your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40200,51 +39694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. ಅಹಂಕಾರಿ ಗಳು ನನಗೆ ವಿರೋಧವಾಗಿ ಸುಳ್ಳು ಕಲ್ಪಿಸಿದರು; ನಾನು ಪೂರ್ಣಹೃದಯದಿಂದ ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[58. I implored your favour with my whole heart: be merciful unto me according to your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40332,51 +39826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[59. I thought on my ways, and turned my feet unto your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40464,51 +39958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[96. ಎಲ್ಲಾ ಸಂಪೂರ್ಣತೆಯ ಮೇರೆ ಯನ್ನು ನೋಡಿದ್ದೇನೆ; ಆದರೆ ನಿನ್ನ ಆಜ್ಞೆಯು ಬಹಳ ವಿಸ್ತಾರವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[60. I made haste, and delayed not to keep your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40596,51 +40090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. ಅವರ ಹೃದಯವು ಕೊಬ್ಬಿನ ಹಾಗೆ ಮಂದವಾಗಿದೆ; ನಾನು ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣದಲ್ಲಿ ಆನಂದಪಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[61. The bands of the wicked have robbed me: but I have not forgotten your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40728,51 +40222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನನಗೆ ಗ್ರಹಿಕೆಯನ್ನು ಕೊಡು; ಆಗ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಕೈಕೊಂಡು ಹೌದು, ಪೂರ್ಣಹೃದಯದಿಂದ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[18. Open you mine eyes, that I may behold wondrous things out of your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40860,51 +40354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[97. ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ನಾನು ಎಷ್ಟೋ ಪ್ರೀತಿ ಮಾಡುತ್ತೇನೆ, ದಿನವೆಲ್ಲಾ ಅದೇ ನನ್ನ ಧ್ಯಾನವು.]]></a:t>
+              <a:t><![CDATA[62. At midnight I will rise to give thanks unto you because of your righteous judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -40992,51 +40486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಕಲಿಯುವ ಹಾಗೆ ನಾನು ಶ್ರಮೆಪಟ್ಟದ್ದು ನನಗೆ ಒಳ್ಳೇದು.]]></a:t>
+              <a:t><![CDATA[63. I am a companion of all them that fear you, and of them that keep your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41124,51 +40618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[98. ನಿನ್ನ ಆಜ್ಞೆಗಳ ಮೂಲಕ ನನ್ನ ಶತ್ರುಗಳಿಗಿಂತ ನನ್ನನ್ನು ಜ್ಞಾನಿಯಾಗಿ ಮಾಡಿದ್ದೀ; ಅವು ಎಂದೆಂದಿಗೂ ನನ್ನಲ್ಲಿ ಅವೆ.]]></a:t>
+              <a:t><![CDATA[64. The earth, O LORD, is full of your mercy: teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41256,51 +40750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[99. ನನ್ನ ಬೋಧಕರೆಲ್ಲರಿಗಿಂತ ನಾನು ಬುದ್ಧಿವಂತ ನಾಗಿದ್ದೇನೆ; ನಿನ್ನ ಸಾಕ್ಷಿಗಳು ನನ್ನ ಧ್ಯಾನವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[65. You have dealt well with your servant, O LORD, according unto your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41388,51 +40882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. ಸಾವಿ ರಾರು ಬೆಳ್ಳಿಬಂಗಾರಗಳಿಗಿಂತ ನಿನ್ನ ಬಾಯಿಯ ನ್ಯಾಯ ಪ್ರಮಾಣವು ನನಗೆ ಒಳ್ಳೇದು.]]></a:t>
+              <a:t><![CDATA[66. Teach me good judgment and knowledge: for I have believed your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41520,51 +41014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. ನಿನ್ನ ಕೈಗಳು ನನ್ನನ್ನು ರೂಪಿಸಿ ನಿರ್ಮಿಸಿದವು; ನಿನ್ನ ಆಜ್ಞೆಗಳನ್ನು ಕಲಿತುಕೊಳ್ಳುವ ಹಾಗೆ ಗ್ರಹಿಕೆಯನ್ನು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[67. Before I was afflicted I went astray: but now have I kept your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41652,51 +41146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[68. You are good, and do good; teach me your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41784,51 +41278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[100. ನಾನು ಪೂರ್ವಿಕರಿಗಿಂತ ವಿವೇಕಿಯಾಗಿದ್ದೇನೆ; ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಕೈಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[69. The proud have forged a lie against me: but I will keep your precepts with my whole heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -41916,51 +41410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. ನಿನಗೆ ಭಯಪಡುವವರು ನನ್ನನ್ನು ನೋಡಿ ಸಂತೋಷಪಡುವರು; ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಎದುರುನೋಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[70. Their heart is as fat as grease; but I delight in your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42048,51 +41542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[101. ನಿನ್ನ ವಾಕ್ಯವನ್ನು ಕೈಕೊಳ್ಳುವ ಹಾಗೆ ಎಲ್ಲಾ ಕೆಟ್ಟದಾರಿಗಳಿಂದ ನನ್ನ ಪಾದ ಗಳನ್ನು ಹಿಂದೆಗೆದ್ದಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[71. It is good for me that I have been afflicted; that I might learn your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42180,51 +41674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[19. I am a stranger in the earth: hide not your commandments from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42312,51 +41806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[102. ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳಿಂದ ನಾನು ತೊಲಗಲಿಲ್ಲ; ನೀನು ನನ್ನನ್ನು ಬೋಧಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[72. The law of your mouth is better unto me than thousands of gold and silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42444,51 +41938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[103. ನಿನ್ನ ಮಾತುಗಳು ನನ್ನ ರುಚಿಗೆ ಎಷ್ಟೋ ಸಿಹಿ ಯಾಗಿವೆ, ಅವು ನನ್ನ ಬಾಯಿಗೆ ಜೇನಿಗಿಂತ ಸಿಹಿ ಯಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[73. Your hands have made me and fashioned me: give me understanding, that I may learn your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42576,51 +42070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[104. ನಾನು ನಿನ್ನ ಕಟ್ಟಳೆಗಳಿಂದ ವಿವೇಕಿ ಯಾಗಿದ್ದೇನೆ. ಆದದರಿಂದ ಮೋಸದ ಮಾರ್ಗಗ ಳನ್ನೆಲ್ಲಾ ಹಗೆಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42708,51 +42202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[105. ನಿನ್ನ ವಾಕ್ಯವು ನನ್ನ ಪಾದಕ್ಕೆ ದೀಪವೂ ನನ್ನ ದಾರಿಗೆ ಬೆಳಕೂ ಆಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[74. They that fear you will be glad when they see me; because I have hoped in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42840,51 +42334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[106. ನಿನ್ನ ನೀತಿ ವಿಧಿಗಳನ್ನು ಅನುಸರಿಸುವೆನೆಂದು ಪ್ರಮಾಣ ಮಾಡಿದ್ದೇನೆ; ಅದನ್ನು ಈಡೇರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[75. I know, O LORD, that your judgments are right, and that you in faithfulness have afflicted me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -42972,51 +42466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[107. ಬಹಳವಾಗಿ ಶ್ರಮೆಪಟ್ಟಿದ್ದೇನೆ; ಕರ್ತನೇ, ನಿನ್ನ ವಾಕ್ಯಾನುಸಾರ ನನ್ನನ್ನು ಉಜ್ಜೀವಿಸು.]]></a:t>
+              <a:t><![CDATA[76. Let, I pray you, your merciful kindness be for my comfort, according to your word unto your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43104,51 +42598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[108. ಕರ್ತನೇ, ನನ್ನ ಮನಃಪೂರ್ವಕವಾದ ಸ್ತುತಿ ಸಮರ್ಪಣೆಗಳನ್ನು ದಯವಿಟ್ಟು ಅಂಗೀಕರಿಸು. ನಿನ್ನ ವಿಧಿಗಳನ್ನು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43236,51 +42730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೋಧಿಸು.]]></a:t>
+              <a:t><![CDATA[77. Let your tender mercies come unto me, that I may live: for your law is my delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43368,51 +42862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[109. ನನ್ನ ಪ್ರಾಣವು ಯಾವಾಗಲೂ ನನ್ನ ಕೈಯಲ್ಲಿ ಅದೆ; ಆದಾಗ್ಯೂ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಮರೆತುಬಿಡೆನು.]]></a:t>
+              <a:t><![CDATA[78. Let the proud be ashamed; for they dealt perversely with me without a cause: but I will meditate]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43500,51 +42994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[110. ದುಷ್ಟರು ನನಗೆ ಉರ್ಲು ಒಡ್ಡಿದ್ದಾರೆ. ಆದರೂ ನಾನು ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಬಿಟ್ಟು ತಪ್ಪಿಹೋಗಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[in your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43632,51 +43126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ನಿನ್ನ ಆಜ್ಞೆಗಳ ದಾರಿಯಲ್ಲಿ ನನ್ನನ್ನು ನಡೆಯಮಾಡು; ಅದ ರಲ್ಲಿ ಸಂತೋಷಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[20. My soul breaks for the longing that it has unto your judgments at all times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43764,51 +43258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[111. ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ನಿತ್ಯಸ್ವಾಸ್ತ್ಯವಾಗಿ ತೆಗೆದುಕೊಂಡಿದ್ದೇನೆ; ಅವು ನನ್ನ ಹೃದಯಕ್ಕೆ ಆನಂದವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[79. Let those that fear you turn unto me, and those that have known your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -43896,51 +43390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. ಕರ್ತನೇ, ನಿನ್ನ ನ್ಯಾಯ ವಿಧಿಗಳು ನೀತಿಯುಳ್ಳವುಗಳೆಂದೂ ನಂಬಿಕೆಯಿಂದಲೇ ನೀನು ನನ್ನನ್ನು ಶ್ರಮೆಪಡಿಸಿದ್ದೀ ಎಂದು]]></a:t>
+              <a:t><![CDATA[80. Let my heart be sound in your statutes; that I be not ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44028,51 +43522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲ್ಲೆನು.]]></a:t>
+              <a:t><![CDATA[81. My soul faints for your salvation: but I hope in your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44160,51 +43654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[112. ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಕಡೇ ವರೆಗೂ ಈಡೇರಿಸುವದಕ್ಕೆ ನಾನು ಮನಸ್ಸು ಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[82. Mine eyes fail for your word, saying, When will you comfort me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44292,51 +43786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[76. ನಿನ್ನ ಸೇವಕನಿಗೆ ನೀನು ಹೇಳಿದ ಮಾತಿನ ಪ್ರಕಾರ ನನ್ನನ್ನು ಆದರಿಸುವದಕ್ಕೆ ನಿನ್ನ ದಯಾಪೂರ್ಣ ಕರುಣೆ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[83. For I am become like a bottle in the smoke; yet do I not forget your statutes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44424,51 +43918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[113. ನಾನು ಚಂಚಲ ರನ್ನು ಹಗೆಮಾಡುತ್ತೇನೆ; ಆದರೆ ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣ ವನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[84. How many are the days of your servant? when will you execute judgment on them that persecute me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44556,51 +44050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[151. ಓ ಕರ್ತನೇ, ನೀನು ಸವಿಾಪವೇ ಇದ್ದೀ; ನಿನ್ನ ಆಜ್ಞೆ ಗಳೆಲ್ಲಾ ಸತ್ಯವೇ.]]></a:t>
+              <a:t><![CDATA[85. The proud have dug pits for me, which are not after your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44688,51 +44182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[114. ನನ್ನ ಆಶ್ರಯವೂ ಗುರಾಣಿಯೂ ನೀನೇ; ನಿನ್ನ ವಾಕ್ಯದಲ್ಲಿಯೇ ನಿರೀಕ್ಷೆ ಯಿಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[86. All your commandments are faithful: they persecute me wrongfully; help you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44820,51 +44314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[77. ನಿನ್ನ ಅಂತಃಕರಣವು ನನಗೆ ಬರಲಿ; ಆಗ ನಾನು ಬದುಕುವೆನು; ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವು ನನ್ನ ಆನಂದವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[87. They had almost consumed me upon earth; but I forsook not your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -44952,51 +44446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[152. ನೀನು ಎಂದೆಂದಿಗೂ ಅವು ಗಳನ್ನು ಸ್ಥಾಪಿಸಿದ್ದೀ ಎಂದು ನಿನ್ನ ಸಾಕ್ಷಿಗಳಿಂದ ಪೂರ್ವದಲ್ಲಿ ತಿಳಿದೆನು.]]></a:t>
+              <a:t><![CDATA[88. Restore life in me after your loving kindness; so shall I keep the testimony of your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45084,51 +44578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಲೋಭದ ಕಡೆಗಲ್ಲ, ನಿನ್ನ ಸಾಕ್ಷಿಗಳ ಕಡೆಗೆ ನನ್ನ ಹೃದಯವನ್ನು ತಿರುಗಿಸು.]]></a:t>
+              <a:t><![CDATA[21. You have rebuked the proud that are cursed, which do go astray from your commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45216,51 +44710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[115. ಕೇಡು ಮಾಡುವವರೇ, ನನ್ನಿಂದ ತೊಲಗಿರಿ; ನನ್ನ ದೇವರ ಆಜ್ಞೆಗಳನ್ನು ಕೈಕೊಳ್ಳುವೆನು.]]></a:t>
+              <a:t><![CDATA[89. For ever, O LORD, your word is settled in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45348,51 +44842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[78. ಕಾರಣವಿಲ್ಲದೆ ನನಗೆ ಕೇಡು ಮಾಡಿದ ಕಾರಣ ಅಹಂಕಾರಿಗಳು ನಾಚಿಕೆಪಡಲಿ, ನಾನು ನಿನ್ನ ಕಟ್ಟಳೆಗಳನ್ನು ಧ್ಯಾನ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[90. Your faithfulness is unto all generations: you have established the earth, and it abides.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45480,51 +44974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[116. ನಿನ್ನ ವಾಕ್ಯಾನುಸಾರವಾಗಿ ನನ್ನನ್ನು ಎತ್ತಿಹಿಡಿ; ಆಗ ಬದುಕುವೆನು; ನನ್ನ ನಿರೀಕ್ಷೆಯ ನಿಮಿತ್ತ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[91. They continue this day according to yours ordinances: for all are your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45612,51 +45106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಚಿಕೆಪಡಿಸಬೇಡ.]]></a:t>
+              <a:t><![CDATA[92. Unless your law had been my delights, I should then have perished in mine affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45744,51 +45238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[79. ನಿನಗೆ ಭಯಪಟ್ಟು ನಿನ್ನ ಸಾಕ್ಷಿಗಳನ್ನು ಬಲ್ಲವರು ನನ್ನ ಕಡೆಗೆ ತಿರುಗಲಿ.]]></a:t>
+              <a:t><![CDATA[93. I will never forget your precepts: for with them you have quickened me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -45876,51 +45370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[117. ನನ್ನನ್ನು ನೀನು ಹಿಡಿ; ಆಗ ನಾನು ಸುರಕ್ಷಿತನಾಗಿದ್ದು ನಿನ್ನ ನಿಯಮಗಳನ್ನು ಯಾವಾ ಗಲೂ ಗೌರವಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[94. I am yours, save me: for I have sought your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46008,51 +45502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[80. ನಾನು ನಾಚಿಕೆಪಡದ ಹಾಗೆ ನನ್ನ ಹೃದಯವು ನಿನ್ನ ನಿಯಮಗಳಲ್ಲಿ ಸಂಪೂರ್ಣವಾಗಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[95. The wicked have waited for me to destroy me: but I will consider your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46140,51 +45634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[118. ನಿನ್ನ ನಿಯಮಗಳಿಂದ ತಪ್ಪಿದವರೆಲ್ಲರನ್ನು ನೀನು ತುಳಿದುಬಿಟ್ಟಿದ್ದೀ; ಅವರಲ್ಲಿ ಮೋಸವೂ ಸುಳ್ಳೂ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[96. I have seen an end of all perfection: but your commandment is exceeding broad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46272,51 +45766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[119. ಕಿಟ್ಟದ ಹಾಗೆ ಭೂಮಿ ಯಲ್ಲಿರುವ ದುಷ್ಟರೆಲ್ಲರನ್ನು ತೆಗೆದುಹಾಕುತ್ತೀ, ಆದದ ರಿಂದ ನಿನ್ನ ವಿಧಿಗಳನ್ನು ಪ್ರೀತಿ]]></a:t>
+              <a:t><![CDATA[97. O how I love your law! it is my meditation all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46404,51 +45898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[98. You through your commandments have made me wiser than mine enemies: for they are ever with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46536,51 +46030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ವ್ಯರ್ಥತೆಯನ್ನು ನೋಡದ ಹಾಗೆ ನನ್ನ ಕಣ್ಣುಗಳನ್ನು ತೊಲಗಿಸು; ನಿನ್ನ ಮಾರ್ಗಗಳಲ್ಲಿ ನನ್ನನ್ನು ಚೈತನ್ಯ ಪಡಿಸು.]]></a:t>
+              <a:t><![CDATA[22. Remove from me reproach and contempt; for I have kept your testimonies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46668,51 +46162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[81. ನನ್ನ ಪ್ರಾಣವು ನಿನ್ನ ರಕ್ಷಣೆಗಾಗಿ ಕುಗ್ಗಿ ಹೋಗುತ್ತದೆ; ನಿನ್ನ ವಾಕ್ಯದಲ್ಲಿ ನಿರೀಕ್ಷೆ ಇಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[99. I have more understanding than all my teachers: for your testimonies are my meditation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46800,51 +46294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[120. ನಿನ್ನ ಹೆದರಿಕೆಯಿಂದ ನನ್ನ ಶರೀರವು ನಡುಗುತ್ತದೆ. ನಾನು ನಿನ್ನ ತೀರ್ಪುಗಳಿಗೆ ಭಯಪಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[100. I understand more than the ancients, because I keep your precepts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -46932,51 +46426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[82. ಯಾವಾಗ ನನ್ನನ್ನು ಆದರಿಸುವಿ ಎಂದು ನನ್ನ ಕಣ್ಣು ಗಳು ನಿನ್ನ ಮಾತಿಗೆ ಮಂದವಾಗುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[149. Hear my voice according unto your loving kindness: O LORD, restore life in me according to your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47064,51 +46558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[83. ನಾನು ಹೊಗೆಯಲ್ಲಿರುವ ಬುದ್ಧಲಿಯ ಹಾಗೆ ಇದ್ದರೂ ನಿನ್ನ ನಿಯಮಗಳನ್ನು ನಾನು ಮರೆತುಬಿಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47196,51 +46690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[84. ನಿನ್ನ ಸೇವಕನ ದಿವಸಗಳು ಎಷ್ಟು? ನನ್ನನ್ನು ಹಿಂಸಿಸುವವರಿಗೆ ಯಾವಾಗ ನ್ಯಾಯ ತೀರಿಸುವಿ?]]></a:t>
+              <a:t><![CDATA[101. I have refrained my feet from every evil way, that I might keep your word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47328,51 +46822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[153. ನನ್ನ ಸಂಕಟವನ್ನು ನೋಡಿ ನನ್ನನ್ನು ತಪ್ಪಿಸಿ ಬಿಡು; ನಿನ್ನ ನ್ಯಾಯಪ್ರಮಾಣವನ್ನು ಮರೆತುಬಿಡೆನು.]]></a:t>
+              <a:t><![CDATA[102. I have not departed from your judgments: for you have taught me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47460,51 +46954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[85. ನಿನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣದ ಪ್ರಕಾರವಾಗಿರದ ಅಹಂಕಾರಿಗಳು ನನಗೆ ಕುಣಿಗಳನ್ನು ಅಗೆದಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[150. They draw nigh that follow after mischief: they are far from your law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47592,51 +47086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[154. ನನ್ನ ವ್ಯಾಜ್ಯವನ್ನು ನಡಿಸಿ ನನ್ನನ್ನು ಬಿಡುಗಡೆ ಮಾಡು; ನಿನ್ನ ವಾಕ್ಯದ ಪ್ರಕಾರ ನನ್ನನ್ನು ಉಜ್ಜೀವಿಸು.]]></a:t>
+              <a:t><![CDATA[103. How sweet are your words unto my taste! yea, sweeter than honey to my mouth!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47724,51 +47218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[155. ದುಷ್ಟರಿಗೆ ರಕ್ಷಣೆಯು ದೂರವಾಗಿದೆ; ನಿನ್ನ ನಿಯ ಮಗಳನ್ನು ಅವರು ಹುಡುಕರು.]]></a:t>
+              <a:t><![CDATA[151. You are near, O LORD; and all your commandments are truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47856,51 +47350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[156. ಓ ಕರ್ತನೇ, ನಿನ್ನ ಅಂತಃಕರಣಗಳು ಮಹತ್ತಾದವುಗಳು. ನಿನ್ನ ನ್ಯಾಯವಿಧಿಗಳ ಪ್ರಕಾರ ನನ್ನನ್ನು ಬದುಕಿಸು.]]></a:t>
+              <a:t><![CDATA[104. Through your precepts I get understanding: therefore I hate every false way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -47917,91 +47411,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 119]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -48027,51 +47521,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -48202,51 +47696,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>189</Slides>
+  <Slides>187</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>