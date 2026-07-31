--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -956,51 +956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எப்பொழுது விடியும் என்று விடியற்காலத்துக்குக் காத்திருக்கிற ஜாமக்காரரைப்பார்க்கிலும் அதிகமாய் என் ஆத்துமா ஆண்டவருக்குக் காத்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருக்குக் காத்திருக்கிறேன்; என் ஆத்துமா காத்திருக்கிறது; அவருடைய வார்த்தையை நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1253,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493345" r:id="rId1"/>
+    <p:sldLayoutId id="2474532528" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1513,51 +1513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆತನು ಇಸ್ರಾಯೇಲನ್ನು ಅದರ ಎಲ್ಲಾ ಅಕ್ರಮಗಳಿಂದ ವಿಮೋಚಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[8. প্রভু আমাদের বারে বারে রক্ষা করেন এবং প্রভু ইস্রায়েলকে তাদের সব পাপের জন্যই ক্ষমা করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1645,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ಕರ್ತನೇ, ಆಗಾಧಗಳೊಳಗಿಂದ ನಿನಗೆ ಕೂಗುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[1. হে প্রভু, আমি গভীর সংকটের মধ্যে পড়েছি, তাই সাহায্যের জন্য আমি আপনাকে ডাকছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1777,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ತನೇ, ನನ್ನ ಸ್ವರವನ್ನು ಕೇಳು; ನಿನ್ನ ಕಿವಿಗಳು ನನ್ನ ವಿಜ್ಞಾಪನೆಗಳ ಮೊರೆಯನ್ನು ಆಲೈಸುತ್ತಾ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[2. হে আমার প্রভু, আমার কথা শুনুন| সাহায্যের জন্য আমার প্রার্থনা শুনুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1909,51 +1909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕರ್ತನೇ, ನೀನು ಅಕ್ರಮಗಳ ಮೇಲೆ ಕಣ್ಣಿಟ್ಟರೆ ಓ ಕರ್ತನೇ, ಯಾರು ನಿಲ್ಲುವರು?]]></a:t>
+              <a:t><![CDATA[3. হে প্রভু, আপনি যদি লোকদের তাদের পাপ সমূহের জন্য শাস্তি দেন তাহলে কেউই আর জীবিত থাকবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2041,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದರೆ ಜನರು ನಿನಗೆ ಭಯಪಡುವ ಹಾಗೆ ನಿನ್ನಲ್ಲಿ ಕ್ಷಮಾಪಣೆ ಉಂಟು.]]></a:t>
+              <a:t><![CDATA[4. প্রভু আপনার লোকদের ক্ষমা করে দিন| তাহলে আপনার উপাসনা করার মত লোক থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2173,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕರ್ತನನ್ನು ನಿರೀಕ್ಷಿಸುತ್ತೇನೆ; ನನ್ನ ಪ್ರಾಣವು ನಿರೀಕ್ಷಿಸುತ್ತದೆ; ಆತನ ವಾಕ್ಯದಲ್ಲಿ ನಿರೀಕ್ಷಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[5. প্রভু আমায় সাহায্য করবেন আমি এই প্রতীক্ষায রয়েছি| আমার আত্মা তাঁর জন্য প্রতীক্ষা করে| প্রভু যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2305,51 +2305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಉದಯಕ್ಕಾಗಿ ಕಾದುಕೊಳ್ಳುವವ ರಿಗಿಂತ ಹೌದು, ಉದಯಕ್ಕಾಗಿ ಕಾದುಕೊಳ್ಳುವವರಿ ಗಿಂತ ನನ್ನ ಪ್ರಾಣವು ಕರ್ತನಿಗಾಗಿ]]></a:t>
+              <a:t><![CDATA[বলেন আমি তা বিশ্বাস করি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2437,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿರೀಕ್ಷಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[6. আমি আমার প্রভুর প্রতীক্ষায রয়েছি, য়েমন একজন প্রহরী সকাল হওয়ার প্রতীক্ষায থাকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2569,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇಸ್ರಾಯೇಲು ಕರ್ತನಲ್ಲಿ ನಿರೀಕ್ಷಿಸಲಿ; ಕರ್ತನ ಬಳಿಯಲ್ಲಿ ಕರುಣೆಯೂ ಆತನಲ್ಲಿ ವಿಮೋಚನೆಯೂ ಬಹಳವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[7. হে ইস্রায়েল, প্রভুকে বিশ্বাস কর| প্রকৃত প্রেম একমাত্র প্রভুতেই খুঁজে পাওয়া যায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2630,91 +2630,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 130]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2740,51 +2740,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>