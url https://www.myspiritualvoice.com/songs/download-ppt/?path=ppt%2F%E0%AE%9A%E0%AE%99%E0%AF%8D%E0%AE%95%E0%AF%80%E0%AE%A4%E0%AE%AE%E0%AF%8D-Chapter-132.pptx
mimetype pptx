--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -33,95 +33,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -240,53 +252,57 @@
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தாவே, உமது வல்லமை விளங்கும் பெட்டியுடன் நீர் உமது தாபர ஸ்தலத்திற்குள் எழுந்தருளும்.]]></a:t>
+              <a:t><![CDATA[7. அவருடைய வாசஸ்தலங்களுக்குள் பிரவேசித்து, அவர் பாதபடியில் பணிவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்முடைய ஆசாரியர்கள் நீதியைத் தரித்து, உம்முடைய பரிசுத்தவான்கள் கெம்பீரிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தாவே, உமது வல்லமை விளங்கும் பெட்டியுடன் நீர் உமது தாபர ஸ்தலத்திற்குள் எழுந்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் அபிஷேகம்பண்ணுவித்தவனின் முகத்தை உமது தாசனாகிய தாவீதினிமித்தம் புறக்கணியாதிரும்.]]></a:t>
+              <a:t><![CDATA[9. உம்முடைய ஆசாரியர்கள் நீதியைத் தரித்து, உம்முடைய பரிசுத்தவான்கள் கெம்பீரிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் கர்ப்பத்தின் கனியை உன் சிங்காசனத்தின்மேல் வைப்பேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[10. நீர் அபிஷேகம்பண்ணுவித்தவனின் முகத்தை உமது தாசனாகிய தாவீதினிமித்தம் புறக்கணியாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் குமாரர் என் உடன்படிக்கையையும், நான் போதிக்கும் என் சாட்சிகளையும் காத்து நடந்தால், அவர்கள் குமாரரும் என்றென்றைக்கும் உன் சிங்காசனத்தில் வீற்றிருப்பார்கள் என்றும், கர்த்தர் தாவீதுக்கு உண்மையாய் ஆணையிட்டார்; அவர் தவறமாட்டார்.]]></a:t>
+              <a:t><![CDATA[11. உன் கர்ப்பத்தின் கனியை உன் சிங்காசனத்தின்மேல் வைப்பேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் சீயோனைத் தெரிந்துகொண்டு, அது தமக்கு வாசஸ்தலமாகும்படி விரும்பினார்.]]></a:t>
+              <a:t><![CDATA[12. உன் குமாரர் என் உடன்படிக்கையையும், நான் போதிக்கும் என் சாட்சிகளையும் காத்து நடந்தால், அவர்கள் குமாரரும் என்றென்றைக்கும் உன் சிங்காசனத்தில் வீற்றிருப்பார்கள் என்றும், கர்த்தர் தாவீதுக்கு உண்மையாய் ஆணையிட்டார்; அவர் தவறமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இது என்றென்றைக்கும் நான் தங்கும் இடம்; இதை நான் விரும்பினபடியால் இங்கே வாசம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சீயோனைத் தெரிந்துகொண்டு, அது தமக்கு வாசஸ்தலமாகும்படி விரும்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதின் ஆகாரத்தை நான் ஆசீர்வதித்து வருவேன்; அதின் ஏழைகளை நான் அப்பத்தினால் திருப்தியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சீயோனைத் தெரிந்துகொண்டு, அது தமக்கு வாசஸ்தலமாகும்படி விரும்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1436,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் சத்துருக்களுக்கு வெட்கத்தை உடுத்துவேன்; அவன்மீதிலோ அவன் கிரீடம் பூக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, தாவீதையும் அவனுடைய சகல உபத்திரவத்தையும் நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதின் ஆசாரியர்களுக்கு இரட்சிப்பை உடுத்துவேன்; அதிலுள்ள பரிசுத்தவான்கள் மிகவும் கெம்பீரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இது என்றென்றைக்கும் நான் தங்கும் இடம்; இதை நான் விரும்பினபடியால் இங்கே வாசம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1654,51 +1670,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[14. இது என்றென்றைக்கும் நான் தங்கும் இடம்; இதை நான் விரும்பினபடியால் இங்கே வாசம்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அதின் ஆகாரத்தை நான் ஆசீர்வதித்து வருவேன்; அதின் ஏழைகளை நான் அப்பத்தினால் திருப்தியாக்குவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அதின் ஆசாரியர்களுக்கு இரட்சிப்பை உடுத்துவேன்; அதிலுள்ள பரிசுத்தவான்கள் மிகவும் கெம்பீரிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[17. அங்கே தாவீதுக்காக ஒரு கொம்பை முளைக்கப்பண்ணுவேன்; நான் அபிஷேகம் பண்ணுவித்தவனுக்காக ஒரு விளக்கை ஆயத்தம்பண்ணினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அவன் சத்துருக்களுக்கு வெட்கத்தை உடுத்துவேன்; அவன்மீதிலோ அவன் கிரீடம் பூக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1763,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, தாவீதையும் அவனுடைய சகல உபத்திரவத்தையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[2. அவன்: நான் கர்த்தருக்கு ஒரு இடத்தையும், யாக்கோபின் வல்லவருக்கு ஒரு வாசஸ்தலத்தையும் காணுமட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, நாம் எப்பிராத்தாவிலே அதின் செய்தியைக் கேட்டு, வனத்தின் வெளிகளில் அதைக் கண்டோம்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தருக்கு ஆணையிட்டு, யாக்கோபின் வல்லவருக்குப் பொருத்தனை பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவருடைய வாசஸ்தலங்களுக்குள் பிரவேசித்து, அவர் பாதபடியில் பணிவோம்.]]></a:t>
+              <a:t><![CDATA[6. இதோ, நாம் எப்பிராத்தாவிலே அதின் செய்தியைக் கேட்டு, வனத்தின் வெளிகளில் அதைக் கண்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493325" r:id="rId1"/>
+    <p:sldLayoutId id="2474532616" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2644,50 +3096,82 @@
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಓ ಕರ್ತನೇ, ನೀನು ಬಲವುಳ್ಳ ನಿನ್ನ ಮಂಜೂಷದೊಂದಿಗೆ ನಿನ್ನ ವಿಶ್ರಾಂತಿಗೆ ಎದ್ದೇಳು.]]></a:t>
+              <a:t><![CDATA[7. চল আমরা পবিত্র তাঁবুতে যাই| চল আমরা সেই চৌকিতে উপাসনা করি যেখানে প্রভু তাঁর পা রাখেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿನ್ನ ಯಾಜಕರು ನೀತಿಯನ್ನು ಹೊದ್ದು ಕೊಳ್ಳಲಿ; ಪರಿಶುದ್ಧರು ಉತ್ಸಾಹಧ್ವನಿ ಮಾಡಲಿ.]]></a:t>
+              <a:t><![CDATA[8. হে প্রভু, আপনি এবং আপনার শক্তির সিন্দুকউত্থান করুন এবং বিশ্রাম স্থানে ফিরে আসুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿನ್ನ ಸೇವಕನಾದ ದಾವೀದನ ನಿಮಿತ್ತ ನಿನ್ನ ಅಭಿಷಿಕ್ತನ ಮುಖವನ್ನು ತಿರುಗಿಸಬೇಡ.]]></a:t>
+              <a:t><![CDATA[9. হে প্রভু, আপনার যাজকরা ধার্ম্মিকতায সজ্জিত| আপনার নিষ্ঠাবান অনুগামীরা প্রচণ্ড সুখী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನು ದಾವೀದನಿಗೆ ಸತ್ಯದ ಆಣೆ ಇಟ್ಟಿದ್ದಾನೆ; ಅದರಿಂದ ತಿರುಗಿಕೊಳ್ಳನು; ಅದು--ನಿನ್ನ ಸಂತಾನ ವನ್ನು ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[10. আপনার সেবক দায়ূদের ভালোর জন্য, আপনার মনোনীত রাজাকে বাতিল করবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿಂಹಾಸನದ ಮೇಲೆ ಇರಿಸು ವದು.]]></a:t>
+              <a:t><![CDATA[11. প্রভু দায়ূদে কাছে একটা প্রতিশ্রুতি দিয়েছেন| প্রভু দায়ূদের প্রতি বিশ্বস্ত থাকবার প্রতিশ্রুতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಿನ್ನ ಮಕ್ಕಳಿಗೆ ನಾನು ಕಲಿಸುವ ನನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನೂ ನನ್ನ ಸಾಕ್ಷಿಯನ್ನೂ ಕೈಕೊಂಡರೆ ಅವರ ಮಕ್ಕಳು ಸಹ ಎಂದೆಂದಿಗೂ]]></a:t>
+              <a:t><![CDATA[দিয়েছেন| প্রভু প্রতিশ্রুতি দিয়েছেন য়ে, দায়ূদের পরিবার থেকেই রাজারা আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಸಿಂಹಾಸನ ದಲ್ಲಿ ಕೂಡ್ರುವರು.]]></a:t>
+              <a:t><![CDATA[12. প্রভু বলেছেন, “দায়ূদ, যদি তোমার সন্তানরা আমার চুক্তি এবং য়ে বিধিসমূহ আমি তাদের শিখিয়েছি তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನು ಚೀಯೋನನ್ನು ಆದುಕೊಂಡು ಅದನ್ನು ತನ್ನ ವಾಸಕ್ಕಾಗಿ ಅಪೇಕ್ಷಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[মানে তাহলে সর্বদাই তোমার পরিবারের কোন একজন, তোমার নিজের বংশধর, রাজা হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇದೇ ಎಂದೆಂದಿಗೂ ನನ್ನ ವಿಶ್ರಾಂತಿಯು; ಇಲ್ಲೇ ವಾಸಿಸುವೆನು; ಇದನ್ನು ನಾನು ಅಪೇಕ್ಷಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[13. তাঁর মন্দিরের স্থান হিসেবে প্রভু সিয়োনকে মনোনীত করেছেন| তাঁর গৃহ (মন্দির) হিসেবে তিনি সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅದರ ಆದಾಯವನ್ನು ಬಹಳವಾಗಿ ಆಶೀರ್ವದಿ ಸುವೆನು; ಆದರೆ ಬಡವರನ್ನು ರೊಟ್ಟಿಯಿಂದ ತೃಪ್ತಿ ಪಡಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[স্থানই চেয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವನ ಶತ್ರುಗಳಿಗೆ ನಾಚಿಕೆಯನ್ನು ಹೊದಿಸುವೆನು; ಆದರೆ ಅವನ ಮೇಲೆ ಅವನ ಕಿರೀಟವು ಶೋಭಿಸುವದು ಎಂದು ಹೇಳಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[1. প্রভু স্মরণে রাখবেন দায়ূদ কেমন কষ্ট পেয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅದರ ಯಾಜಕರಿಗೆ ರಕ್ಷಣೆಯನ್ನೂ ಹೊದಿಸುವೆನು; ಅದರ ಪರಿಶುದ್ಧರು ಗಟ್ಟಿಯಾಗಿ ಉತ್ಸಾಹ ಧ್ವನಿಮಾಡುವರು.]]></a:t>
+              <a:t><![CDATA[14. প্রভু বলেছিলেন, “চিরদিনের জন্য এটাই আমার স্থান হবে| আমার থাকার স্থান হিসেবে আমি এই জায়গাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4912,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅಲ್ಲಿ ದಾವೀದನಿಗೆ ಕೊಂಬನ್ನು ಮೊಳಿಸುವೆನು; ನನ್ನ ಅಭಿಷಿಕ್ತನಿಗೆ ದೀಪವನ್ನು ಸಿದ್ಧಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[মনোনীত করেছি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 132]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. প্রচুর খাদ্য দিয়ে আমি এই শহরকে আশীর্বাদ করবো| এমনকি দরিদ্র মানুষরাও প্রচুর খাদ্য পাবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 132]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. আমি যাজকদের পরিত্রাণ দিয়ে সজ্জিত করবো| আমার অনুগামীরা সুখী হবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 132]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. এই স্থানে আমি দায়ূদকে শক্তিশালী করবো| আমার দ্বারা মনোনীত রাজার জন্য আমি একটি প্রদীপ দেব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 132]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. দায়ূদের শত্রুদের আমি লজ্জায ঢেকে দেবো| কিন্তু দায়ূদের রাজ্যকে আমি বাড়িযে তুলবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನೇ, ದಾವೀದನನ್ನೂ ಅವನ ಎಲ್ಲಾ ಶ್ರಮೆಗಳನ್ನೂ ಜ್ಞಾಪಕ ಮಾಡಿಕೋ.]]></a:t>
+              <a:t><![CDATA[2. দায়ূদ প্রভুর কাছে একটা প্রতিশ্রুতি দিয়েছিলেন| দায়ূদ যাকোবের শক্তিমান ঈশ্বরের কাছে একটি বিশেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ಕರ್ತನಿಗೆ ಆಣೆ ಇಟ್ಟು ಶಕ್ತಿ ಯುಳ್ಳ ಯಾಕೋಬನ ದೇವರಿಗೆ ಪ್ರಮಾಣಮಾಡಿ ಕೊಂಡದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতি করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕರ್ತನಿಗೆ ಒಂದು ಸ್ಥಳವನ್ನೂ ಯಾಕೋಬನ ದೇವರಿಗೆ ನಿವಾಸಗಳನ್ನೂ ನಾನು ಕಂಡುಕೊಳ್ಳುವ ವರೆಗೆ ನಿಶ್ಚಯವಾಗಿ]]></a:t>
+              <a:t><![CDATA[3. দায়ূদ বলেছিলেন, “আমি আমার বাড়িতে যাবো না, আমি আমার বিছানায় শোব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನನ್ನ ಮನೆಯ ಗುಡಾರದಲ್ಲಿ ಸೇರೆನು; ನನ್ನ ಮಂಚದ ಹಾಸಿಗೆಯನ್ನು ಏರೆನು;]]></a:t>
+              <a:t><![CDATA[4. আমি ঘুমোতে যাব না| আমি আমার চোখকে বিশ্রাম দেবো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನನ್ನ ಕಣ್ಣುಗಳಿಗೆ ನಿದ್ದೆಯನ್ನೂ ನನ್ನ ರೆಪ್ಪೆ ಗಳಿಗೆ ತೂಕಡಿಕೆಯನ್ನೂ ಕೊಡೆನು ಎಂಬದು.]]></a:t>
+              <a:t><![CDATA[5. য়তক্ষণ পর্য়ন্ত না আমি যাকোবের শক্তিমান ‘একজনের’ জন্য একটি বাসস্থান খুঁজে পাই ততক্ষণ পর্য়ন্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇಗೋ, ಎಫ್ರಾತದಲ್ಲಿ ಅದನ್ನು ಕೇಳಿದೆವು; ಅಡವಿಯ ಬೈಲುಗಳಲ್ಲಿ ಅದನ್ನು ಕಂಡುಕೊಂಡೆವು.]]></a:t>
+              <a:t><![CDATA[আমি ওই সবের কোন কিছুই করবো না!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾವು ಆತನ ಗುಡಾರಗಳಿಗೆ ಹೋಗಿ ಆತನ ಪಾದಪೀಠದಲ್ಲಿ ಆರಾಧಿಸೋಣ.]]></a:t>
+              <a:t><![CDATA[6. আমরা ইফ্রাথায সে সম্পর্কে শুনেছি| কিরিযত্‌ য়িযারিমে আমরা সাক্ষ্য সিন্দুক খুঁজে পেয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 132]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>