--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -45,62 +45,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,56 +96,50 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
-    <p:sldId id="283" r:id="rId30"/>
-[...4 lines deleted...]
-    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -282,59 +264,53 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பலத்த கையினாலும் ஓங்கிய புயத்தினாலும் அதைச் செய்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[9. இரவில் ஆளச் சந்திரனையும் நட்சத்திரங்களையும் படைத்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிவந்த சமுத்திரத்தை இரண்டாகப் பிரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[10. எகிப்தியருடைய தலைச்சன்களைச் சங்கரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிவந்த சமுத்திரத்தை இரண்டாகப் பிரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் நடுவிலிருந்து இஸ்ரவேலைப் புறப்படப்பண்ணினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் நடுவே இஸ்ரவேலைக் கடந்துபோகப்பண்ணினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[12. பலத்த கையினாலும் ஓங்கிய புயத்தினாலும் அதைச் செய்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் நடுவே இஸ்ரவேலைக் கடந்துபோகப்பண்ணினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[13. சிவந்த சமுத்திரத்தை இரண்டாகப் பிரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பார்வோனையும் அவன் சேனைகளையும் சிவந்த சமுத்திரத்தில் கவிழ்த்துப்போட்டவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[14. அதின் நடுவே இஸ்ரவேலைக் கடந்துபோகப்பண்ணினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தம்முடைய ஜனங்களை வனாந்தரத்தில் நடத்தினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[15. பார்வோனையும் அவன் சேனைகளையும் சிவந்த சமுத்திரத்தில் கவிழ்த்துப்போட்டவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பெரிய ராஜாக்களைச் சங்கரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[16. தம்முடைய ஜனங்களை வனாந்தரத்தில் நடத்தினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிரபலமான ராஜாக்களை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[17. பெரிய ராஜாக்களைச் சங்கரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எமோரியரின் ராஜாவாகிய சீகோனை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[18. பிரபலமான ராஜாக்களை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தண்ணீர்களுக்கு மேலே பூமியைப் பரப்பினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரைத் துதியுங்கள், அவர் நல்லவர், அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பாசானின் ராஜாவாகிய ஓகை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[19. எமோரியரின் ராஜாவாகிய சீகோனை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் தேசத்தைச் சுதந்தரமாகத் தந்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[20. பாசானின் ராஜாவாகிய ஓகை அழித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2366,268 +2342,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[26. பரலோகத்தின் தேவனைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-[...216 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2683,487 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பெரிய சுடர்களை உண்டாக்கினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது;]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[5. வானங்களை ஞானமாய் உண்டாக்கினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[2. தேவாதி தேவனைத் துதியுங்கள், அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பகலில் ஆளச் சூரியனைப் படைத்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாதி கர்த்தரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரவில் ஆளச் சந்திரனையும் நட்சத்திரங்களையும் படைத்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது;]]></a:t>
+              <a:t><![CDATA[4. ஒருவராய்ப் பெரிய அதிசயங்களைச் செய்கிறவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரவில் ஆளச் சந்திரனையும் நட்சத்திரங்களையும் படைத்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது;]]></a:t>
+              <a:t><![CDATA[5. வானங்களை ஞானமாய் உண்டாக்கினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எகிப்தியருடைய தலைச்சன்களைச் சங்கரித்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[6. தண்ணீர்களுக்கு மேலே பூமியைப் பரப்பினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் நடுவிலிருந்து இஸ்ரவேலைப் புறப்படப்பண்ணினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[7. பெரிய சுடர்களை உண்டாக்கினவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பலத்த கையினாலும் ஓங்கிய புயத்தினாலும் அதைச் செய்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[8. பகலில் ஆளச் சூரியனைப் படைத்தவரைத் துதியுங்கள்; அவர் கிருபை என்றுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495632" r:id="rId1"/>
+    <p:sldLayoutId id="2473414332" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4048,102 +3370,54 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -4296,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[9. The moon and stars to rule by night: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. તેઓની આગળ માર્ગ કરવા જેમણે લાલ સમુદ્રના બે ભાગ કર્યા તે યહોવાની સ્તુતિ કરો. તેમનો સાચો પ્રેમ]]></a:t>
+              <a:t><![CDATA[10. To him that stroke Egypt in their firstborn: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[11. And brought out Israel from among them: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. સમુદ્રમાં થઇને જે તેઓને સુરક્ષિત સામે પાર લઇ ગયા; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે]]></a:t>
+              <a:t><![CDATA[12. With a strong hand, and with a stretched out arm: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[13. To him which divided the Red sea into parts: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ફારુન તથા તેની ફોજને લાલ સમુદ્રમાં ઉથલાવી નાખનારની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[14. And made Israel to pass through the midst of it: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. રણમાં થઇને પોતાના લોકોને જેમણે દોર્યા; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[15. But overthrew Pharaoh and his host in the Red sea: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. જેણે મોટા રાજાઓને હરાવ્યા છે તેમની સ્તુતિ કરો. .તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[16. To him which led his people through the wilderness: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જેણે મહાન રાજાઓનો સંહાર કર્યો છે તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[17. To him which stroke great kings: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. અમોરીઓના રાજા સીહોનનો જેમણે સંહાર કર્યો; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[18. And slew famous kings: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જેણે પાણી પર ભૂમિને વિસ્તારી છે, તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[1. O give thanks unto the LORD; for he is good: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. બાશાનના રાજા ઓગનો જેમણે સંહાર કર્યો; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ રકે છે.]]></a:t>
+              <a:t><![CDATA[19. Sihon king of the Amorites: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. જેમણે આ રાજાઓની ભૂમિ ઇસ્રાએલને ભેટ તરીકે સદાકાળ માટે આપી, તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ]]></a:t>
+              <a:t><![CDATA[20. And Og the king of Bashan: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[21. And gave their land for an heritage: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. જેમણે તે પોતાના સેવક ઇસ્રાએલને વારસામાં આપ્યો તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[22. Even an heritage unto Israel his servant: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. જેમણે અમારી નબળાઇઓમાં અમને સંભાર્યા; તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[23. Who remembered us in our low estate: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. અમારા શત્રુઓથી જેમણે અમારો બચાવ કર્યો, તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[24. And has redeemed us from our enemies: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. દરેક સજીવને ખોરાક પૂરો પાડે છે; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[25. Who gives food to all flesh: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,315 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. આકાશોના દેવની આભારસ્તુતિ કરો. કારણકે તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[2. સર્વ દેવોના દેવની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[26. O give thanks unto the God of heaven: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,579 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આકાશોમાં જેમણે મહાન જ્યોતિઓ બનાવી છે તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[ટકે છે.]]></a:t>
+              <a:t><![CDATA[2. O give thanks unto the God of gods: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. દિવસ પર અમલ ચલાવવા જેમણે સૂર્ય બનાવ્યો છે તેની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[3. O give thanks to the Lord of lords: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. રાત પર અમલ ચલાવવાં જેમણે ચંદ્ર અને તારા બનાવ્યાં છે તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ]]></a:t>
+              <a:t><![CDATA[4. To him who alone does great wonders: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ટકે છે.]]></a:t>
+              <a:t><![CDATA[5. To him that by wisdom made the heavens: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. મિસરના પ્રથમજનિતોનો જેમણે સંહાર કર્યો; તેમની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[6. To him that stretched out the earth above the waters: for his mercy endures for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. વળી તેઓની પાસેથી ઇસ્રાએલને છોડાવનારની સ્તુતિ કરો. તેમનો સાચો પ્રેમ અનંતકાળ ટકે છે.]]></a:t>
+              <a:t><![CDATA[7. To him that made great lights: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. પોતાના બળવાન ભુજ અને લાંબા કરેલા હાથ વડે જે તેઓને છોડવી લાવ્યા; તેમની સ્તુતિ કરો. તેમનો સાચો]]></a:t>
+              <a:t><![CDATA[8. The sun to rule by day: for his mercy endures for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 136]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>