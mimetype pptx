--- v1 (2026-07-20)
+++ v2 (2026-09-17)
@@ -318,51 +318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, எருசலேமின் நாளிலே ஏதோமின் புத்திரரை நினையும்; அவர்கள்: அதை இடித்துப்போடுங்கள், அஸ்திபாரமட்டும் இடித்துப்போடுங்கள் என்று சொன்னார்களே.]]></a:t>
+              <a:t><![CDATA[7. Remember, O LORD, the children of Edom in the day of Jerusalem; who said, Demolish it, demolish it, even to the foundation thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -427,51 +427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, எருசலேமின் நாளிலே ஏதோமின் புத்திரரை நினையும்; அவர்கள்: அதை இடித்துப்போடுங்கள், அஸ்திபாரமட்டும் இடித்துப்போடுங்கள் என்று சொன்னார்களே.]]></a:t>
+              <a:t><![CDATA[7. Remember, O LORD, the children of Edom in the day of Jerusalem; who said, Demolish it, demolish it, even to the foundation thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -536,51 +536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோன் குமாரத்தியே, பாழாய்ப்போகிறவளே, நீ எங்களுக்குச் செய்தபடி உனக்குப் பதில் செய்கிறவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[8. O daughter of Babylon, who are to be destroyed; happy shall he be, that rewards you as you have served us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -645,51 +645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பாபிலோன் குமாரத்தியே, பாழாய்ப்போகிறவளே, நீ எங்களுக்குச் செய்தபடி உனக்குப் பதில் செய்கிறவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[8. O daughter of Babylon, who are to be destroyed; happy shall he be, that rewards you as you have served us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -754,51 +754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் குழந்தைகளைப் பிடித்து, கல்லின்மேல் மோதியடிக்கிறவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[9. Happy shall he be, that takes and dashes your little ones against the stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -863,51 +863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பாபிலோன் ஆறுகள் அருகே நாங்கள் உட்கார்ந்து, அங்கே சீயோனை நினைத்து அழுதோம்.]]></a:t>
+              <a:t><![CDATA[1. By the rivers of Babylon, there we sat down, yea, we wept, when we remembered Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -972,51 +972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் நடுவிலிருக்கும் அலரிச்செடிகளின்மேல் எங்கள் கின்னரங்களைத் தூக்கிவைத்தோம்.]]></a:t>
+              <a:t><![CDATA[2. We hanged our harps upon the willows in the midst thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1081,51 +1081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்களைச் சிறைபிடித்தவர்கள் அங்கே எங்கள் பாடல்களையும், எங்களைப் பாழாக்கினவர்கள் மங்கள சத்தத்தையும் விரும்பி; சீயோனின் பாட்டுகளில் சிலதை எங்களுக்குப் பாடுங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For there they that carried us away captive required of us a song; and they that wasted us required of us delight, saying, Sing us one of the songs of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1190,51 +1190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எங்களைச் சிறைபிடித்தவர்கள் அங்கே எங்கள் பாடல்களையும், எங்களைப் பாழாக்கினவர்கள் மங்கள சத்தத்தையும் விரும்பி; சீயோனின் பாட்டுகளில் சிலதை எங்களுக்குப் பாடுங்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For there they that carried us away captive required of us a song; and they that wasted us required of us delight, saying, Sing us one of the songs of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1299,51 +1299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரின் பாட்டை அந்நியதேசத்தில் நாங்கள் பாடுவதெப்படி?]]></a:t>
+              <a:t><![CDATA[4. How shall we sing the LORD's song in a strange land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1408,51 +1408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமே, நான் உன்னை மறந்தால் என் வலதுகை தன் தொழிலை மறப்பதாக.]]></a:t>
+              <a:t><![CDATA[5. If I forget you, O Jerusalem, let my right hand forget her cunning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1517,51 +1517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன்னை நினையாமலும், எருசலேமை என் முக்கியமான மகிழ்ச்சியிலும் அதிகமாக எண்ணாமலும்போனால், என் நாவு என் மேல்வாயோடு ஒட்டிக்கொள்வதாக.]]></a:t>
+              <a:t><![CDATA[6. If I do not remember you, let my tongue cleave to the roof of my mouth; if I prefer not Jerusalem above my chief joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1626,51 +1626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உன்னை நினையாமலும், எருசலேமை என் முக்கியமான மகிழ்ச்சியிலும் அதிகமாக எண்ணாமலும்போனால், என் நாவு என் மேல்வாயோடு ஒட்டிக்கொள்வதாக.]]></a:t>
+              <a:t><![CDATA[6. If I do not remember you, let my tongue cleave to the roof of my mouth; if I prefer not Jerusalem above my chief joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1705,51 +1705,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473507903" r:id="rId1"/>
+    <p:sldLayoutId id="2478640131" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1997,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Remember, O LORD, the children of Edom in the day of Jerusalem; who said, Demolish it, demolish]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, எருசலேமின் நாளிலே ஏதோமின் புத்திரரை நினையும்; அவர்கள்: அதை இடித்துப்போடுங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2129,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it, even to the foundation thereof.]]></a:t>
+              <a:t><![CDATA[அஸ்திபாரமட்டும் இடித்துப்போடுங்கள் என்று சொன்னார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2261,51 +2261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. O daughter of Babylon, who are to be destroyed; happy shall he be, that rewards you as you have]]></a:t>
+              <a:t><![CDATA[8. பாபிலோன் குமாரத்தியே, பாழாய்ப்போகிறவளே, நீ எங்களுக்குச் செய்தபடி உனக்குப் பதில் செய்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2393,51 +2393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[served us.]]></a:t>
+              <a:t><![CDATA[பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2525,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Happy shall he be, that takes and dashes your little ones against the stones.]]></a:t>
+              <a:t><![CDATA[9. உன் குழந்தைகளைப் பிடித்து, கல்லின்மேல் மோதியடிக்கிறவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2657,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. By the rivers of Babylon, there we sat down, yea, we wept, when we remembered Zion.]]></a:t>
+              <a:t><![CDATA[1. பாபிலோன் ஆறுகள் அருகே நாங்கள் உட்கார்ந்து, அங்கே சீயோனை நினைத்து அழுதோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2789,51 +2789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. We hanged our harps upon the willows in the midst thereof.]]></a:t>
+              <a:t><![CDATA[2. அதின் நடுவிலிருக்கும் அலரிச்செடிகளின்மேல் எங்கள் கின்னரங்களைத் தூக்கிவைத்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2921,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For there they that carried us away captive required of us a song; and they that wasted us]]></a:t>
+              <a:t><![CDATA[3. எங்களைச் சிறைபிடித்தவர்கள் அங்கே எங்கள் பாடல்களையும், எங்களைப் பாழாக்கினவர்கள் மங்கள சத்தத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3053,51 +3053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[required of us delight, saying, Sing us one of the songs of Zion.]]></a:t>
+              <a:t><![CDATA[விரும்பி; சீயோனின் பாட்டுகளில் சிலதை எங்களுக்குப் பாடுங்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3185,51 +3185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. How shall we sing the LORD's song in a strange land?]]></a:t>
+              <a:t><![CDATA[4. கர்த்தரின் பாட்டை அந்நியதேசத்தில் நாங்கள் பாடுவதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3317,51 +3317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If I forget you, O Jerusalem, let my right hand forget her cunning.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமே, நான் உன்னை மறந்தால் என் வலதுகை தன் தொழிலை மறப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3449,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If I do not remember you, let my tongue cleave to the roof of my mouth; if I prefer not Jerusalem]]></a:t>
+              <a:t><![CDATA[6. நான் உன்னை நினையாமலும், எருசலேமை என் முக்கியமான மகிழ்ச்சியிலும் அதிகமாக எண்ணாமலும்போனால், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[above my chief joy.]]></a:t>
+              <a:t><![CDATA[நாவு என் மேல்வாயோடு ஒட்டிக்கொள்வதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3642,91 +3642,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 137]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3752,51 +3752,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>