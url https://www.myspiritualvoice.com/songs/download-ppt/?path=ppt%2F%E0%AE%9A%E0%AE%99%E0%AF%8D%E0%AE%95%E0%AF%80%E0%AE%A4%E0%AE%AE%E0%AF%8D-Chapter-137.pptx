--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -1705,51 +1705,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640131" r:id="rId1"/>
+    <p:sldLayoutId id="2482662160" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3642,91 +3642,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 137]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3752,51 +3752,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>