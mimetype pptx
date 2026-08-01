--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -57,50 +57,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +116,51 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +291,54 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானத்திற்கு ஏறினாலும் நீர் அங்கே இருக்கிறீர்; நான் பாதாளத்தில் படுக்கை போட்டாலும், நீர் அங்கேயும் இருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[24. வேதனை உண்டாக்கும் வழி என்னிடத்தில் உண்டோ என்று பார்த்து நித்திய வழியிலே என்னை நடத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் வானத்திற்கு ஏறினாலும் நீர் அங்கே இருக்கிறீர்; நான் பாதாளத்தில் படுக்கை போட்டாலும், நீர் அங்கேயும் இருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[24. வேதனை உண்டாக்கும் வழி என்னிடத்தில் உண்டோ என்று பார்த்து நித்திய வழியிலே என்னை நடத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் விடியற்காலத்துச் செட்டைகளை எடுத்து, சமுத்திரத்தின் கடையாந்தரங்களிலே போய்த் தங்கினாலும்,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, நீர் என்னை ஆராய்ந்து அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அங்கேயும் உமது கை என்னை நடத்தும், உமது வலதுகரம் என்னைப் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[2. என் உட்காருதலையும் என் எழுந்திருக்குதலையும் நீர் அறிந்திருக்கிறீர்; என் நினைவுகளைத் தூரத்திலிருந்து அறிகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இருள் என்னை மூடிக்கொள்ளுமென்றாலும், இரவும் என்னைச் சுற்றி வெளிச்சமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. நான் நடந்தாலும் படுத்திருந்தாலும் என்னைச் சூழ்ந்திருக்கிறீர்; என் வழிகளெல்லாம் உமக்குத் தெரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உமக்கு மறைவாக இருளும் அந்தகாரப்படுத்தாது; இரவும் பகலைப்போல வெளிச்சமாயிருக்கும்; உமக்கு இருளும் வெளிச்சமும் சரி.]]></a:t>
+              <a:t><![CDATA[4. என் நாவில் சொல் பிறவாததற்குமுன்னே, இதோ, கர்த்தாவே, அதையெல்லாம் நீர் அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உமக்கு மறைவாக இருளும் அந்தகாரப்படுத்தாது; இரவும் பகலைப்போல வெளிச்சமாயிருக்கும்; உமக்கு இருளும் வெளிச்சமும் சரி.]]></a:t>
+              <a:t><![CDATA[5. முற்புறத்திலும் பிற்புறத்திலும் நீர் என்னை நெருக்கி, உமது கரத்தை என்மேல் வைக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் என் உள்ளிந்திரியங்களைக் கைக்கொண்டிருக்கிறீர்; என் தாயின் கர்ப்பத்தில் என்னைக் காப்பாற்றினீர்.]]></a:t>
+              <a:t><![CDATA[6. இந்த அறிவு எனக்கு மிகுந்த ஆச்சரியமும், எனக்கு எட்டாத உயரமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பிரமிக்கத்தக்க அதிசயமாய் உண்டாக்கப்பட்டபடியால் உம்மைத் துதிப்பேன்; உமது கிரியைகள் அதிசயமானவைகள். அது என் ஆத்துமாவுக்கு நன்றாய்த் தெரியும்.]]></a:t>
+              <a:t><![CDATA[7. உம்முடைய ஆவிக்கு மறைவாக எங்கே போவேன்? உம்முடைய சமுகத்தை விட்டு எங்கே ஓடுவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பிரமிக்கத்தக்க அதிசயமாய் உண்டாக்கப்பட்டபடியால் உம்மைத் துதிப்பேன்; உமது கிரியைகள் அதிசயமானவைகள். அது என் ஆத்துமாவுக்கு நன்றாய்த் தெரியும்.]]></a:t>
+              <a:t><![CDATA[7. உம்முடைய ஆவிக்கு மறைவாக எங்கே போவேன்? உம்முடைய சமுகத்தை விட்டு எங்கே ஓடுவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, நீர் என்னை ஆராய்ந்து அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[17. தேவனே, உமது ஆலோசனைகள் எனக்கு எத்தனை அருமையானவைகள்; அவைகளின் தொகை எவ்வளவு அதிகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் ஒளிப்பிடத்திலே உண்டாக்கப்பட்டு, பூமியின் தாழ்விடங்களிலே விசித்திர விநோதமாய் உருவாக்கப்பட்டபோது என் எலும்புகள் உமக்கு மறைவாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. நான் வானத்திற்கு ஏறினாலும் நீர் அங்கே இருக்கிறீர்; நான் பாதாளத்தில் படுக்கை போட்டாலும், நீர் அங்கேயும் இருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் ஒளிப்பிடத்திலே உண்டாக்கப்பட்டு, பூமியின் தாழ்விடங்களிலே விசித்திர விநோதமாய் உருவாக்கப்பட்டபோது என் எலும்புகள் உமக்கு மறைவாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[9. நான் விடியற்காலத்துச் செட்டைகளை எடுத்து, சமுத்திரத்தின் கடையாந்தரங்களிலே போய்த் தங்கினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் கருவை உம்முடைய கண்கள் கண்டது; என் அவயவங்களில் ஒன்றாகிலும் இல்லாதபோதே அவைகள் அனைத்தும், அவைகள் உருவேற்படும் நாட்களும், உமது புஸ்தகத்தில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. நான் விடியற்காலத்துச் செட்டைகளை எடுத்து, சமுத்திரத்தின் கடையாந்தரங்களிலே போய்த் தங்கினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் கருவை உம்முடைய கண்கள் கண்டது; என் அவயவங்களில் ஒன்றாகிலும் இல்லாதபோதே அவைகள் அனைத்தும், அவைகள் உருவேற்படும் நாட்களும், உமது புஸ்தகத்தில் எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. அங்கேயும் உமது கை என்னை நடத்தும், உமது வலதுகரம் என்னைப் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனே, உமது ஆலோசனைகள் எனக்கு எத்தனை அருமையானவைகள்; அவைகளின் தொகை எவ்வளவு அதிகம்.]]></a:t>
+              <a:t><![CDATA[11. இருள் என்னை மூடிக்கொள்ளுமென்றாலும், இரவும் என்னைச் சுற்றி வெளிச்சமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளை நான் எண்ணப்போனால், மணலைப்பார்க்கிலும் அதிகமாம்; நான் விழிக்கும்போது இன்னும் உம்மண்டையில் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. இருள் என்னை மூடிக்கொள்ளுமென்றாலும், இரவும் என்னைச் சுற்றி வெளிச்சமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனே, நீர் துன்மார்க்கனை அழித்தீரானால் நலமாயிருக்கும்; இரத்தப்பிரியரே, நீங்கள் என்னைவிட்டு அகன்றுபோங்கள்.]]></a:t>
+              <a:t><![CDATA[12. உமக்கு மறைவாக இருளும் அந்தகாரப்படுத்தாது; இரவும் பகலைப்போல வெளிச்சமாயிருக்கும்; உமக்கு இருளும் வெளிச்சமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் உம்மைக் குறித்துத் துன்மார்க்கமாய்ப் பேசுகிறார்கள்; உம்முடைய சத்துருக்கள் உமது நாமத்தை வீணாய் வழங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீர் என் உள்ளிந்திரியங்களைக் கைக்கொண்டிருக்கிறீர்; என் தாயின் கர்ப்பத்தில் என்னைக் காப்பாற்றினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் உம்மைக் குறித்துத் துன்மார்க்கமாய்ப் பேசுகிறார்கள்; உம்முடைய சத்துருக்கள் உமது நாமத்தை வீணாய் வழங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நீர் என் உள்ளிந்திரியங்களைக் கைக்கொண்டிருக்கிறீர்; என் தாயின் கர்ப்பத்தில் என்னைக் காப்பாற்றினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தாவே, உம்மைப் பகைக்கிறவர்களை நான் பகையாமலும், உமக்கு விரோதமாய் எழும்புகிறவர்களை அருவருக்காமலும் இருப்பேனோ?]]></a:t>
+              <a:t><![CDATA[14. நான் பிரமிக்கத்தக்க அதிசயமாய் உண்டாக்கப்பட்டபடியால் உம்மைத் துதிப்பேன்; உமது கிரியைகள் அதிசயமானவைகள். அது என் ஆத்துமாவுக்கு நன்றாய்த் தெரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் உட்காருதலையும் என் எழுந்திருக்குதலையும் நீர் அறிந்திருக்கிறீர்; என் நினைவுகளைத் தூரத்திலிருந்து அறிகிறீர்.]]></a:t>
+              <a:t><![CDATA[18. அவைகளை நான் எண்ணப்போனால், மணலைப்பார்க்கிலும் அதிகமாம்; நான் விழிக்கும்போது இன்னும் உம்மண்டையில் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தாவே, உம்மைப் பகைக்கிறவர்களை நான் பகையாமலும், உமக்கு விரோதமாய் எழும்புகிறவர்களை அருவருக்காமலும் இருப்பேனோ?]]></a:t>
+              <a:t><![CDATA[14. நான் பிரமிக்கத்தக்க அதிசயமாய் உண்டாக்கப்பட்டபடியால் உம்மைத் துதிப்பேன்; உமது கிரியைகள் அதிசயமானவைகள். அது என் ஆத்துமாவுக்கு நன்றாய்த் தெரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முழுப்பகையாய் அவர்களைப் பகைக்கிறேன்; அவர்களை எனக்குப் பகைஞராக எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் ஒளிப்பிடத்திலே உண்டாக்கப்பட்டு, பூமியின் தாழ்விடங்களிலே விசித்திர விநோதமாய் உருவாக்கப்பட்டபோது என் எலும்புகள் உமக்கு மறைவாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவனே என்னை ஆராய்ந்து, என் இருதயத்தை அறிந்துகொள்ளும், என்னைச் சோதித்து, என் சிந்தனைகளை அறிந்துகொள்ளும்.]]></a:t>
+              <a:t><![CDATA[15. நான் ஒளிப்பிடத்திலே உண்டாக்கப்பட்டு, பூமியின் தாழ்விடங்களிலே விசித்திர விநோதமாய் உருவாக்கப்பட்டபோது என் எலும்புகள் உமக்கு மறைவாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3123,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வேதனை உண்டாக்கும் வழி என்னிடத்தில் உண்டோ என்று பார்த்து நித்திய வழியிலே என்னை நடத்தும்.]]></a:t>
+              <a:t><![CDATA[16. என் கருவை உம்முடைய கண்கள் கண்டது; என் அவயவங்களில் ஒன்றாகிலும் இல்லாதபோதே அவைகள் அனைத்தும், அவைகள் உருவேற்படும் நாட்களும், உமது புஸ்தகத்தில் எழுதியிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. என் கருவை உம்முடைய கண்கள் கண்டது; என் அவயவங்களில் ஒன்றாகிலும் இல்லாதபோதே அவைகள் அனைத்தும், அவைகள் உருவேற்படும் நாட்களும், உமது புஸ்தகத்தில் எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் உட்காருதலையும் என் எழுந்திருக்குதலையும் நீர் அறிந்திருக்கிறீர்; என் நினைவுகளைத் தூரத்திலிருந்து அறிகிறீர்.]]></a:t>
+              <a:t><![CDATA[18. அவைகளை நான் எண்ணப்போனால், மணலைப்பார்க்கிலும் அதிகமாம்; நான் விழிக்கும்போது இன்னும் உம்மண்டையில் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் நடந்தாலும் படுத்திருந்தாலும் என்னைச் சூழ்ந்திருக்கிறீர்; என் வழிகளெல்லாம் உமக்குத் தெரியும்.]]></a:t>
+              <a:t><![CDATA[19. தேவனே, நீர் துன்மார்க்கனை அழித்தீரானால் நலமாயிருக்கும்; இரத்தப்பிரியரே, நீங்கள் என்னைவிட்டு அகன்றுபோங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் நாவில் சொல் பிறவாததற்குமுன்னே, இதோ, கர்த்தாவே, அதையெல்லாம் நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் உம்மைக் குறித்துத் துன்மார்க்கமாய்ப் பேசுகிறார்கள்; உம்முடைய சத்துருக்கள் உமது நாமத்தை வீணாய் வழங்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. முற்புறத்திலும் பிற்புறத்திலும் நீர் என்னை நெருக்கி, உமது கரத்தை என்மேல் வைக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தாவே, உம்மைப் பகைக்கிறவர்களை நான் பகையாமலும், உமக்கு விரோதமாய் எழும்புகிறவர்களை அருவருக்காமலும் இருப்பேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த அறிவு எனக்கு மிகுந்த ஆச்சரியமும், எனக்கு எட்டாத உயரமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[22. முழுப்பகையாய் அவர்களைப் பகைக்கிறேன்; அவர்களை எனக்குப் பகைஞராக எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உம்முடைய ஆவிக்கு மறைவாக எங்கே போவேன்? உம்முடைய சமுகத்தை விட்டு எங்கே ஓடுவேன்?]]></a:t>
+              <a:t><![CDATA[23. தேவனே என்னை ஆராய்ந்து, என் இருதயத்தை அறிந்துகொள்ளும், என்னைச் சோதித்து, என் சிந்தனைகளை அறிந்துகொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493305" r:id="rId1"/>
+    <p:sldLayoutId id="2474620334" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4217,58 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಾನು ಆಕಾಶಕ್ಕೆ ಏರಿಹೋದರೆ ನೀನು ಅಲ್ಲಿ ಇದ್ದೀ; ಪಾತಾಳದಲ್ಲಿ ನನ್ನ ಹಾಸಿಗೆಯನ್ನು ಮಾಡಿಕೊಂಡರೆ ಅಗೋ, ನೀನು ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[24. দেখুন কোন মন্দ চিন্তা আমার মনে আছে কিনা এবং আমাকে সেই পথে পরিচালিত করুন য়ে পথ চির বিরাজমান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[থাকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಉದಯದ ರೆಕ್ಕೆಗಳನ್ನು ಕಟ್ಟಿಕೊಂಡು ಸಮುದ್ರದ ಕಟ್ಟಕಡೆಯಲ್ಲಿ ವಾಸಮಾಡಿದರೆ]]></a:t>
+              <a:t><![CDATA[1. প্রভু আপনি আমায় পরীক্ষা করেছেন| আমার সম্পর্কে আপনি সবই জানেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅಲ್ಲಿಯೂ ನಿನ್ನ ಕೈ ನನ್ನನ್ನು ನಡಿಸಿ ನಿನ್ನ ಬಲಗೈ ನನ್ನನ್ನು ಹಿಡಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[2. আমি কখন বসি এবং উঠি আপনি তাও জানেন| বহু দূর থেকেই আপনি আমার চিন্তা-ভাবনা জানতে পারেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿಶ್ಚಯವಾಗಿ ಕತ್ತಲೆಯು ನನ್ನನ್ನು ಕವಿದು ಕೊಳ್ಳುವದೆಂದು ನಾನು ಹೇಳಿದರೆ ರಾತ್ರಿಯು ನನ್ನ ಸುತ್ತಲೂ ಬೆಳಕಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[3. প্রভু, আমি কোথায যাই এবং আমি কোথায শুই তাও আপনি জানেন| আমি যা করি তার সবই আপনি জানেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕರ್ತನೇ, ಕತ್ತಲೆಯು ನಿನಗೆ ಕಾಣದಂತೆ ಮುಚ್ಚುವದಿಲ್ಲ; ರಾತ್ರಿಯು ಹಗಲಿನ ಹಾಗೆ ಬೆಳಗುವದು; ಕತ್ತಲೂ ಬೆಳಕೂ ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[4. প্রভু, আমি কিছু বলার আগেই আপনি বুঝে যান আমি কি বলতে চাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದೇ ಆಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[5. প্রভু, আপনি আমার সামনে পিছনে আমার চারদিকে রয়েছেন| নম্রভাবে আমার ওপর আপনার হাত রাখুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀನು ನನ್ನ ಅಂತರಿಂದ್ರಿಯಗಳನ್ನು ರೂಪಿಸಿದ್ದೀ; ನನ್ನ ತಾಯಿಯ ಗರ್ಭದಲ್ಲಿ ನೀನು ನನ್ನನ್ನು ಮುಚ್ಚಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[6. আপনি যা জানেন তাতে আমি বিস্মযাভিভূত| এটা আমার বোধের অতীত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಾನು ಭಯಭರಿತನಾಗಿಯೂ ಅದ್ಭುತ ವಾಗಿಯೂ ಮಾಡಲ್ಪಟ್ಟದ್ದರಿಂದ ನಿನ್ನನ್ನು ಕೊಂಡಾ ಡುತ್ತೇನೆ; ನಿನ್ನ ಕೆಲಸಗಳು]]></a:t>
+              <a:t><![CDATA[7. যেখানে যেখানে আমি যাই সর্বত্রই আপনার আত্মা বিরাজ করে| হে প্রভু, আমি আপনার কাছ থেকে পালাতে পারি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದ್ಭುತಗಳಾಗಿವೆ ಎಂದು ನನ್ನ ಮನಸ್ಸಿಗೆ ಚೆನ್ನಾಗಿ ತಿಳಿದಿದೆ;]]></a:t>
+              <a:t><![CDATA[না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನೇ, ನನ್ನನ್ನು ಪರಿಶೋಧಿಸಿ ತಿಳುಕೊಂಡಿದ್ದೀ;]]></a:t>
+              <a:t><![CDATA[17. আপনার চিন্তাগুলো আমার কাছে গুরুত্বপূর্ণ| ঈশ্বর আপনি কত জানেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಾನು ಮರೆ ಯಲ್ಲಿ ಮಾಡಲ್ಪಟ್ಟಾಗಲೂ ಭೂಮಿಯ ಅಧೋ ಭಾಗಗಳಲ್ಲಿ ವಿಚಿತ್ರವಾಗಿ ಮಾಡಲ್ಪಟ್ಟಾಗಲೂ ನನ್ನ ಅಸ್ತಿತ್ವವು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[8. হে প্রভু, যদি আমি স্বর্গলোকে যাই, আপনি সেখানে রয়েছেন| যদি আমি পাতালে যাই, আপনি সেখানেও রয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರೆಯಾಗಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[9. প্রভু, যেখানে সূর্য়ের উদয হয় সেই পূর্বদিকে যদি আমি যাই আপনি সেখানে রয়েছেন| যদি আমি পশ্চিমের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅದು ಇನ್ನೂ ಪೂರ್ಣವಾಗದಿರುವಾಗ ನನ್ನ ಅಸ್ತಿತ್ವವನ್ನು ನಿನ್ನ ಕಣ್ಣುಗಳು ನೋಡಿದವು; ನನ್ನ ಅಂಗಗಳೆಲ್ಲಾ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[সমুদ্রে যাই সেখানেও আপনি রয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪುಸ್ತಕದಲ್ಲಿ ಬರೆಯಲ್ಪಟ್ಟವು; ಅವುಗಳಲ್ಲಿ ಒಂದಾ ದರೂ ಇಲ್ಲದಿದ್ದಾಗ ಅವುಗಳು ರೂಪಿಸಲ್ಪಟ್ಟವು.]]></a:t>
+              <a:t><![CDATA[10. সেখানেও আপনার ডান হাত আমায় ধরে থাকে এবং আমায় পরিচালিত করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಓ ದೇವರೇ, ನಿನ್ನ ಆಲೋಚನೆಗಳು ನನಗೆ ಎಷ್ಟೋ ಪ್ರಿಯವಾಗಿವೆ! ಅವುಗಳ ಸಂಖ್ಯೆ ಎಷ್ಟೋ ದೊಡ್ಡ ದಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[11. প্রভু, আমি আপনার কাছ থেকে লুকিয়ে থাকতে চাইতে পারি এবং বলতে পারি, “দিনের আলো এখন রাত্রিতে বদলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವುಗಳನ್ನು ಲೆಕ್ಕಿಸಿದರೆ ಮರಳು ಗಿಂತ ಹೆಚ್ಚಾಗಿವೆ; ನಾನು ಎಚ್ಚರವಾದಾಗ ಇನ್ನೂ ನಿನ್ನ ಬಳಿಯಲ್ಲಿಯೇ ಇದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[গেছে| নিশ্চয়ই অন্ধকার আমাকে লুকিয়ে দেবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಓ ದೇವರೇ, ನಿಶ್ಚಯವಾಗಿ ನೀನು ದುಷ್ಟನನ್ನು ಕೊಂದುಹಾಕುವಿ; ರಕ್ತ ಪ್ರಿಯರೇ, ನನ್ನಿಂದ ತೊಲ ಗಿರಿ.]]></a:t>
+              <a:t><![CDATA[12. কিন্তু অন্ধকার আপনার কাছে অন্ধকার নয়| প্রভু, রাত আপনার কাছে দিনের মতই উজ্জ্বল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವರು ನಿನಗೆ ವಿರೋಧವಾಗಿ ಕೆಟ್ಟತನದಿಂದ ಮಾತನಾಡುತ್ತಾರೆ; ನಿನ್ನ ವೈರಿಗಳು ನಿನ್ನ ಹೆಸರನ್ನು ವ್ಯರ್ಥವಾಗಿ]]></a:t>
+              <a:t><![CDATA[13. প্রভু আপনি আমার সারা দেহ সৃষ্টি করেছেন| যখন আমি মাতৃদেহে ছিলাম তখনও আপনি আমার সম্পর্কে সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[জানতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಓ ಕರ್ತನೇ, ನಾನು ನಿನ್ನನ್ನು ದ್ವೇಷಿಸುವವರನ್ನು ಹಗೆಮಾಡುವದಿಲ್ಲವೋ? ನಿನ್ನ ವಿರೋಧಿಗಳಿಗೆ ನಾನು ಬೇಸರಗೊಳ್ಳುವ]]></a:t>
+              <a:t><![CDATA[14. প্রভু, আমি আপনার প্রশংসা করি! আপনি অত্যন্ত বিস্ময়-বিহ্বলভাবে ও চমত্কারভাবে আমাকে সৃষ্টি করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಾನು ಕೂತು ಕೊಳ್ಳುವದನ್ನೂ ಏಳುವದನ್ನೂ ನೀನು ತಿಳುಕೊಂಡಿದ್ದೀ; ನನ್ನ ಆಲೋಚನೆಯನ್ನು ದೂರದಿಂದ ಗ್ರಹಿಸಿ]]></a:t>
+              <a:t><![CDATA[18. যদি আমি আপনার চিন্তাগুলোকে গুনতে পারতাম, তারা সংখ্যায় সমস্ত বালুকণার চেয়ে বেশী হতো এবং যখন আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[আমি খুব ভালোভাবে জানি য়ে আপনি যা কিছু করেছেন সবই চমত্কার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಪೂರ್ಣ ದ್ವೇಷದಿಂದ ಅವರನ್ನು ನಾನು ಹಗೆಮಾಡುತ್ತೇನೆ; ಅವರು ನನ್ನ ಶತ್ರುಗಳೆಂದು ನಾನು ಎಣಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[15. আপনি আমার সম্পর্কে সব কিছু জানেন| মাযের দেহে লুকিয়ে যখন আমার শরীর বড় হচ্ছিলো তখন আপনি আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ದೇವರೇ, ನನ್ನನ್ನು ಶೋಧಿಸಿ ನನ್ನ ಹೃದಯವನ್ನು ತಿಳಿದುಕೋ; ನನ್ನನ್ನು ಪರೀಕ್ಷಿಸಿ ನನ್ನ ಆಲೋಚನೆಗಳನ್ನು ತಿಳಿದುಕೋ.]]></a:t>
+              <a:t><![CDATA[অস্থি মজ্জাকে পর্য়ন্ত লক্ষ্য করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನನ್ನಲ್ಲಿ ದುಷ್ಟತ ನದ ಮಾರ್ಗ ಉಂಟೇನೋ ನೋಡಿ ನಿತ್ಯವಾದ ಮಾರ್ಗದಲ್ಲಿ ನನ್ನನ್ನು ನಡಿಸು.]]></a:t>
+              <a:t><![CDATA[16. আমার প্রত্যেকটি অঙ্গ প্রত্যঙ্গকে আপনি বাড়তে দেখেছিলেন| আপনার গ্রন্থে আপনি সে সম্বন্ধে লিখে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 139]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রেখেছেন| প্রত্যেকদিন আপনি আমার ওপর লক্ষ্য রেখেছেন| তার মধ্যে একটাও হারিযে যায় নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಡ್ಡಿದ್ದೀ;]]></a:t>
+              <a:t><![CDATA[শেষ করতাম, তখনও আমি আপনার সঙ্গে থাকতাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ನಡೆಯುವದನ್ನೂ ಮಲಗುವದನ್ನೂ ನೀನು ಶೋಧಿಸಿದ್ದೀ; ನನ್ನ ಮಾರ್ಗಗಳೆಲ್ಲಾ ನಿನಗೆ ಗೊತ್ತಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[19. ঈশ্বর, দুষ্ট লোকদের শেষ করে দিন| ওই ঘাতকদের আমার থেকে দূরে সরিয়ে নিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇಗೋ, ಓ ಕರ್ತನೇ, ನನ್ನ ನಾಲಿಗೆಯಲ್ಲಿ ನಿನಗೆ ತಿಳಿಯದ ಮಾತು ಒಂದಾದರೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[20. ওই মন্দ লোকরা আপনার সম্পর্কে মন্দ কথা বলে| ওরা আপনার নাম সম্পর্কে বাজে কথা বলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀನು ಹಿಂದೆಯೂ ಮುಂದೆಯೂ ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡು ನಿನ್ನ ಕೈಯನ್ನು ನನ್ನ ಮೇಲೆ ಇಟ್ಟಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[21. প্রভু যারা আপনাকে ঘৃণা করে আমি তাদের ঘৃণা করি| যারা আপনার বিরুদ্ধে যায় তাদের আমি ঘৃণা করি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇಂಥ ತಿಳುವಳಿಕೆಯು ನನಗೆ ಅತಿ ಅದ್ಭುತವಾಗಿದೆ; ಅದು ನನಗೆ ನಿಲುಕದಷ್ಟು ಉನ್ನತವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[22. আমি তাদের পুরোপুরি ঘৃণা করি! আপনার শত্রুরা আমারও শত্রু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾನು ನಿನ್ನ ಆತ್ಮಕ್ಕೆ ತಪ್ಪಿಸಿಕೊಂಡು ಎಲ್ಲಿಗೆ ಹೋಗಲಿ? ನಿನ್ನ ಸನ್ನಿಧಿಯಿಂದ ತಪ್ಪಿಸಿಕೊಂಡು ಎಲ್ಲಿಗೆ ಓಡಲಿ?]]></a:t>
+              <a:t><![CDATA[23. হে প্রভু, আমার দিকে দেখুন এবং আমার অন্তরকে জানুন| আমায় পরীক্ষা করুন এবং আমার চিন্তাগুলো জানুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 139]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>