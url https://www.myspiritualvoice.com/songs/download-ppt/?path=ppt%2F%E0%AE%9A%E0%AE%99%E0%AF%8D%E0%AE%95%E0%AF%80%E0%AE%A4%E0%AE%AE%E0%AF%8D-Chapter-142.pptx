--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -1592,51 +1592,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470284070" r:id="rId1"/>
+    <p:sldLayoutId id="2474529267" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1876,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನನ್ನ ಕೂಗನ್ನು ಆಲೈಸು; ನಾನು ಬಹಳ ಕುಂದಿ ಹೋಗಿದ್ದೇನೆ. ನನ್ನನ್ನು ಹಿಂಸಿಸುವವರಿಂದ ನನ್ನನ್ನು ಬಿಡಿಸು; ಅವರು]]></a:t>
+              <a:t><![CDATA[6. হে প্রভু, আমার প্রার্থনা শুনুন কারণ আমি অসহায়| যারা আমায় তাড়া করে তাদের হাত থেকে আমায় রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2008,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗಿಂತ ಬಲವುಳ್ಳವರಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[করুন| ওই লোকগুলো আমার পক্ষে প্রচণ্ড শক্তিশালী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2140,51 +2140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನ ಹೆಸರನ್ನು ಕೊಂಡಾಡುವ ಹಾಗೆ ನನ್ನ ಪ್ರಾಣ ವನ್ನು ಸೆರೆಯಿಂದ ಹೊರಗೆ ಬರಮಾಡು; ನೀತಿವಂತರು ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[7. আমাকে এই ফাঁদ এড়িয়ে য়েতে সাহায্য করুন যাতে আমি আপনার নামের প্রশংসা করতে পারি| এবং ভালো লোকরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2272,51 +2272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುತ್ತಿಕೊಳ್ಳುವರು; ನನಗೆ ನೀನು ಉಪಕಾರ ಮಾಡುವಿ.]]></a:t>
+              <a:t><![CDATA[এসে আমার সঙ্গে উদয়াপন করবে, কারণ আপনি আমায় প্রযত্নে রেখেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2404,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನನ್ನ ಸ್ವರವೆತ್ತಿ ಕರ್ತನಿಗೆ ಮೊರೆಯಿಟ್ಟಿದ್ದೇನೆ ಸ್ವರವೆತ್ತಿ ನನ್ನ ಕರ್ತನಿಗೆ ವಿಜ್ಞಾಪನೆ ಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[1. আমি সাহায্যের জন্য প্রভুকে ডাকবো| আমি প্রভুর কাছে প্রার্থনা করবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2536,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆತನ ಮುಂದೆ ನನ್ನ ಚಿಂತೆಯನ್ನು ಹೊಯ್ದಿದ್ದೇನೆ; ನನ್ನ ಇಕ್ಕಟ್ಟನ್ನು ಆತನ ಮುಂದೆ ತಿಳಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[2. আমি প্রভুকে আমার সব সংকটের কথা বলবো| আমি প্রভুকে আমার অসুবিধার কথা বলবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2668,51 +2668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನನ್ನ ಆತ್ಮವು ನನ್ನಲ್ಲಿ ಕುಂದಿ ಹೋದಾಗ ನೀನು ನನ್ನ ದಾರಿಯನ್ನು ತಿಳುಕೊಂಡಿದ್ದೀ; ನಾನು ನಡೆಯುವ ದಾರಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[3. আমার শত্রুরা আমার জন্য একটা ফাঁদ পেতেছে| আমি সমর্পণ করতে প্রস্তুত| কিন্তু প্রভু জানেন আমার মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2800,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗುಪ್ತವಾಗಿ ನನಗೆ ಉರ್ಲನ್ನು ಒಡ್ಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[কি হচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2932,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನನ್ನ ಬಲಗಡೆಯಲ್ಲಿ ನೋಡಿದೆನು; ನೋಡಿದಾಗ ನನ್ನನ್ನು ತಿಳಿಯುವವನು ಯಾವನೂ ಇಲ್ಲ. ಆಶ್ರಯವು ನನ್ನ ಬಳಿಯಿಂದ]]></a:t>
+              <a:t><![CDATA[4. আমি চারদিকে দেখি, কিন্তু আমি আমার কোন বন্ধু দেখি না| আমার পালানোর কোন জায়গা নেই| কেউ আমাকে রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3064,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಹೋಯಿತು; ನನ್ನ ಪ್ರಾಣಕ್ಕಾಗಿ ಚಿಂತಿಸುವವನು ಒಬ್ಬನೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[করার চেষ্টা করে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3196,51 +3196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಓ ಕರ್ತನೇ, ನಿನಗೆ ಮೊರೆಯಿಡುತ್ತೇನೆ, ನಾನು ಹೇಳುವದೇನಂದರೆ -- ನೀನು ನನ್ನ ಆಶ್ರಯವೂ ಜೀವಿತರ ದೇಶದಲ್ಲಿ ನನ್ನ ಪಾಲೂ]]></a:t>
+              <a:t><![CDATA[5. তাই আমি প্রভুর কাছে উচ্চস্বরে সাহায্য প্রার্থনা করেছিলাম| প্রভু, আপনিই আমার নিরাপদ আশ্রয়স্থল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3328,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದೀ ಎಂಬದೇ.]]></a:t>
+              <a:t><![CDATA[প্রভু আপনিই আমায় বাঁচতে দিতে পারেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3389,91 +3389,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 142]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3499,51 +3499,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>