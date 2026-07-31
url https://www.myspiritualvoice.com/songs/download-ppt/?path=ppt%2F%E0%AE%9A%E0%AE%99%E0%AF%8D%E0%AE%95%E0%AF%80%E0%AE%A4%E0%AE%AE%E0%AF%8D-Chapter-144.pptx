--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -37,100 +37,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -251,54 +248,53 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உயரத்திலிருந்து உமது கரத்தை நீட்டி, ஜலப்பிரவாகத்துக்கு என்னை விலக்கி இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[6. மின்னல்களை வரவிட்டுச் சத்துருக்களைச் சிதறடியும், உமது அம்புகளை எய்து அவர்களைக் கலங்கடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயையைப் பேசும் வாயும், கள்ளத்தனமான வலதுகையும் உடைய அந்நிய புத்திரரின் கைக்கு என்னை விலக்கித் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[7. உயரத்திலிருந்து உமது கரத்தை நீட்டி, ஜலப்பிரவாகத்துக்கு என்னை விலக்கி இரட்சியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தாவே, நான் உமக்குப் புதுபாட்டைப் பாடுவேன்; தம்புரினாலும் பத்துநரம்பு வீணையினாலும் உம்மைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. மாயையைப் பேசும் வாயும், கள்ளத்தனமான வலதுகையும் உடைய அந்நிய புத்திரரின் கைக்கு என்னை விலக்கித் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீரே ராஜாக்களுக்கு ஜெயத்தைத் தந்து, உமதடியானாகிய தாவீதைப் பொல்லாத பட்டயத்திற்குத் தப்புவிக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தாவே, நான் உமக்குப் புதுபாட்டைப் பாடுவேன்; தம்புரினாலும் பத்துநரம்பு வீணையினாலும் உம்மைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மாயையைப் பேசும் வாயும், கள்ளத்தனமான வலதுகையும் உடைய அந்நிய புத்திரரின் கைக்கு என்னை விலக்கித் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[10. நீரே ராஜாக்களுக்கு ஜெயத்தைத் தந்து, உமதடியானாகிய தாவீதைப் பொல்லாத பட்டயத்திற்குத் தப்புவிக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மாயையைப் பேசும் வாயும், கள்ளத்தனமான வலதுகையும் உடைய அந்நிய புத்திரரின் கைக்கு என்னை விலக்கித் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[10. நீரே ராஜாக்களுக்கு ஜெயத்தைத் தந்து, உமதடியானாகிய தாவீதைப் பொல்லாத பட்டயத்திற்குத் தப்புவிக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது எங்கள் குமாரர் இளமையில் ஓங்கிவளருகிற விருட்சங்களைப்போலவும், எங்கள் குமாரத்திகள் சித்திரந்தீர்ந்த அரமனைக் கற்களைப்போலவும் இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. மாயையைப் பேசும் வாயும், கள்ளத்தனமான வலதுகையும் உடைய அந்நிய புத்திரரின் கைக்கு என்னை விலக்கித் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எங்கள் களஞ்சியங்கள் சகலவித வஸ்துக்களையும் கொடுக்கத்தக்கதாய் நிரம்பியிருக்கும்; எங்கள் கிராமங்களில் எங்கள் ஆடுகள் ஆயிரம் பதினாயிரமாய்ப் பலுகும்.]]></a:t>
+              <a:t><![CDATA[14. எங்கள் எருதுகள் பலத்தவைகளாயிருக்கும்; சத்துரு உட்புகுதலும் குடியோடிப்போகுதலும் இராது ; எங்கள் வீதிகளில் கூக்குரலும் உண்டாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,159 +1880,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எங்கள் எருதுகள் பலத்தவைகளாயிருக்கும்; சத்துரு உட்புகுதலும் குடியோடிப்போகுதலும் இராது ; எங்கள் வீதிகளில் கூக்குரலும் உண்டாகாது.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[15. இவ்விதமான சீரைப்பெற்றஜனம் பாக்கியமுள்ளது; கர்த்தரைத் தெய்வமாகக் கொண்டிருக்கிற ஜனம் பாக்கியமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2102,51 +1989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் என் தயாபரரும், என் கோட்டையும், என் உயர்ந்த அடைக்கலமும், என்னை விடுவிக்கிறவரும், என் கேடகமும், நான் நம்பினவரும், என் ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. என் கைகளைப் போருக்கும் என் விரல்களை யுத்தத்திற்கும் படிப்பிக்கிற என் கன்மலையாகிய கர்த்தருக்கு ஸ்தோத்திரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, மனுஷனை நீர் கவனிக்கிறதற்கும், மனுபுத்திரனை நீர் எண்ணுகிதற்கும், அவன் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[2. அவர் என் தயாபரரும், என் கோட்டையும், என் உயர்ந்த அடைக்கலமும், என்னை விடுவிக்கிறவரும், என் கேடகமும், நான் நம்பினவரும், என் ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2722,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469519768" r:id="rId1"/>
+    <p:sldLayoutId id="2474532390" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2999,58 +2886,50 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Send yours hand from above; rid me, and deliver me out of great waters, from the hand of strange]]></a:t>
+              <a:t><![CDATA[এবং তাদের পালাতে বাধ্য করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children;]]></a:t>
+              <a:t><![CDATA[7. প্রভু, স্বর্গ থেকে নেমে আসুন এবং আমায় রক্ষা করুন! শত্রুর সাগরে আমাকে ডুবে য়েতে দেবেন না| এই সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Whose mouth speaks vanity, and their right hand is a right hand of falsehood.]]></a:t>
+              <a:t><![CDATA[বিদেশীদের হাত থেকে আমায় রক্ষা করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I will sing a new song unto you, O God: upon a psaltery and an instrument of ten strings will I]]></a:t>
+              <a:t><![CDATA[8. এই শত্রুরা মিথ্যাবাদী| ওরা এমন কথা বলে যা সত্য নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sing praises unto you.]]></a:t>
+              <a:t><![CDATA[9. প্রভু য়ে সব বিস্ময়কর কাজ আপনি করেন, সে সম্পর্কে আমি একটা নতুন গান গাইবো| দশতারা বীণা বাজিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. It is he that gives salvation unto kings: who delivers David his servant from the hurtful sword.]]></a:t>
+              <a:t><![CDATA[আমি আপনার প্রশংসা করবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Rid me, and deliver me from the hand of strange children, whose mouth speaks vanity, and their]]></a:t>
+              <a:t><![CDATA[10. রাজাদের তাঁদের য়ুদ্ধসমূহে জয়ী হতে প্রভু সাহায্য করেন| প্রভু তাঁর দাস দায়ূদকে শত্রুর তরবারি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right hand is a right hand of falsehood:]]></a:t>
+              <a:t><![CDATA[থেকে রক্ষা করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. That our sons may be as plants grown up in their youth; that our daughters may be as corner]]></a:t>
+              <a:t><![CDATA[11. এই বিদেশীর হাত থেকে আমায় রক্ষা করুন| এইসব শত্রুরা মিথ্যাবাদী| ওরা এমন কথা বলে যা সত্য নয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stones, polished after the embodiment of a palace:]]></a:t>
+              <a:t><![CDATA[12. আমাদের তরুণ ছেলেরা শক্ত গাছের মত| আমাদের কন্যারা প্রাসাদের অনুপম কারুকার্য়ের মত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Blessed be the LORD my strength which teaches my hands to war, and my fingers to fight:]]></a:t>
+              <a:t><![CDATA[1. প্রভু আমার শিলা, আমার নিরাপদ স্থান| প্রভুর প্রশংসা কর! প্রভু আমার হাতগুলোকে যুদ্ধের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. That our garners may be full, affording all manner of store: that our sheep may bring forth]]></a:t>
+              <a:t><![CDATA[13. আমাদের গোলাগুলি সব রকম ফসলে পূর্ণ| আমাদের চারণক্ষেত্রে হাজারে হাজারে মেষ রয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousands and ten thousands in our streets:]]></a:t>
+              <a:t><![CDATA[14. আমাদের সৈন্যরা সুরক্ষিত| কোন শত্রু জোর করে এখানে প্রবেশ করতে চাইছে না| আমরাও য়ুদ্ধ করতে যাচ্ছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. That our oxen may be strong to labour; that there be no breaking in, nor going out; that there]]></a:t>
+              <a:t><![CDATA[না| রাস্তাগুলোতে লোকজন চিত্কার করছে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,183 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be no complaining in our streets.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[15. Happy is that people, that is in such a case: yea, happy is that people, whose God is the LORD.]]></a:t>
+              <a:t><![CDATA[15. এই রকম সময় লোকজন ভীষণ খুশী| প্রভু যদি বয়ং তাদের ঈশ্বর হন লোকজন ভীষণ খুশী হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. My goodness, and my fortress; my high tower, and my deliverer; my shield, and he in whom I trust;]]></a:t>
+              <a:t><![CDATA[প্রশিক্ষণ দেন| তিনি আমার আঙ্গুলগুলিকে সংগ্রামের জন্য প্রশিক্ষণ দেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[who subdues my people under me.]]></a:t>
+              <a:t><![CDATA[2. প্রভু আমায় ভালোবাসেন এবং রক্ষা করেন| উঁচু পাহাড়ে প্রভু আমার নিরাপদ আশ্রয়স্থল, প্রভুই আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. LORD, what is man, that you take knowledge of him! or the son of man, that you make account of]]></a:t>
+              <a:t><![CDATA[উদ্ধার করেন| প্রভুই আমার ঢাল| আমি তাঁকে বিশ্বাস করি| আমার লোকদের তিনি আমার অধীনস্থ করেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him!]]></a:t>
+              <a:t><![CDATA[3. প্রভু, লোকরা কেন আপনার কাছে এত গুরুত্বপূর্ণ? কেন আপনি আমাদের সম্বন্ধে যত্ন নেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Man is like to vanity: his days are as a shadow that passes away.]]></a:t>
+              <a:t><![CDATA[4. একজন লোকের জীবন বাতাসের ফুত্‌কারের মত| একজন মানুষের জীবন চলমান ছায়ার মত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Bow your heavens, O LORD, and come down: touch the mountains, and they shall smoke.]]></a:t>
+              <a:t><![CDATA[5. প্রভু, আকাশ বিদীর্ণ করে নেমে আসুন| পর্বত স্পর্শ করুন ,পর্বত থেকে ধোঁযা বেরিয়ে আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Cast forth lightning, and scatter them: shoot out yours arrows, and destroy them.]]></a:t>
+              <a:t><![CDATA[6. হে প্রভু, আপনি বিদ্য়ুতের চমক পাঠান এবং আমার শত্রুদের ছত্রভঙ্গ করুন| আপনার “তীরগুলি” নিক্ষেপ করুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +5919,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 144]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +6029,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +6204,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>23</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>