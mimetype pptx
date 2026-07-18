--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,97 +37,103 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +254,55 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் தமது வழிகளிலெல்லாம் நீதியுள்ளவரும், தமது கிரியைகளிலெல்லாம் கிருபையுள்ளவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் இரக்கமும் மன உருக்கமும் நீடிய சாந்தமும் மிகுந்த கிருபையும் உள்ளவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தம்மை நோக்கிக் கூப்பிடுகிற யாவருக்கும், உண்மையாய்த் தம்மை நோக்கிக் கூப்பிடுகிற யாவருக்கும், கர்த்தர் சமீபமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் எல்லார்மேலும் தயவுள்ளவர்; அவர் இரக்கங்கள் அவருடைய எல்லாக் கிரியைகளின்மேலும் உள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் தமக்குப் பயந்தவர்களுடைய விருப்பத்தின்படி செய்து, அவர்கள் கூப்பிடுதலைக் கேட்டு, அவர்களை இரட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தாவே, உம்முடைய கிரியைகளெல்லாம் உம்மைத் துதிக்கும்; உம்முடைய பரிசுத்தவான்கள் உம்மை ஸ்தோத்திரிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் தம்மில் அன்புகூருகிற யாவரையும் காப்பாற்றி, துன்மார்க்கர் யாவரையும் அழிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. மனுபுத்திரருக்கு உமது வல்லமையுள்ள செய்கைகளையும், உமது ராஜ்யத்தின் சிறந்த மகிமைப்பிரதாபத்தையும் தெரிவிக்கும்படிக்கு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் வாய் கர்த்தரின் துதியைச் சொல்வதாக; மாம்சதேகமுள்ள யாவும் அவருடைய பரிசுத்த நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. உமது ராஜ்யத்தின் மகிமையை அறிவித்து, உமது வல்லமையைக்குறித்துப் பேசுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் வாய் கர்த்தரின் துதியைச் சொல்வதாக; மாம்சதேகமுள்ள யாவும் அவருடைய பரிசுத்த நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[13. உம்முடைய ராஜ்யம் சதாகாலங்களிலுமுள்ள ராஜ்யம், உம்முடைய ஆளுகை தலைமுறை தலைமுறையாகவுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜாவாகிய என் தேவனே, உம்மை உயர்த்தி, உம்முடைய நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் விழுகிற யாவரையும் தாங்கி மடங்கடிக்கப்பட்ட யாவரையும் தூக்கிவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாடோறும் உம்மை ஸ்தோத்திரித்து, எப்பொழுதும் என்றென்றைக்கும் உம்முடைய நாமத்தைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. எல்லா ஜீவன்களின் கண்களும் உம்மை நோக்கிக்கொண்டிருக்கிறது; ஏற்ற வேளையிலே நீர் அவர்களுக்கு ஆகாரங்கொடுக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் பெரியவரும் மிகவும் புகழப்படத்தக்கவருமாயிருக்கிறார்; அவருடைய மகத்துவம் ஆராய்ந்துமுடியாது.]]></a:t>
+              <a:t><![CDATA[16. நீர் உமது கையைத் திறந்து, சகல பிராணிகளின் வாஞ்சையையும் திருப்தியாக்குகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தலைமுறை தலைமுறையாக உம்முடைய கிரியைகளின் புகழ்ச்சியைச் சொல்லி, உம்முடைய வல்லமையுள்ள செய்கைகளை அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் தமது வழிகளிலெல்லாம் நீதியுள்ளவரும், தமது கிரியைகளிலெல்லாம் கிருபையுள்ளவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1444,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் எல்லார்மேலும் தயவுள்ளவர்; அவர் இரக்கங்கள் அவருடைய எல்லாக் கிரியைகளின்மேலும் உள்ளது.]]></a:t>
+              <a:t><![CDATA[1. ராஜாவாகிய என் தேவனே, உம்மை உயர்த்தி, உம்முடைய நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய சிறந்த மகிமை பிரதாபத்தையும், உம்முடைய அதிசயமான கிரியைகளையுங் குறித்துப் பேசுவேன்.]]></a:t>
+              <a:t><![CDATA[18. தம்மை நோக்கிக் கூப்பிடுகிற யாவருக்கும், உண்மையாய்த் தம்மை நோக்கிக் கூப்பிடுகிற யாவருக்கும், கர்த்தர் சமீபமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜனங்கள் உம்முடைய பயங்கரமான கிரியைகளின் வல்லமையைச் சொல்லுவார்கள்; உம்முடைய மகத்துவத்தை நான் விவரிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. அவர் தமக்குப் பயந்தவர்களுடைய விருப்பத்தின்படி செய்து, அவர்கள் கூப்பிடுதலைக் கேட்டு, அவர்களை இரட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் உமது மிகுந்த தயவை நினைத்து வெளிப்படுத்தி, உமது நீதியைக் கெம்பீரித்துப் பாடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அவர் தமக்குப் பயந்தவர்களுடைய விருப்பத்தின்படி செய்து, அவர்கள் கூப்பிடுதலைக் கேட்டு, அவர்களை இரட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,51 +1888,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் இரக்கமும் மன உருக்கமும் நீடிய சாந்தமும் மிகுந்த கிருபையும் உள்ளவர்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் தம்மில் அன்புகூருகிற யாவரையும் காப்பாற்றி, துன்மார்க்கர் யாவரையும் அழிப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. என் வாய் கர்த்தரின் துதியைச் சொல்வதாக; மாம்சதேகமுள்ள யாவும் அவருடைய பரிசுத்த நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிக்கக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. என் வாய் கர்த்தரின் துதியைச் சொல்வதாக; மாம்சதேகமுள்ள யாவும் அவருடைய பரிசுத்த நாமத்தை எப்பொழுதும் என்றென்றைக்கும் ஸ்தோத்திரிக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1989,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தாவே, உம்முடைய கிரியைகளெல்லாம் உம்மைத் துதிக்கும்; உம்முடைய பரிசுத்தவான்கள் உம்மை ஸ்தோத்திரிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நாடோறும் உம்மை ஸ்தோத்திரித்து, எப்பொழுதும் என்றென்றைக்கும் உம்முடைய நாமத்தைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2098,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுபுத்திரருக்கு உமது வல்லமையுள்ள செய்கைகளையும், உமது ராஜ்யத்தின் சிறந்த மகிமைப்பிரதாபத்தையும் தெரிவிக்கும்படிக்கு;]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் பெரியவரும் மிகவும் புகழப்படத்தக்கவருமாயிருக்கிறார்; அவருடைய மகத்துவம் ஆராய்ந்துமுடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உமது ராஜ்யத்தின் மகிமையை அறிவித்து, உமது வல்லமையைக்குறித்துப் பேசுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தலைமுறை தலைமுறையாக உம்முடைய கிரியைகளின் புகழ்ச்சியைச் சொல்லி, உம்முடைய வல்லமையுள்ள செய்கைகளை அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உம்முடைய ராஜ்யம் சதாகாலங்களிலுமுள்ள ராஜ்யம், உம்முடைய ஆளுகை தலைமுறை தலைமுறையாகவுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[5. உம்முடைய சிறந்த மகிமை பிரதாபத்தையும், உம்முடைய அதிசயமான கிரியைகளையுங் குறித்துப் பேசுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் விழுகிற யாவரையும் தாங்கி மடங்கடிக்கப்பட்ட யாவரையும் தூக்கிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. ஜனங்கள் உம்முடைய பயங்கரமான கிரியைகளின் வல்லமையைச் சொல்லுவார்கள்; உம்முடைய மகத்துவத்தை நான் விவரிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எல்லா ஜீவன்களின் கண்களும் உம்மை நோக்கிக்கொண்டிருக்கிறது; ஏற்ற வேளையிலே நீர் அவர்களுக்கு ஆகாரங்கொடுக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் உமது மிகுந்த தயவை நினைத்து வெளிப்படுத்தி, உமது நீதியைக் கெம்பீரித்துப் பாடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் உமது கையைத் திறந்து, சகல பிராணிகளின் வாஞ்சையையும் திருப்தியாக்குகிறீர்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் உமது மிகுந்த தயவை நினைத்து வெளிப்படுத்தி, உமது நீதியைக் கெம்பீரித்துப் பாடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493249" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,50 +3112,66 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಕರ್ತನು ತನ್ನ ಎಲ್ಲಾ ಮಾರ್ಗಗಳಲ್ಲಿ ನೀತಿವಂತನೂ ತನ್ನ ಎಲ್ಲಾ ಕೆಲಸಗಳಲ್ಲಿ ಪರಿಶುದ್ಧನೂ ಆಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[8. The LORD is gracious, and full of compassion; slow to anger, and of great mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕರ್ತನಿಗೆ ಮೊರೆಯಿಡುವವರು ಯಥಾರ್ಥವಾಗಿ ಮೊರೆಯಿಡುವದಾದರೆ ಆತನು ಹತ್ತಿರವಾಗಿಯೇ ಇದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[9. The LORD is good to all: and his tender mercies are over all his works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ತನಗೆ ಭಯಪಡುವವರ ಇಷ್ಟವನ್ನು ತೀರಿಸುತ್ತಾನೆ. ಅವರ ಮೊರೆಯನ್ನು ಕೇಳಿ ಅವರನ್ನು ರಕ್ಷಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[10. All your works shall praise you, O LORD; and your saints shall bless you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಕರ್ತನು ತನ್ನನ್ನು ಪ್ರೀತಿ ಮಾಡುವ ವರೆಲ್ಲರನ್ನು ಕಾಪಾಡುತ್ತಾನೆ; ಆದರೆ ದುಷ್ಟರೆಲ್ಲರನ್ನು ನಾಶಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[11. They shall speak of the glory of your kingdom, and talk of your power;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನನ್ನ ಬಾಯಿ ಕರ್ತನ ಸ್ತೋತ್ರ ವನ್ನು ನುಡಿಯಲಿ; ಎಲ್ಲಾ ಮನುಷ್ಯರು ಆತನ ಪರಿಶುದ್ಧವಾದ ಹೆಸರನ್ನು ಯುಗಯುಗಾಂತರಗಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[12. To make known to the sons of men his mighty acts, and the glorious majesty of his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತುತಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[13. Your kingdom is an everlasting kingdom, and your dominion endures throughout all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ಅರಸನಾದ ನನ್ನ ದೇವರೇ, ನಿನ್ನನ್ನು ಘನಪಡಿಸುವೆನು; ನಿನ್ನ ಹೆಸರನ್ನು ಎಂದೆಂದಿಗೂ ಸ್ತುತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[14. The LORD upholds all that fall, and raises up all those that be bowed down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪ್ರತಿದಿನ ನಿನ್ನನ್ನು ಸ್ತುತಿಸುವೆನು; ಎಂದೆಂದಿಗೂ ನಿನ್ನ ಹೆಸರನ್ನು ಸ್ತುತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[15. The eyes of all wait upon you; and you give them their food in due season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕರ್ತನು ದೊಡ್ಡವನೂ ಬಹಳವಾಗಿ ಸ್ತುತಿಸಲ್ಪಡತಕ್ಕವನೂ ಆಗಿದ್ದಾನೆ; ಆತನ ದೊಡ್ಡಸ್ತಿಕೆಯು ಅಶೋಧ್ಯವಾದದ್ದು.]]></a:t>
+              <a:t><![CDATA[16. You open yours hand, and satisfy the desire of every living thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ತಲಾಂತರಕ್ಕೆ ಇನ್ನೊಂದು ತಲಾಂತರವು ನಿನ್ನ ಕೆಲಸಗಳನ್ನು ಪ್ರಕಟಿಸುತ್ತದೆ; ನಿನ್ನ ಪರಾಕ್ರಮಗಳನ್ನು ತಿಳಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[17. The LORD is righteous in all his ways, and holy in all his works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಕರ್ತನು ಸರ್ವರಿಗೂ ಒಳ್ಳೆಯವನು; ಆತನ ಅಂತಃಕರಣವು ಆತನ ಎಲ್ಲಾ ಕೆಲಸಗಳ ಮೇಲೆ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[1. I will extol you, my God, O king; and I will bless your name for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನ್ನ ಮಹಿಮೆಯ ಘನದ ಪ್ರಭೆಯ ವಿಷಯ ವಾಗಿಯೂ ನಿನ್ನ ಅದ್ಭುತಕಾರ್ಯಗಳ ವಿಷಯ ವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[18. The LORD is nigh unto all them that call upon him, to all that call upon him in truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಿನ್ನ ಭಯಂಕರವಾದ ತ್ರಾಣದ ವಿಷಯ ವಾಗಿಯೂ ಅವರು ಹೇಳುವರು; ನಿನ್ನ ಮಹತ್ವವನ್ನು ನಾನು ಸಾರುವೆನು.]]></a:t>
+              <a:t><![CDATA[19. He will fulfill the desire of them that fear him: he also will hear their cry, and will save]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನ ಬಹು ಒಳ್ಳೇತನದ ಜ್ಞಾಪಕವನ್ನು ಅವರು ನುಡಿಯುವರು; ನಿನ್ನ ನೀತಿಯ ನಿಮಿತ್ತ ಉತ್ಸಾಹಧ್ವನಿ ಮಾಡುವರು.]]></a:t>
+              <a:t><![CDATA[them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5176,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕರ್ತನು ಕೃಪಾಳುವೂ ಅಂತಃಕರಣವೂ ದೀರ್ಘಶಾಂತಿಯೂ ಮಹಾಕರುಣೆಯುಳ್ಳವನೂ ಆಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[20. The LORD perserves all them that love him: but all the wicked will he destroy.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 145]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. My mouth shall speak the praise of the LORD: and let all flesh bless his holy name for ever and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 145]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಓ ಕರ್ತನೇ, ನಿನ್ನ ಕೆಲಸಗಳೆಲ್ಲಾ ನಿನ್ನನ್ನು ಕೊಂಡಾಡುವವು; ನಿನ್ನ ಪರಿಶುದ್ಧರು ನಿನ್ನನ್ನು ಸ್ತುತಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[2. Every day will I bless you; and I will praise your name for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಿನ್ನ ರಾಜ್ಯದ ಘನವನ್ನು ಹೇಳುವರು; ನಿನ್ನ ಪರಾಕ್ರಮವನ್ನು ನುಡಿಯುವರು.]]></a:t>
+              <a:t><![CDATA[3. Great is the LORD, and greatly to be praised; and his greatness is unsearchable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಮನುಷ್ಯನ ಮಕ್ಕಳಿಗೆ ಆತನ ಪರಾಕ್ರಮ ಕ್ರಿಯೆಗಳನ್ನೂ ಆತನ ರಾಜ್ಯದ ಪ್ರಭೆಯ ಘನವನ್ನೂ ತಿಳಿಯಪಡಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[4. One generation shall praise your works to another, and shall declare your mighty acts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನ್ನ ರಾಜ್ಯವು ಶಾಶ್ವತವಾದ ರಾಜ್ಯವಾಗಿದೆ; ನಿನ್ನ ದೊರೆತನವು ಎಲ್ಲಾ ತಲತಲಾಂತರಗಳಲ್ಲಿ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[5. I will speak of the glorious honour of your majesty, and of your wondrous works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕರ್ತನು ಬೀಳುವವರೆಲ್ಲರನ್ನು ಉದ್ಧಾರಮಾಡುತ್ತಾನೆ; ತಗ್ಗಿಸಿ ಕೊಳ್ಳುವವರೆಲ್ಲರನ್ನು ಎತ್ತುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[6. And men shall speak of the might of your terrible acts: and I will declare your greatness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಎಲ್ಲರ ಕಣ್ಣುಗಳು ನಿನಗೆ ಕಾದುಕೊಳ್ಳುತ್ತವೆ; ನೀನು ಅವರಿಗೆ ಅವರ ಆಹಾರವನ್ನು ತಕ್ಕ ಕಾಲದಲ್ಲಿ ಕೊಡುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[7. They shall abundantly utter the memory of your great goodness, and shall sing of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ಕೈ ತೆರೆದು ಎಲ್ಲಾ ಜೀವಿಗಳ ಇಷ್ಟವನ್ನು ತೃಪ್ತಿಪಡಿ ಸುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 145]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>