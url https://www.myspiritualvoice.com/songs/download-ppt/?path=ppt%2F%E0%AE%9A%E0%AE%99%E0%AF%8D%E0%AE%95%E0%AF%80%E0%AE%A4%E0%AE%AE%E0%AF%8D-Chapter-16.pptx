--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -29,96 +29,93 @@
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
-    <p:sldId id="275" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -235,54 +232,53 @@
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் என் சுதந்தரமும் என் பாத்திரத்தின் பங்குமானவர்; என் சுதந்தரத்தை தேவரீர் காப்பாற்றுகிறீர்.]]></a:t>
+              <a:t><![CDATA[6. The lines are fallen unto me in pleasant places; yea, I have a goodly heritage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் என் சுதந்தரமும் என் பாத்திரத்தின் பங்குமானவர்; என் சுதந்தரத்தை தேவரீர் காப்பாற்றுகிறீர்.]]></a:t>
+              <a:t><![CDATA[7. I will bless the LORD, who has given me counsel: my reins also instruct me in the night seasons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நேர்த்தியான இடங்களில் எனக்குப் பங்கு கிடைத்தது; ஆம், சிறப்பான சுதந்தரம் எனக்கு உண்டு.]]></a:t>
+              <a:t><![CDATA[7. I will bless the LORD, who has given me counsel: my reins also instruct me in the night seasons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு ஆலோசனை தந்த கர்த்தரைத் துதிப்பேன்; இராக்காலங்களிலும் என் உள்ளிந்திரியங்கள் என்னை உணர்த்தும்.]]></a:t>
+              <a:t><![CDATA[8. I have set the LORD always before me: because he is at my right hand, I shall not be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எனக்கு ஆலோசனை தந்த கர்த்தரைத் துதிப்பேன்; இராக்காலங்களிலும் என் உள்ளிந்திரியங்கள் என்னை உணர்த்தும்.]]></a:t>
+              <a:t><![CDATA[8. I have set the LORD always before me: because he is at my right hand, I shall not be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தரை எப்பொழுதும் எனக்கு முன்பாக வைத்திருக்கிறேன்; அவர் என் வலதுபாரிசத்தில் இருக்கிறபடியால் நான் அசைக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[9. Therefore my heart is glad, and my glory rejoices: my flesh also shall rest in hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் என் இருதயம் பூரித்தது, என் மகிமை களிகூர்ந்தது; என் மாம்சமும் நம்பிக்கையோடே தங்கியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. Therefore my heart is glad, and my glory rejoices: my flesh also shall rest in hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆத்துமாவைப் பாதாளத்தில் விடீர்; உம்முடைய பரிசுத்தவானை அழிவைக் காணவொட்டீர்.]]></a:t>
+              <a:t><![CDATA[10. For you will not leave my soul in hell; neither will you suffer yours Holy One to see corruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,51 +1210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆத்துமாவைப் பாதாளத்தில் விடீர்; உம்முடைய பரிசுத்தவானை அழிவைக் காணவொட்டீர்.]]></a:t>
+              <a:t><![CDATA[11. You will show me the path of life: in your presence is fullness of joy; at your right hand there are pleasures for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1323,51 +1319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஜீவமார்க்கத்தை எனக்குத் தெரியப்படுத்துவீர்; உம்முடைய சமுகத்தில் பரிபூரண ஆனந்தமும், உம்முடைய வலது பாரிசத்தில் நித்திய பேரின்பமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[11. You will show me the path of life: in your presence is fullness of joy; at your right hand there are pleasures for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,160 +1428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, என்னைக் காப்பாற்றும், உம்மை நம்பியிருக்கிறேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[11. ஜீவமார்க்கத்தை எனக்குத் தெரியப்படுத்துவீர்; உம்முடைய சமுகத்தில் பரிபூரண ஆனந்தமும், உம்முடைய வலது பாரிசத்தில் நித்திய பேரின்பமும் உண்டு.]]></a:t>
+              <a:t><![CDATA[1. Preserve me, O God: for in you do I put my trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +1537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் நெஞ்சமே, நீ கர்த்தரை நோக்கி: தேவரீர், என் ஆண்டவராயிருக்கிறீர், என் செல்வம் உமக்கு வேண்டியதாயிராமல்,]]></a:t>
+              <a:t><![CDATA[2. O my soul, you have said unto the LORD, You are my Lord: my goodness extends not to you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +1646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் நெஞ்சமே, நீ கர்த்தரை நோக்கி: தேவரீர், என் ஆண்டவராயிருக்கிறீர், என் செல்வம் உமக்கு வேண்டியதாயிராமல்,]]></a:t>
+              <a:t><![CDATA[2. O my soul, you have said unto the LORD, You are my Lord: my goodness extends not to you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +1755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பூமியிலுள்ள பரிசுத்தவான்களுக்கும், நான் என் முழுப் பிரியத்தையும், வைத்திருக்கிற மகாத்துமாக்களுக்கும், அது வேண்டியதாயிருக்கிறது என்று சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[3. But to the saints that are in the earth, and to the excellent, in whom is all my delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +1864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பூமியிலுள்ள பரிசுத்தவான்களுக்கும், நான் என் முழுப் பிரியத்தையும், வைத்திருக்கிற மகாத்துமாக்களுக்கும், அது வேண்டியதாயிருக்கிறது என்று சொன்னாய்.]]></a:t>
+              <a:t><![CDATA[3. But to the saints that are in the earth, and to the excellent, in whom is all my delight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +1973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நியதேவனை நாடிப் பின்பற்றுகிறவர்களுக்கு வேதனைகள் பெருகும்; அவர்கள் செலுத்துகிற இரத்த பானபலிகளை நான் செலுத்தமாட்டேன், அவர்கள் நாமங்களை என் உதடுகளினால் உச்சரிக்கவுமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Their sorrows shall be multiplied that hasten after another god: their drink offerings of blood will I not offer, nor take up their names into my lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +2082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நியதேவனை நாடிப் பின்பற்றுகிறவர்களுக்கு வேதனைகள் பெருகும்; அவர்கள் செலுத்துகிற இரத்த பானபலிகளை நான் செலுத்தமாட்டேன், அவர்கள் நாமங்களை என் உதடுகளினால் உச்சரிக்கவுமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Their sorrows shall be multiplied that hasten after another god: their drink offerings of blood will I not offer, nor take up their names into my lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நியதேவனை நாடிப் பின்பற்றுகிறவர்களுக்கு வேதனைகள் பெருகும்; அவர்கள் செலுத்துகிற இரத்த பானபலிகளை நான் செலுத்தமாட்டேன், அவர்கள் நாமங்களை என் உதடுகளினால் உச்சரிக்கவுமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[5. The LORD is the portion of mine inheritance and of my cup: you maintain my lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2270,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532026" r:id="rId1"/>
+    <p:sldLayoutId id="2478639998" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2515,58 +2402,50 @@
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2723,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. না, আমার ভাগের অংশ, আমার পানপাত্র প্রভুর কাছ থেকে আসে| প্রভু আপনি আমায় সহায়তা দিয়েছেন| আপনি]]></a:t>
+              <a:t><![CDATA[6. நேர்த்தியான இடங்களில் எனக்குப் பங்கு கிடைத்தது; ஆம், சிறப்பான சுதந்தரம் எனக்கு உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমায় আমার অংশ দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[7. எனக்கு ஆலோசனை தந்த கர்த்தரைத் துதிப்பேன்; இராக்காலங்களிலும் என் உள்ளிந்திரியங்கள் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +2866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার অংশটুকু অবশ্যই চমত্কার| আমার উত্তরাধিকার সত্যিই সুন্দর|]]></a:t>
+              <a:t><![CDATA[உணர்த்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি প্রভুর প্রশংসা করি, কারণ তিনি আমায় উত্তমরূপে শিক্ষাদান করেছেন| এমনকি নিশাকালে, তাঁর]]></a:t>
+              <a:t><![CDATA[8. கர்த்தரை எப்பொழுதும் எனக்கு முன்பாக வைத்திருக்கிறேன்; அவர் என் வலதுபாரிசத்தில் இருக்கிறபடியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্দেশসমূহ তিনি আমার অন্তরের গভীরে রেখে যান|]]></a:t>
+              <a:t><![CDATA[நான் அசைக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি সর্বদাই প্রভুকে আমার সামনে রাখি| এবং আমি কখনই তাঁর দক্ষিণ পাশ ছেড়ে যাবো না|]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் என் இருதயம் பூரித்தது, என் மகிமை களிகூர்ந்தது; என் மாம்சமும் நம்பிக்கையோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +3394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাই, আমার হৃদয় এবং আত্মা অত্যন্ত খুশী হবে| আমার দেহও নিরাপদে বেঁচে থাকবে|]]></a:t>
+              <a:t><![CDATA[தங்கியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কেন? কারণ হে প্রভু পাতালে আপনি আমার আত্মা ছেড়ে চলে যাবেন না| আপনার বিশ্বস্ত জনকে আপনি কবরে পচতে]]></a:t>
+              <a:t><![CDATA[10. என் ஆத்துமாவைப் பாதாளத்தில் விடீர்; உம்முடைய பரிசுத்தவானை அழிவைக் காணவொட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,51 +3658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন না|]]></a:t>
+              <a:t><![CDATA[11. ஜீவமார்க்கத்தை எனக்குத் தெரியப்படுத்துவீர்; உம்முடைய சமுகத்தில் பரிபூரண ஆனந்தமும், உம்முடைய வலது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3911,51 +3790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আপনি আমাকে বাঁচার প্রকৃত পথ সম্পর্কে শিক্ষা প্রদান করবেন| হে প্রভু, শুধুমাত্র আপনার সঙ্গে থাকলেই]]></a:t>
+              <a:t><![CDATA[பாரிசத்தில் நித்திய பேரின்பமும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,183 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হে ঈশ্বর, আমায় রক্ষা করুন| কারণ আমি আপনার ওপর নির্ভর করি|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[জীবনের চরম শান্তি লাভ হবে| আপনার ডানদিকে থাকতে পারলেই চিরন্তন সুখ আসবে|]]></a:t>
+              <a:t><![CDATA[1. தேவனே, என்னைக் காப்பாற்றும், உம்மை நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আমি প্রভুকে বলেছিলাম, “প্রভু, আপনিই আমার সদাপ্রভু| যা কিছু ভালো জিনিস এখন আমার আছে তা আপনার কাছ]]></a:t>
+              <a:t><![CDATA[2. என் நெஞ்சமே, நீ கர்த்தரை நோக்கி: தேவரீர், என் ஆண்டவராயிருக்கிறீர், என் செல்வம் உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকেই এসেছে|”]]></a:t>
+              <a:t><![CDATA[வேண்டியதாயிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. পৃথিবীতে তাঁর অনুচরদের জন্য প্রভু বিস্ময়কর কাজ করেন| প্রভু দেখিয়ে দেন য়ে প্রকৃতই তিনি ঐসব]]></a:t>
+              <a:t><![CDATA[3. பூமியிலுள்ள பரிசுத்தவான்களுக்கும், நான் என் முழுப் பிரியத்தையும், வைத்திருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেদের ভালোবাসেন|]]></a:t>
+              <a:t><![CDATA[மகாத்துமாக்களுக்கும், அது வேண்டியதாயிருக்கிறது என்று சொன்னாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু যারা অন্যান্য দেবতার পূজা করতে ছুটে যায় তারা অনেক যন্ত্রণায় পড়বে| য়ে রক্ত তারা ঐসব]]></a:t>
+              <a:t><![CDATA[4. அந்நியதேவனை நாடிப் பின்பற்றுகிறவர்களுக்கு வேதனைகள் பெருகும்; அவர்கள் செலுத்துகிற இரத்த பானபலிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবমূর্ত্তিতে উত্সর্গ করে, আমি সেই উত্সর্গের সামিল হব না| এমনকি আমি ঐসব দেবমূর্ত্তির নামও উচ্চারণ]]></a:t>
+              <a:t><![CDATA[நான் செலுத்தமாட்டேன், அவர்கள் நாமங்களை என் உதடுகளினால் உச்சரிக்கவுமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবো না|]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் என் சுதந்தரமும் என் பாத்திரத்தின் பங்குமானவர்; என் சுதந்தரத்தை தேவரீர் காப்பாற்றுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +4907,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +5017,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +5192,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>19</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>