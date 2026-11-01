--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -2270,51 +2270,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639998" r:id="rId1"/>
+    <p:sldLayoutId id="2482575868" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4907,91 +4907,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5017,51 +5017,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>