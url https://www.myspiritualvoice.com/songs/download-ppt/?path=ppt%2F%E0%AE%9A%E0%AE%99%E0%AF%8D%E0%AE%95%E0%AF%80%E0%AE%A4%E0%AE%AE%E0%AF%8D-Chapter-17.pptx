--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -41,105 +41,99 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
-    <p:sldId id="281" r:id="rId28"/>
-    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -262,55 +256,53 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாங்கள் செல்லும் பாதைகளில் இப்பொழுது எங்களை வளைந்துகொண்டார்கள்; எங்களைத் தரையிலே தள்ளும்படி அவர்கள் கண்கள் எங்களை நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. தேவனே, நான் உம்மை நோக்கிக் கெஞ்சுகிறேன், எனக்குச் செவிகொடுக்கிறீர்; என்னிடத்தில் உம்முடைய செவியைச் சாய்த்து, என் வார்த்தையைக் கேட்டருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பீறுகிறதற்கு ஆவலுள்ள சிங்கத்துக்கும், மறைவிடங்களில் பதிவிருக்கிற பால சிங்கத்துக்கும் ஒப்பாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. தேவனே, நான் உம்மை நோக்கிக் கெஞ்சுகிறேன், எனக்குச் செவிகொடுக்கிறீர்; என்னிடத்தில் உம்முடைய செவியைச் சாய்த்து, என் வார்த்தையைக் கேட்டருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பீறுகிறதற்கு ஆவலுள்ள சிங்கத்துக்கும், மறைவிடங்களில் பதிவிருக்கிற பால சிங்கத்துக்கும் ஒப்பாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. உம்மை நம்புகிறவர்களை அவர்களுக்கு விரோதமாய் எழும்புகிறவர்களினின்று உமது வலதுகரத்தினால் தப்புவித்து இரட்சிக்கிறவரே! உம்முடைய அதிசயமான கிருபையை விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தாவே, நீர் எழுந்திருந்து, அவனுக்கு எதிரிட்டு, அவனை மடங்கடியும்; கர்த்தாவே, என் ஆத்துமாவைத் துன்மார்க்கனுடைய கைக்கு உம்முடைய பட்டயத்தினால் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[7. உம்மை நம்புகிறவர்களை அவர்களுக்கு விரோதமாய் எழும்புகிறவர்களினின்று உமது வலதுகரத்தினால் தப்புவித்து இரட்சிக்கிறவரே! உம்முடைய அதிசயமான கிருபையை விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தாவே, நீர் எழுந்திருந்து, அவனுக்கு எதிரிட்டு, அவனை மடங்கடியும்; கர்த்தாவே, என் ஆத்துமாவைத் துன்மார்க்கனுடைய கைக்கு உம்முடைய பட்டயத்தினால் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[8. கண்மணியைப்போல என்னைக் காத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என்னை ஒடுக்குகிற துன்மார்க்கருக்கும், என்னைச் சூழ்ந்துகொள்ளுகிற என் பிராணப்பகைஞருக்கும் மறைவாக, உம்முடைய செட்டைகளின் நிழலிலே என்னைக் காப்பாற்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் நிணந்துன்னியிருக்கிறார்கள், தங்கள் வாயினால் வீம்பு பேசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நாங்கள் செல்லும் பாதைகளில் இப்பொழுது எங்களை வளைந்துகொண்டார்கள்; எங்களைத் தரையிலே தள்ளும்படி அவர்கள் கண்கள் எங்களை நோக்கிக்கொண்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நானோ நீதீயில் உம்முடைய முகத்தைத் தரிசிப்பேன்; நான் விழிக்கும்போது உமது சாயலால் திருப்தியாவேன்.]]></a:t>
+              <a:t><![CDATA[12. பீறுகிறதற்கு ஆவலுள்ள சிங்கத்துக்கும், மறைவிடங்களில் பதிவிருக்கிற பால சிங்கத்துக்கும் ஒப்பாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நானோ நீதீயில் உம்முடைய முகத்தைத் தரிசிப்பேன்; நான் விழிக்கும்போது உமது சாயலால் திருப்தியாவேன்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தாவே, நீர் எழுந்திருந்து, அவனுக்கு எதிரிட்டு, அவனை மடங்கடியும்; கர்த்தாவே, என் ஆத்துமாவைத் துன்மார்க்கனுடைய கைக்கு உம்முடைய பட்டயத்தினால் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனே, நான் உம்மை நோக்கிக் கெஞ்சுகிறேன், எனக்குச் செவிகொடுக்கிறீர்; என்னிடத்தில் உம்முடைய செவியைச் சாய்த்து, என் வார்த்தையைக் கேட்டருளும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, நியாயத்தைக் கேட்டருளும், என் கூப்பிடுதலைக் கவனியும்; கபடமில்லாத உதடுகளினின்று பிறக்கும் என் விண்ணப்பத்திற்குச் செவிகொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, நியாயத்தைக் கேட்டருளும், என் கூப்பிடுதலைக் கவனியும்; கபடமில்லாத உதடுகளினின்று பிறக்கும் என் விண்ணப்பத்திற்குச் செவிகொடும்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தாவே, நீர் எழுந்திருந்து, அவனுக்கு எதிரிட்டு, அவனை மடங்கடியும்; கர்த்தாவே, என் ஆத்துமாவைத் துன்மார்க்கனுடைய கைக்கு உம்முடைய பட்டயத்தினால் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, நியாயத்தைக் கேட்டருளும், என் கூப்பிடுதலைக் கவனியும்; கபடமில்லாத உதடுகளினின்று பிறக்கும் என் விண்ணப்பத்திற்குச் செவிகொடும்.]]></a:t>
+              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உம்முடைய சந்நிதியிலிருந்து என் நியாயம் வெளிப்படுவதாக; உம்முடைய கண்கள் நியாயமானவைகளை நோக்குவதாக.]]></a:t>
+              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் என் இருதயத்தைப் பரிசோதித்து, இராக்காலத்திலே அதை விசாரித்து, என்னைப் புடமிட்டுப்பார்த்தும் ஒன்றும் காணாதிருக்கிறீர்; என் வாய் மீறாதபடிக்குத் தீர்மானம் பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[14. மனுஷருடைய கைக்கும், இம்மையில் தங்கள் பங்கைப் பெற்றிருக்கிற உலகமக்களின் கைக்கும் உம்முடைய கரத்தினால் என்னைத் தப்புவியும்; அவர்கள் வயிற்றை உமது திரவியத்தினால் நிரப்புகிறீர்; அவர்கள் புத்திரபாக்கியத்தினால் திருப்தியடைந்து, தங்களுக்கு மீதியான பொருளைத் தங்கள் குழந்தைகளுக்கு வைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +1997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் என் இருதயத்தைப் பரிசோதித்து, இராக்காலத்திலே அதை விசாரித்து, என்னைப் புடமிட்டுப்பார்த்தும் ஒன்றும் காணாதிருக்கிறீர்; என் வாய் மீறாதபடிக்குத் தீர்மானம் பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[15. நானோ நீதீயில் உம்முடைய முகத்தைத் தரிசிப்பேன்; நான் விழிக்கும்போது உமது சாயலால் திருப்தியாவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,269 +2106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷரின்செய்கைகளைக்குறித்து, நான் உம்முடைய உதடுகளின் வாக்கினாலே துஷ்டனுடைய பாதைகளுக்கு விலக்கமாய் என்னைக் காத்துக் கொள்ளுகிறேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[5. என் காலடிகள் வழுவாதபடிக்கு, என் நடைகளை உமது வழிகளில் ஸ்திரப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[15. நானோ நீதீயில் உம்முடைய முகத்தைத் தரிசிப்பேன்; நான் விழிக்கும்போது உமது சாயலால் திருப்தியாவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனே, நான் உம்மை நோக்கிக் கெஞ்சுகிறேன், எனக்குச் செவிகொடுக்கிறீர்; என்னிடத்தில் உம்முடைய செவியைச் சாய்த்து, என் வார்த்தையைக் கேட்டருளும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, நியாயத்தைக் கேட்டருளும், என் கூப்பிடுதலைக் கவனியும்; கபடமில்லாத உதடுகளினின்று பிறக்கும் என் விண்ணப்பத்திற்குச் செவிகொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உம்மை நம்புகிறவர்களை அவர்களுக்கு விரோதமாய் எழும்புகிறவர்களினின்று உமது வலதுகரத்தினால் தப்புவித்து இரட்சிக்கிறவரே! உம்முடைய அதிசயமான கிருபையை விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[2. உம்முடைய சந்நிதியிலிருந்து என் நியாயம் வெளிப்படுவதாக; உம்முடைய கண்கள் நியாயமானவைகளை நோக்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உம்மை நம்புகிறவர்களை அவர்களுக்கு விரோதமாய் எழும்புகிறவர்களினின்று உமது வலதுகரத்தினால் தப்புவித்து இரட்சிக்கிறவரே! உம்முடைய அதிசயமான கிருபையை விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[3. நீர் என் இருதயத்தைப் பரிசோதித்து, இராக்காலத்திலே அதை விசாரித்து, என்னைப் புடமிட்டுப்பார்த்தும் ஒன்றும் காணாதிருக்கிறீர்; என் வாய் மீறாதபடிக்குத் தீர்மானம் பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கண்மணியைப்போல என்னைக் காத்தருளும்.]]></a:t>
+              <a:t><![CDATA[3. நீர் என் இருதயத்தைப் பரிசோதித்து, இராக்காலத்திலே அதை விசாரித்து, என்னைப் புடமிட்டுப்பார்த்தும் ஒன்றும் காணாதிருக்கிறீர்; என் வாய் மீறாதபடிக்குத் தீர்மானம் பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை ஒடுக்குகிற துன்மார்க்கருக்கும், என்னைச் சூழ்ந்துகொள்ளுகிற என் பிராணப்பகைஞருக்கும் மறைவாக, உம்முடைய செட்டைகளின் நிழலிலே என்னைக் காப்பாற்றும்.]]></a:t>
+              <a:t><![CDATA[4. மனுஷரின்செய்கைகளைக்குறித்து, நான் உம்முடைய உதடுகளின் வாக்கினாலே துஷ்டனுடைய பாதைகளுக்கு விலக்கமாய் என்னைக் காத்துக் கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னை ஒடுக்குகிற துன்மார்க்கருக்கும், என்னைச் சூழ்ந்துகொள்ளுகிற என் பிராணப்பகைஞருக்கும் மறைவாக, உம்முடைய செட்டைகளின் நிழலிலே என்னைக் காப்பாற்றும்.]]></a:t>
+              <a:t><![CDATA[4. மனுஷரின்செய்கைகளைக்குறித்து, நான் உம்முடைய உதடுகளின் வாக்கினாலே துஷ்டனுடைய பாதைகளுக்கு விலக்கமாய் என்னைக் காத்துக் கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் நிணந்துன்னியிருக்கிறார்கள், தங்கள் வாயினால் வீம்பு பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. என் காலடிகள் வழுவாதபடிக்கு, என் நடைகளை உமது வழிகளில் ஸ்திரப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493284" r:id="rId1"/>
+    <p:sldLayoutId id="2473414401" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3354,66 +3128,50 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3570,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಮ್ಮ ಹೆಜ್ಜೆಗಳಲ್ಲಿ ಈಗ ನಮ್ಮನ್ನು ಸುತ್ತಿಕೊಂಡಿದ್ದಾರೆ; ತಮ್ಮ ದೃಷ್ಟಿಯನ್ನು ಭೂಮಿಯ ಮೇಲೆ ಇಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. I have called upon you, for you will hear me, O God: incline yours ear unto me, and hear my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವನು ತನ್ನ ಬೇಟೆಯ ದುರಾಶೆಯಿಂದಿರುವ ಸಿಂಹದ ಹಾಗೆಯೂ ಗುಪ್ತವಾದ ಸ್ಥಳಗಳಲ್ಲಿ ಹೊಂಚು ಹಾಕಿರುವ ಸಿಂಹದ ಮರಿಯ ಹಾಗೆಯೂ]]></a:t>
+              <a:t><![CDATA[speech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[7. Show your marvellous loving kindness, O you that save by your right hand them which put their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಓ ಕರ್ತನೇ, ಎದ್ದು ಅವನನ್ನು ನಿರಾಶೆಗೊಳಿಸಿ ಕೆಡವಿಬಿಡು. ದುಷ್ಟರ ಕೈಯೊಳಗಿಂದ ನಿನ್ನ ಕತ್ತಿಯ ಮೂಲಕ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[trust in you from those that rise up against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಿಸು.]]></a:t>
+              <a:t><![CDATA[8. Keep me as the apple of the eye, hide me under the shadow of your wings,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಓ ಕರ್ತನೇ, ನಿನ್ನ ಕೈಚಾಚಿ ಈ ಮನುಷ್ಯರಿಂದ ಅಂದರೆ ಜೀವನದಲ್ಲಿ ತಮ್ಮ ಪಾಲಿಗಿರುವ ಈ ಲೋಕದ ಜನರಿಂದ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[9. From the wicked that oppress me, from my deadly enemies, who compass me about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾರುಮಾಡು. ಅವರ ಹೊಟ್ಟೆಯನ್ನು ಮರೆಯಾದ ನಿನ್ನ ನಿಕ್ಷೇಪದಿಂದ ತುಂಬಿಸುತ್ತೀ; ಅವರು ಮಕ್ಕಳಿಂದ ತೃಪ್ತರಾಗಿ ತಮ್ಮ ಮಿಕ್ಕ]]></a:t>
+              <a:t><![CDATA[10. They are enclosed in their own fat: with their mouth they speak proudly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಸ್ತಿಯನ್ನು ತಮ್ಮ ಶಿಶುಗಳಿಗೆ ಉಳಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[11. They have now compassed us in our steps: they have set their eyes bowing down to the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಾನಾದರೋ ನೀತಿಯಲ್ಲಿ ನಿನ್ನ ಮುಖವನ್ನು ದೃಷ್ಟಿಸುವೆನು; ನಾನು ಎಚ್ಚರವಾದಾಗ ನಿನ್ನ ಹೋಲಿಕೆಯೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[12. Like a lion that is greedy of his prey, and as it were a young lion lurking in secret places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೃಪ್ತಿಹೊಂದುವೆನು.]]></a:t>
+              <a:t><![CDATA[13. Arise, O LORD, disappoint him, cast him down: deliver my soul from the wicked, which is your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಓ ದೇವರೇ, ನನಗೆ ಉತ್ತರ ಕೊಡುವದರಿಂದ ನಾನು ನಿನ್ನನ್ನು ಬೇಡಿಕೊಂಡಿದ್ದೇನೆ; ಯಾಕಂದರೆ ನಿನ್ನ ಕಿವಿಯನ್ನು ನನ್ನ ಕಡೆ]]></a:t>
+              <a:t><![CDATA[1. Hear the right, O LORD, attend unto my cry, give ear unto my prayer, that goes not out of feigned]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ಕರ್ತನೇ, ನ್ಯಾಯವನ್ನು ಕೇಳು; ನನ್ನ ಮೊರೆಯನ್ನು ಆಲೈಸು; ನನ್ನ ಪ್ರಾರ್ಥನೆಗೆ ಕಿವಿಗೊಡು; ಅದು ಮೋಸದ ತುಟಿಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[sword:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದ ದ್ದಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[14. From men which are your hand, O LORD, from men of the world, which have their portion in this]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿನ್ನ ಸನ್ನಿಧಿಯೊಳಗಿಂದ ನನಗೆ ನ್ಯಾಯತೀರ್ಪು ಹೊರಬರಲಿ; ನಿನ್ನ ಕಣ್ಣುಗಳು ನ್ಯಾಯವಾದವುಗಳನ್ನು ದೃಷ್ಟಿಸಲಿ.]]></a:t>
+              <a:t><![CDATA[life, and whose belly you fill with your hid treasure: they are full of children, and leave the rest]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನೀನು ನನ್ನ ಹೃದಯವನ್ನು ಶೋಧಿಸಿದ್ದೀ, ರಾತ್ರಿಯಲ್ಲಿ ನನ್ನನ್ನು ದರ್ಶಿಸಿದ್ದೀ; ನನ್ನನ್ನು ಪುಟಕ್ಕೆ ಹಾಕಿ ಏನೂ]]></a:t>
+              <a:t><![CDATA[of their substance to their babes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಡುಕೊಳ್ಳಲಿಲ್ಲ. ನನ್ನ ಬಾಯಿ ಅತಿ ಕ್ರಮಿಸದಂತೆ ನಾನು ನಿಶ್ಚಯ ಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[15. As for me, I will behold your face in righteousness: I shall be satisfied, when I awake, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,315 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಮನು ಷ್ಯರ ಕ್ರಿಯೆಗಳ ವಿಷಯವಾಗಿ ನಿನ್ನ ತುಟಿಗಳ ಮಾತಿ ನಿಂದ ನಾಶಮಾಡುವವನ ಹಾದಿಗಳಿಗೆ ನನ್ನನ್ನು ತಪ್ಪಿಸಿ]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[5. ನನ್ನ ಹೆಜ್ಜೆಗಳು ಜಾರದ ಹಾಗೆ ನನ್ನ ನಡೆಗಳನ್ನು ನಿನ್ನ ದಾರಿಯಲ್ಲಿ ಸ್ಥಿರಪಡಿಸು.]]></a:t>
+              <a:t><![CDATA[your likeness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಲಿಸಿ ನನ್ನ ಮಾತನ್ನು ಕೇಳು.]]></a:t>
+              <a:t><![CDATA[lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನಲ್ಲಿ ಭರವಸವಿಟ್ಟವರ ವಿರೋಧವಾಗಿ ಏಳುವ ದರಿಂದ ನೀನು ನಿನ್ನ ಬಲಗೈಯಿಂದ ರಕ್ಷಿಸುವಾತನೇ, ಆಶ್ಚರ್ಯವಾದ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[2. Let my sentence come forth from your presence; let yours eyes behold the things that are equal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿ ಕರುಣೆಯನ್ನು ತೋರಿಸು.]]></a:t>
+              <a:t><![CDATA[3. You have proved mine heart; you have visited me in the night; you have tried me, and shall find]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕಣ್ಣುಗುಡ್ಡಿನ ಹಾಗೆ ನನ್ನನ್ನು ಕಾಪಾಡು.]]></a:t>
+              <a:t><![CDATA[nothing; I am purposed that my mouth shall not transgress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿನ್ನ ರೆಕ್ಕೆ ಗಳ ನೆರಳಿನಲ್ಲಿ ನನ್ನನ್ನು ಮರೆಮಾಡು, ನನ್ನನ್ನು ಬಾಧಿ ಸುವ ದುಷ್ಟರಿಗೂ ನನ್ನನ್ನು ಸುತ್ತಿಕೊಳ್ಳುವ]]></a:t>
+              <a:t><![CDATA[4. Concerning the works of men, by the word of your lips I have kept me from the paths of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಣ ಶತ್ರುಗಳಿಗೂ ಸಿಕ್ಕದಂತೆ ತಪ್ಪಿಸುವಿ.]]></a:t>
+              <a:t><![CDATA[destroyer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅವರು ತಮ್ಮ ಕೊಬ್ಬಿನಿಂದ ಸೊಕ್ಕೇರಿದ್ದಾರೆ; ತಮ್ಮ ಗರ್ವದ ಬಾಯಿ ಯಿಂದ ಮಾತನಾಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. Hold up my activities in your paths, that my footsteps slip not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>