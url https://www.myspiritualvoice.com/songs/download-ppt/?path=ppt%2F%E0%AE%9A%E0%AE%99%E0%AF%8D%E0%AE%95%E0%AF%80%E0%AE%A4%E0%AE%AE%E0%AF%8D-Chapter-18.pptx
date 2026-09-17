--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -147,54 +147,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -253,52 +249,50 @@
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
-    <p:sldId id="334" r:id="rId81"/>
-    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -474,55 +468,53 @@
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இருளைத் தமக்கு மறைவிடமாக்கினார்; கரும்புனல்களையும், ஆகாயத்துக் கார்மேகங்களையும் தம்மைச் சூழக் கூடாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[6. In my distress I called upon the LORD, and cried unto my God: he heard my voice out of his temple, and my cry came before him, even into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் இரட்சகரும், என் தேவனும் நான் நம்பியிருக்கிற என் துருகமும், என் கேடகமும், என் இரட்சணியக் கொம்பும், என் உயர்ந்த அடைக்கலமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. In my distress I called upon the LORD, and cried unto my God: he heard my voice out of his temple, and my cry came before him, even into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் இரட்சகரும், என் தேவனும் நான் நம்பியிருக்கிற என் துருகமும், என் கேடகமும், என் இரட்சணியக் கொம்பும், என் உயர்ந்த அடைக்கலமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Then the earth shook and trembled; the foundations also of the hills moved and were shaken, because he was angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் இரட்சகரும், என் தேவனும் நான் நம்பியிருக்கிற என் துருகமும், என் கேடகமும், என் இரட்சணியக் கொம்பும், என் உயர்ந்த அடைக்கலமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Then the earth shook and trembled; the foundations also of the hills moved and were shaken, because he was angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய சந்நிதிப் பிரகாசத்தினால் அவருடைய மேகங்கள் பறந்து விலகிற்று, கல்மழையும் நெருப்புத்தழலும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[8. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய சந்நிதிப் பிரகாசத்தினால் அவருடைய மேகங்கள் பறந்து விலகிற்று, கல்மழையும் நெருப்புத்தழலும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[8. There went up a smoke out of his nostrils, and fire out of his mouth devoured: coals were kindled by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி இரட்சிக்கப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[9. He bowed the heavens also, and came down: and darkness was under his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி இரட்சிக்கப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[10. And he rode upon a cherub, and did fly: yea, he did fly upon the wings of the wind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் வானங்களிலே குமுறினார், உன்னதமானவர் தமது சத்தத்தைத் தொனிக்கப்பண்ணினார்; கல்மழையும் நெருப்புத்தழலும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[11. He made darkness his secret place; his pavilion round about him were dark waters and thick clouds of the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் வானங்களிலே குமுறினார், உன்னதமானவர் தமது சத்தத்தைத் தொனிக்கப்பண்ணினார்; கல்மழையும் நெருப்புத்தழலும் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[11. He made darkness his secret place; his pavilion round about him were dark waters and thick clouds of the skies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் பர்வதங்களின் அஸ்திபாரங்கள் குலுங்கி அசைந்தது.]]></a:t>
+              <a:t><![CDATA[1. I will love you, O LORD, my strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மரணக்கட்டுகள் என்னைச் சுற்றிக்கொண்டது; துர்ச்சனப்பிரவாகம் என்னைப் பயப்படுத்தினது.]]></a:t>
+              <a:t><![CDATA[12. At the brightness that was before him his thick clouds passed, hail stones and coals of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மரணக்கட்டுகள் என்னைச் சுற்றிக்கொண்டது; துர்ச்சனப்பிரவாகம் என்னைப் பயப்படுத்தினது.]]></a:t>
+              <a:t><![CDATA[12. At the brightness that was before him his thick clouds passed, hail stones and coals of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தம்முடைய அம்புகளை எய்து, அவர்களைச் சிதறடித்தார்; மின்னல்களைப் பிரயோகித்து, அவர்களைக் கலங்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. The LORD also thundered in the heavens, and the Highest gave his voice; hail stones and coals of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தம்முடைய அம்புகளை எய்து, அவர்களைச் சிதறடித்தார்; மின்னல்களைப் பிரயோகித்து, அவர்களைக் கலங்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. The LORD also thundered in the heavens, and the Highest gave his voice; hail stones and coals of fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாதாளக்கட்டுகள் என்னைச் சூழ்ந்துகொண்டது; மரணக்கண்ணிகள் என்மேல் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[14. Yea, he sent out his arrows, and scattered them; and he shot out lightnings, and humiliated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தாவே, உம்முடைய கண்டிதத்தினாலும் உம்முடைய நாசியின் சுவாசக்காற்றினாலும் தண்ணீர்களின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Yea, he sent out his arrows, and scattered them; and he shot out lightnings, and humiliated them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தாவே, உம்முடைய கண்டிதத்தினாலும் உம்முடைய நாசியின் சுவாசக்காற்றினாலும் தண்ணீர்களின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. Then the channels of waters were seen, and the foundations of the world were discovered at your rebuke, O LORD, at the blast of the breath of your nostrils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உயரத்திலிருந்து அவர் கைநீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத் தூக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[15. Then the channels of waters were seen, and the foundations of the world were discovered at your rebuke, O LORD, at the blast of the breath of your nostrils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எனக்கு உண்டான நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் சந்நிதியில் போய், அவர் செவிகளில் ஏறிற்று.]]></a:t>
+              <a:t><![CDATA[16. He sent from above, he took me, he drew me out of many waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எனக்கு உண்டான நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் சந்நிதியில் போய், அவர் செவிகளில் ஏறிற்று.]]></a:t>
+              <a:t><![CDATA[17. He delivered me from my strong enemy, and from them which hated me: for they were too strong for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் நாசியிலிருந்து புகை எழும்பிற்று, அவர் வாயிலிருந்து பட்சிக்கிற அக்கினி புறப்பட்டது; அதனால் தழல் மூண்டது.]]></a:t>
+              <a:t><![CDATA[2. The LORD is my rock, and my fortress, and my deliverer; my God, my strength, in whom I will trust; my buckler, and the horn of my salvation, and my high tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என்னிலும் அதிக பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என்னைப் பகைக்கிறவர்களுக்கும் என்னை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[17. He delivered me from my strong enemy, and from them which hated me: for they were too strong for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என்னிலும் அதிக பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என்னைப் பகைக்கிறவர்களுக்கும் என்னை விடுவித்தார்.]]></a:t>
+              <a:t><![CDATA[18. They prevented me in the day of my calamity: but the LORD was my stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் ஆபத்துநாளில் எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தர் எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[19. He brought me forth also into a large place; he delivered me, because he delighted in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் ஆபத்துநாளில் எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தர் எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[19. He brought me forth also into a large place; he delivered me, because he delighted in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் விசாலமான இடத்திலே என்னைக் கொண்டுவந்து, என்மேல் பிரியமாயிருந்தபடியால், என்னைத் தப்புவித்தார்.]]></a:t>
+              <a:t><![CDATA[20. The LORD rewarded me according to my righteousness; according to the cleanness of my hands has he recompensed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதிலளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக எனக்குச் சரிக்கட்டினார்.]]></a:t>
+              <a:t><![CDATA[20. The LORD rewarded me according to my righteousness; according to the cleanness of my hands has he recompensed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதிலளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக எனக்குச் சரிக்கட்டினார்.]]></a:t>
+              <a:t><![CDATA[21. For I have kept the ways of the LORD, and have not wickedly departed from my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருடைய வழிகளைக் கைக்கொண்டுவந்தேன்; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
+              <a:t><![CDATA[22. For all his judgments were before me, and I did not put away his statutes from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; அவருடைய பிரமாணங்களை நான் தள்ளிப்போடவில்லை.]]></a:t>
+              <a:t><![CDATA[22. For all his judgments were before me, and I did not put away his statutes from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் முன்பாக நான் மனவுண்மையாயிருந்து, என் துர்க்குணத்துக்கு என்னை விலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[23. I was also upright before him, and I kept myself from mine iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் நாசியிலிருந்து புகை எழும்பிற்று, அவர் வாயிலிருந்து பட்சிக்கிற அக்கினி புறப்பட்டது; அதனால் தழல் மூண்டது.]]></a:t>
+              <a:t><![CDATA[2. The LORD is my rock, and my fortress, and my deliverer; my God, my strength, in whom I will trust; my buckler, and the horn of my salvation, and my high tower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் கர்த்தர் என் நீதிக்கும், தம்முடைய கண்களுக்கு முன்னிருக்கிற என் கைகளின் சுத்தத்திற்கும் தக்கதாக எனக்குப் பலனளித்தார்.]]></a:t>
+              <a:t><![CDATA[24. Therefore has the LORD recompensed me according to my righteousness, according to the cleanness of my hands in his eyesight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் கர்த்தர் என் நீதிக்கும், தம்முடைய கண்களுக்கு முன்னிருக்கிற என் கைகளின் சுத்தத்திற்கும் தக்கதாக எனக்குப் பலனளித்தார்.]]></a:t>
+              <a:t><![CDATA[24. Therefore has the LORD recompensed me according to my righteousness, according to the cleanness of my hands in his eyesight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்;]]></a:t>
+              <a:t><![CDATA[25. With the merciful you will show yourself merciful; with an upright man you will show yourself upright;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்;]]></a:t>
+              <a:t><![CDATA[26. With the pure you will show yourself pure; and with the perverse you will show yourself perverse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடுள்ளவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
+              <a:t><![CDATA[27. For you will save the afflicted people; but will bring down high looks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடுள்ளவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
+              <a:t><![CDATA[28. For you will light my candle: the LORD my God will enlighten my darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தேவரீர் சிறுமைப்பட்ட ஜனத்தை இரட்சிப்பீர்; மேட்டிமையான கண்களைத் தாழ்த்துவீர்.]]></a:t>
+              <a:t><![CDATA[29. For by you I have run through a troop; and by my God have I leaped over a wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தேவரீர் என் விளக்கை ஏற்றுவீர்; என் தேவனாகிய கர்த்தர் என் இருளை வெளிச்சமாக்குவார்.]]></a:t>
+              <a:t><![CDATA[30. As for God, his way is perfect: the word of the LORD is tried: he is a buckler to all those that trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒரு மதிலைத் தாண்டுவேன்.]]></a:t>
+              <a:t><![CDATA[30. As for God, his way is perfect: the word of the LORD is tried: he is a buckler to all those that trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒரு மதிலைத் தாண்டுவேன்.]]></a:t>
+              <a:t><![CDATA[31. For who is God save the LORD? or who is a rock save our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின்கீழ் காரிருள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. I will call upon the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேவனுடைய வழி உத்தமமானது: கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[32. It is God that girds me with strength, and makes my way perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேவனுடைய வழி உத்தமமானது: கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அனைவருக்கும் அவர் கேடகமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[33. He makes my feet like hinds' feet, and sets me upon my high places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தரேயல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றிக் கன்மலையும் யார்?]]></a:t>
+              <a:t><![CDATA[34. He teaches my hands to war, so that a bow of steel is broken by mine arms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. என்னைப் பலத்தால் இடைகட்டி, என் வழியைச் செவ்வைப்படுத்துகிறவர் தேவனே.]]></a:t>
+              <a:t><![CDATA[35. You have also given me the shield of your salvation: and your right hand has held me up, and your gentleness has made me great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என்னுடைய உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[35. You have also given me the shield of your salvation: and your right hand has held me up, and your gentleness has made me great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[36. You have enlarged my steps under me, that my feet did not slip.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உம்முடைய இரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய வலதுகரம் என்னைத் தாங்குகிறது, உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[37. I have pursued mine enemies, and overtaken them: neither did I return till they were consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உம்முடைய இரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய வலதுகரம் என்னைத் தாங்குகிறது, உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
+              <a:t><![CDATA[37. I have pursued mine enemies, and overtaken them: neither did I return till they were consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. என் கால்கள் வழுவாதபடிக்கு, நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[38. I have wounded them that they were not able to rise: they are fallen under my feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களைப் பிடிப்பேன்; அவர்களை நிர்மூலமாக்கும் வரைக்கும் திரும்பேன்.]]></a:t>
+              <a:t><![CDATA[39. For you have girded me with strength unto the battle: you have subdued under me those that rose up against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் பெலனாகிய கர்த்தாவே, உம்மில் அன்புகூருவேன்.]]></a:t>
+              <a:t><![CDATA[3. I will call upon the LORD, who is worthy to be praised: so shall I be saved from mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களைப் பிடிப்பேன்; அவர்களை நிர்மூலமாக்கும் வரைக்கும் திரும்பேன்.]]></a:t>
+              <a:t><![CDATA[40. You have also given me the necks of mine enemies; that I might destroy them that hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு, என் பாதங்களின்கீழ் விழத்தக்கதாக அவர்களை வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[41. They cried, but there was none to save them: even unto the LORD, but he answered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு, என் பாதங்களின்கீழ் விழத்தக்கதாக அவர்களை வெட்டினேன்.]]></a:t>
+              <a:t><![CDATA[41. They cried, but there was none to save them: even unto the LORD, but he answered them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி என்மேல் எழும்பினவர்களை என் கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[42. Then did I beat them small as the dust before the wind: I did cast them out as the dirt in the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[42. Then did I beat them small as the dust before the wind: I did cast them out as the dirt in the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்கள் கூப்பிடுகிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[43. You have delivered me from the strivings of the people; and you have made me the head of the heathen: a people whom I have not known shall serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்கள் கூப்பிடுகிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிக் கூப்பிடுகிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[43. You have delivered me from the strivings of the people; and you have made me the head of the heathen: a people whom I have not known shall serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் அவர்களைக் காற்று முகத்திலே பறக்கிற தூளாக இடித்து, தெருக்களிலுள்ள சேற்றைப்போல் அவர்களை எறிந்துபோடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[44. As soon as they hear of me, they shall obey me: the strangers shall submit themselves unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நான் அவர்களைக் காற்று முகத்திலே பறக்கிற தூளாக இடித்து, தெருக்களிலுள்ள சேற்றைப்போல் அவர்களை எறிந்துபோடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[44. As soon as they hear of me, they shall obey me: the strangers shall submit themselves unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஜனங்களின் சண்டைகளுக்கு நீர் என்னைத் தப்புவித்து, ஜாதிகளுக்கு என்னைத் தலைவனாக்குகிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[45. The strangers shall fade away, and be afraid out of their close places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கேருபீன்மேல் ஏறி வேகமாய்ச் சென்றார்; காற்றின் செட்டைகளைக்கொண்டு பறந்தார்.]]></a:t>
+              <a:t><![CDATA[4. The sorrows of death compassed me, and the floods of ungodly men made me afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஜனங்களின் சண்டைகளுக்கு நீர் என்னைத் தப்புவித்து, ஜாதிகளுக்கு என்னைத் தலைவனாக்குகிறீர்; நான் அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[46. The LORD lives; and blessed be my rock; and let the God of my salvation be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்கள் என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்; அந்நியரும் எனக்கு இச்சகம்பேசி அடங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[46. The LORD lives; and blessed be my rock; and let the God of my salvation be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7994,51 +7986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[47. It is God that avenges me, and subdues the people under me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8103,51 +8095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் துதிக்கப்படுவாராக; என் இரட்சிப்பின் தேவன் உயர்ந்திருப்பாராக.]]></a:t>
+              <a:t><![CDATA[48. He delivers me from mine enemies: yea, you lift me up above those that rise up against me: you have delivered me from the violent man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8212,51 +8204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[48. He delivers me from mine enemies: yea, you lift me up above those that rise up against me: you have delivered me from the violent man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8321,51 +8313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை நீர் உயர்த்தி கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[49. Therefore will I give thanks unto you, O LORD, among the heathen, and sing praises unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8430,51 +8422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல் என்னை நீர் உயர்த்தி கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[49. Therefore will I give thanks unto you, O LORD, among the heathen, and sing praises unto your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8539,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள்ளே உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[50. Great deliverance gives he to his king; and shows mercy to his anointed, to David, and to his seed for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8648,160 +8640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள்ளே உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம் பாடுவேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[50. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான இரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[50. Great deliverance gives he to his king; and shows mercy to his anointed, to David, and to his seed for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,160 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கேருபீன்மேல் ஏறி வேகமாய்ச் சென்றார்; காற்றின் செட்டைகளைக்கொண்டு பறந்தார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[50. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான இரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன் சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. The sorrows of hell compassed me about: the snares of death prevented me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இருளைத் தமக்கு மறைவிடமாக்கினார்; கரும்புனல்களையும், ஆகாயத்துக் கார்மேகங்களையும் தம்மைச் சூழக் கூடாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[6. In my distress I called upon the LORD, and cried unto my God: he heard my voice out of his temple, and my cry came before him, even into his ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532067" r:id="rId1"/>
+    <p:sldLayoutId id="2478640038" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9807,70 +9581,54 @@
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9983,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেঘের মধ্যে লুকিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[ஆலயத்திலிருந்து என் சத்தத்தைக் கேட்டார், என் கூப்பிடுதல் அவர் சந்நிதியில் போய், அவர் செவிகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভুই আমার শিলা, আমার দুর্গ, আমার নিরাপদ আশ্রয়স্থল| আমার ঈশ্বর, আমার শিলা| আমি তাঁর কাছে]]></a:t>
+              <a:t><![CDATA[ஏறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিরাপত্তার জন্য ছুটে যাই| ঈশ্বরই আমার ঢালস্বরূপ| তাঁর শক্তি আমায় রক্ষা করে| দুর্গম পাহাড়ে প্রভুই]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது பூமி அசைந்து அதிர்ந்தது, அவர் கோபங்கொண்டபடியால் பர்வதங்களின் அஸ்திபாரங்கள் குலுங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার গোপন আশ্রয়স্থল|]]></a:t>
+              <a:t><![CDATA[அசைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর মেঘ ভেদ করে ঈশ্বরের আলোকময় ঔজ্জ্বল্য বেরিয়ে এলো| সেখানে বজ্রসহ শিলাবৃষ্টি এবং বিদ্য়ুতের]]></a:t>
+              <a:t><![CDATA[8. அவர் நாசியிலிருந்து புகை எழும்பிற்று, அவர் வாயிலிருந்து பட்சிக்கிற அக்கினி புறப்பட்டது; அதனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঝলকানি দেখা দিল|]]></a:t>
+              <a:t><![CDATA[தழல் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ওরা আমায় উপহাস করেছে| কিন্তু আমি প্রভুর কাছে সাহায্য চেয়েছি এবং আমার শত্রুদের কাছ থেকে রক্ষা]]></a:t>
+              <a:t><![CDATA[9. வானங்களைத் தாழ்த்தி இறங்கினார்; அவர் பாதங்களின்கீழ் காரிருள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছি!]]></a:t>
+              <a:t><![CDATA[10. கேருபீன்மேல் ஏறி வேகமாய்ச் சென்றார்; காற்றின் செட்டைகளைக்கொண்டு பறந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আকাশ থেকে প্রভু বিদ্য়ুতের মত ঝলসে উঠলেন! পরাত্‌পরের রব শোনা গেল| সেখানে তখন শিলাবৃষ্টি এবং]]></a:t>
+              <a:t><![CDATA[11. இருளைத் தமக்கு மறைவிடமாக்கினார்; கரும்புனல்களையும், ஆகாயத்துக் கார்மேகங்களையும் தம்மைச் சூழக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বজ্রসহ অগ্নিময় বিদ্য়ুতের ঝলক ছিল|]]></a:t>
+              <a:t><![CDATA[கூடாரமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সারা পৃথিবী কেঁপে উঠলো, পর্বতের ভিতগুলো পর্য়ন্ত নড়ে উঠেছিল| কেন? কারণ প্রভু ক্রুদ্ধ হয়েছিলেন!]]></a:t>
+              <a:t><![CDATA[1. என் பெலனாகிய கர்த்தாவே, உம்மில் அன்புகூருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমার শত্রুরা আমায় হত্যা করতে চাইছিল! আমার চারপাশে ছিল মৃত্যুর দড়ি| এক তীব্র বন্যা আমাকে পাতালের]]></a:t>
+              <a:t><![CDATA[12. அவருடைய சந்நிதிப் பிரகாசத்தினால் அவருடைய மேகங்கள் பறந்து விலகிற்று, கல்மழையும் நெருப்புத்தழலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে ভাসিযে নিয়ে যাচ্ছিল|]]></a:t>
+              <a:t><![CDATA[விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু তাঁর তীরসমূহনিক্ষেপ করে শত্রুদের ছত্রভঙ্গ করে দিলেন| প্রভু তীরের মত ক্ষিপ্রগতিতে অনেকগুলো]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் வானங்களிலே குமுறினார், உன்னதமானவர் தமது சத்தத்தைத் தொனிக்கப்பண்ணினார்; கல்மழையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অশনিপাত করলেন এবং লোকরা বিভ্রান্ত হয়ে ছড়িয়ে পড়লো|]]></a:t>
+              <a:t><![CDATA[நெருப்புத்தழலும் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমার চারপাশে ছিল কবরের রজ্জুগুলি| আমার সামনে পড়েছিল মৃত্যুর ফাঁদ|]]></a:t>
+              <a:t><![CDATA[14. தம்முடைய அம்புகளை எய்து, அவர்களைச் சிதறடித்தார்; மின்னல்களைப் பிரயோகித்து, அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. প্রভু আপনি উচ্চস্বরে আপনার আজ্ঞা দিলেন এবং তীব্র বেগে বাতাস বইতে শুরু করলো| জল পেছনে সরে গেল এবং]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা সমুদ্রের তলদেশ দেখতে সমর্থ হলাম| আমরা পৃথিবীর ভিত দেখতে পেলাম|]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தாவே, உம்முடைய கண்டிதத்தினாலும் உம்முடைய நாசியின் சுவாசக்காற்றினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভু ওপর থেকে নীচে পৌঁছলেন এবং আমাকে রক্ষা করলেন| প্রভু আমাকে গভীর জল থেকে টেনে তুললেন|]]></a:t>
+              <a:t><![CDATA[தண்ணீர்களின் மதகுகள் திறவுண்டு, பூதலத்தின் அஸ்திபாரங்கள் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ফাঁদে বদ্ধ হয়ে, আমি প্রভুর কাছে সাহায্য চাইলাম| হ্যাঁ, আমি আমার ঈশ্বরকে ডাকলাম| ঈশ্বর তাঁর]]></a:t>
+              <a:t><![CDATA[16. உயரத்திலிருந்து அவர் கைநீட்டி, என்னைப் பிடித்து, ஜலப்பிரவாகத்திலிருக்கிற என்னைத் தூக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দিরে ছিলেন| তিনি আমার কন্ঠস্বর শুনতে পেলেন| তিনি আমার সাহায্যের জন্য কান্না শুনতে পেলেন|]]></a:t>
+              <a:t><![CDATA[17. என்னிலும் அதிக பலவான்களாயிருந்த என் பலத்த சத்துருவுக்கும் என்னைப் பகைக்கிறவர்களுக்கும் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঈশ্বরের নাক দিয়ে ধোঁযা বেরিয়ে এলো| ঈশ্বরের মুখ থেকে বেরিয়ে এলো জ্বলন্ত অগ্নিশিখা| তাঁর দেহ]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் என் கன்மலையும், என் கோட்டையும், என் இரட்சகரும், என் தேவனும் நான் நம்பியிருக்கிற என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আমার শত্রুরা আমার চেয়ে শক্তিশালী ছিলো| ওই সব লোক আমায় ঘৃণা করেছে| আমার কাছে আমার শত্রুরা বেশ]]></a:t>
+              <a:t><![CDATA[விடுவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিশালীই ছিল, তাই ঈশ্বর আমায় রক্ষা করেছেন!]]></a:t>
+              <a:t><![CDATA[18. என் ஆபத்துநாளில் எனக்கு எதிரிட்டு வந்தார்கள்; கர்த்தர் எனக்கு ஆதரவாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি সমস্যার মধ্যে নিমজ্জিত ছিলাম এবং আমার শত্রুরা আমায় আক্রমণ করেছিল| কিন্তু আমাকে সহায়তা]]></a:t>
+              <a:t><![CDATA[19. அவர் விசாலமான இடத்திலே என்னைக் கொண்டுவந்து, என்மேல் பிரியமாயிருந்தபடியால், என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়ার জন্য প্রভু সেখানে ছিলেন!]]></a:t>
+              <a:t><![CDATA[தப்புவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রভু আমায় ভালোবাসেন, তাই তিনি আমায় উদ্ধার করলেন. তিনি আমায় নিরাপদ আশ্রয়ে নিয়ে গেলেন|]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் என் நீதிக்குத்தக்கதாக எனக்குப் பதிலளித்தார்; என் கைகளின் சுத்தத்திற்குத்தக்கதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমি নিস্পাপ, তাই প্রভু আমাকে আমার য়োগ্য পুরস্কার দেবেন| আমি কোন অন্যায় কাজ করি নি, তাই তিনি]]></a:t>
+              <a:t><![CDATA[எனக்குச் சரிக்கட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার জন্য হিতকর কাজই করবেন|]]></a:t>
+              <a:t><![CDATA[21. கர்த்தருடைய வழிகளைக் கைக்கொண்டுவந்தேன்; நான் என் தேவனுக்குத் துரோகம்பண்ணினதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কেন? কারণ আমি প্রভুর নির্দেশ পালন করেছি! আমি ঈশ্বরের বিরুদ্ধে কোন পাপ করি নি|]]></a:t>
+              <a:t><![CDATA[22. அவருடைய நியாயங்களையெல்லாம் எனக்கு முன்பாக நிறுத்தினேன்; அவருடைய பிரமாணங்களை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমি সর্বদাই প্রভুর নির্দেশসমূহ স্মরণে রাখি| আমি তাঁর নির্দেশিত বিধি পালন করি!]]></a:t>
+              <a:t><![CDATA[தள்ளிப்போடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তাঁর সামনে আমি সর্বদাই সত্‌ ও বিশুদ্ধ ছিলাম| আমি নিজেকে অন্যায় কাজ থেকে দূরে রেখেছিলাম|]]></a:t>
+              <a:t><![CDATA[23. அவர் முன்பாக நான் மனவுண்மையாயிருந்து, என் துர்க்குணத்துக்கு என்னை விலக்கிக் காத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে জ্বলন্ত আগুন বিচ্ছুরিত হতে লাগলো|]]></a:t>
+              <a:t><![CDATA[துருகமும், என் கேடகமும், என் இரட்சணியக் கொம்பும், என் உயர்ந்த அடைக்கலமுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এই কারণে প্রভু আমাকে আমার পুরস্কার দেবেন! কেন? কারণ আমি নির্দোষ! প্রভু দেখেছেন, আমি কোন গর্হিত]]></a:t>
+              <a:t><![CDATA[24. ஆகையால் கர்த்தர் என் நீதிக்கும், தம்முடைய கண்களுக்கு முன்னிருக்கிற என் கைகளின் சுத்தத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাজ করি নি| তাই আমার প্রতি তিনি হিতকর কাজই করবেন|]]></a:t>
+              <a:t><![CDATA[தக்கதாக எனக்குப் பலனளித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. প্রভু, যদি কোন লোক প্রকৃতই আপনাকে ভালোবাসে আপনিও তাঁর প্রতি প্রকৃত ভালোবাসা প্রদর্শন করুন| আপনার]]></a:t>
+              <a:t><![CDATA[25. தயவுள்ளவனுக்கு நீர் தயவுள்ளவராகவும், உத்தமனுக்கு நீர் உத்தமராகவும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি কেউ যদি সত্‌ ও একনিষ্ঠ হয়, আপনিও তার প্রতি সত্‌ হন|]]></a:t>
+              <a:t><![CDATA[26. புனிதனுக்கு நீர் புனிதராகவும், மாறுபாடுள்ளவனுக்கு நீர் மாறுபடுகிறவராகவும் தோன்றுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. হে প্রভু, যারা ভাল এবং শুচি তাদের কাছে আপনিও ভাল এবং শুচি| কিন্তু, নীচতম এবং ক্রুরতম ব্যক্তিকেও]]></a:t>
+              <a:t><![CDATA[27. தேவரீர் சிறுமைப்பட்ட ஜனத்தை இரட்சிப்பீர்; மேட்டிமையான கண்களைத் தாழ்த்துவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি পরাক্রমী করতে পারেন|]]></a:t>
+              <a:t><![CDATA[28. தேவரீர் என் விளக்கை ஏற்றுவீர்; என் தேவனாகிய கர்த்தர் என் இருளை வெளிச்சமாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. প্রভু, নম্র লোকদের আপনি সাহায্য করেন| কিন্তু উদ্ধত ও অহঙ্কারী লোকদের আপনি অবদমিত করেন|]]></a:t>
+              <a:t><![CDATA[29. உம்மாலே நான் ஒரு சேனைக்குள் பாய்ந்துபோவேன்; என் தேவனாலே ஒரு மதிலைத் தாண்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. প্রভু, আপনিই আমার প্রদীপ জ্বালান| আমার ঈশ্বর, আমার চারদিকের অন্ধকারকে আলোকিত করেন!]]></a:t>
+              <a:t><![CDATA[30. தேவனுடைய வழி உத்தமமானது: கர்த்தருடைய வசனம் புடமிடப்பட்டது; தம்மை நம்புகிற அனைவருக்கும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আপনার সাহায্যে হে প্রভু, আমি সৈন্যদের সঙ্গে ছুটতে পারি| ঈশ্বরের সাহায্য় পেয়ে, আমি শত্রুদের]]></a:t>
+              <a:t><![CDATA[கேடகமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়ালের ওপর চড়তে পারি|]]></a:t>
+              <a:t><![CDATA[31. கர்த்தரேயல்லாமல் தேவன் யார்? நம்முடைய தேவனையன்றிக் கன்மலையும் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আকাশমণ্ডল বিদীর্ণ করে প্রভু নীচে নেমে এলেন! একটি ঘন কালো মেঘের ওপর তিনি দাঁড়িয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[3. துதிக்குப் பாத்திரராகிய கர்த்தரை நோக்கிக் கூப்பிடுவேன்; அதனால் என் சத்துருக்களுக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ঈশ্বর সর্বদাই যা সঠিক তাই করে থাকেন| প্রভুর বাক্য পরীক্ষা করা হয়েছে| যারা তাঁর ওপর বিশ্বাস]]></a:t>
+              <a:t><![CDATA[32. என்னைப் பலத்தால் இடைகட்டி, என் வழியைச் செவ்வைப்படுத்துகிறவர் தேவனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখে, তিনি তাদের রক্ষা করেন|]]></a:t>
+              <a:t><![CDATA[33. அவர் என் கால்களை மான்களுடைய கால்களைப்போலாக்கி, என்னுடைய உயர்தலங்களில் என்னை நிறுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. প্রভু ছাড়া আর অন্য কোন ঈশ্বর নেই| আমাদের প্রভু ছাড়া আর কোন শিলা নেই|]]></a:t>
+              <a:t><![CDATA[34. வெண்கல வில்லும் என் புயங்களால் வளையும்படி, என் கைகளை யுத்தத்திற்குப் பழக்குவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ঈশ্বর আমায় শক্তি দেন| তিনি আমাকে পবিত্র জীবনযাপন করতে সাহায্য করেন|]]></a:t>
+              <a:t><![CDATA[35. உம்முடைய இரட்சிப்பின் கேடகத்தையும் எனக்குத் தந்தீர்; உம்முடைய வலதுகரம் என்னைத் தாங்குகிறது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ঈশ্বর আমাকে হরিণের মত দ্রুত দৌড়তে সাহায্য করেন| উচ্চস্থানে তিনিই আমাকে অবিচল রাখেন|]]></a:t>
+              <a:t><![CDATA[உம்முடைய காருணியம் என்னைப் பெரியவனாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ঈশ্বর আমাকে যুদ্ধের কৌশল শিক্ষা দেন, তাই আমার বাহুগুলি একটি শক্তিশালী ধনুকে ছিলা পরাতে পারে|]]></a:t>
+              <a:t><![CDATA[36. என் கால்கள் வழுவாதபடிக்கு, நான் நடக்கிற வழியை அகலமாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ঈশ্বর আপনি আমায় রক্ষা করেছেন এবং জয়ী হতে সাহায্য করেছেন| আপনার ডান হাত দিয়ে আপনি সহায়তা]]></a:t>
+              <a:t><![CDATA[37. என் சத்துருக்களைப் பின்தொடர்ந்து அவர்களைப் பிடிப்பேன்; அவர்களை நிர்மூலமாக்கும் வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন| আমার শত্রুকে পরাজিত করতে আপনি আমায় সাহায্য করেছেন|]]></a:t>
+              <a:t><![CDATA[திரும்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. আমার পা এবং গোড়ালি শক্ত করে দিন, য়েন আমি হোঁচট না খেয়ে দ্রুত দৌড়তে পারি|]]></a:t>
+              <a:t><![CDATA[38. அவர்கள் எழுந்திருக்கமாட்டாதபடிக்கு, என் பாதங்களின்கீழ் விழத்தக்கதாக அவர்களை வெட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. আমি য়েন আমার শত্রুদের তাড়া করতে পারি এবং তাদের ধরে ফেলতে পারি| তাদের শেষ না করে আমি আর ফিরবো]]></a:t>
+              <a:t><![CDATA[39. யுத்தத்திற்கு நீர் என்னைப் பலத்தால் இடைகட்டி என்மேல் எழும்பினவர்களை என் கீழ் மடங்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তিনি বললেন, “প্রভু আমার শক্তি, আমি আপনাকে ভালোবাসি!”]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না!]]></a:t>
+              <a:t><![CDATA[40. நான் என் பகைஞரைச் சங்கரிக்கும்படியாக, என் சத்துருக்களின் பிடரியை எனக்கு ஒப்புக்கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. আমি আমার শত্রুদের পরাজিত করবো| তারা আর উঠে দাঁড়াবে না| আমার সব শত্রু আমার পাযের নীচে পড়ে]]></a:t>
+              <a:t><![CDATA[41. அவர்கள் கூப்பிடுகிறார்கள், அவர்களை இரட்சிப்பார் ஒருவருமில்லை; கர்த்தரை நோக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে|]]></a:t>
+              <a:t><![CDATA[கூப்பிடுகிறார்கள், அவர்களுக்கு அவர் உத்தரவு கொடுக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ঈশ্বর, যুদ্ধে আপনিই আমাকে শক্তিশালী করেছেন| আপনিই আমার শত্রুকে আমার সামনে ভূপতিত করেছেন|]]></a:t>
+              <a:t><![CDATA[42. நான் அவர்களைக் காற்று முகத்திலே பறக்கிற தூளாக இடித்து, தெருக்களிலுள்ள சேற்றைப்போல் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. আমার শত্রুদের পরাজিত করতে আপনি আমায় সাহায্য করেছেন এবং আমি আমার বিরোধীদের বিনষ্ট করেছি!]]></a:t>
+              <a:t><![CDATA[எறிந்துபோடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. আমার শত্রুরা সাহায্যের জন্য চিত্কার করেছিল| কিন্তু তাদের সাহায্য করার কেউ ছিল না| তারা এমনকি]]></a:t>
+              <a:t><![CDATA[43. ஜனங்களின் சண்டைகளுக்கு நீர் என்னைத் தப்புவித்து, ஜாதிகளுக்கு என்னைத் தலைவனாக்குகிறீர்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকেও ডেকেছিল, কিন্তু প্রভু তাদের উত্তর দেন নি|]]></a:t>
+              <a:t><![CDATA[அறியாத ஜனங்கள் என்னைச் சேவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. আমি আমার শত্রুদের মেরে টুকরো টুকরো করে দিয়েছি| তারা ধূলোর মত বাতাসে উড়ে গিয়েছিল| আমি তাদের]]></a:t>
+              <a:t><![CDATA[44. அவர்கள் என் சத்தத்தைக் கேட்டவுடனே எனக்குக் கீழ்ப்படிகிறார்கள்; அந்நியரும் எனக்கு இச்சகம்பேசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একেবারে খণ্ড বিখণ্ড করে ছেড়েছি|]]></a:t>
+              <a:t><![CDATA[அடங்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. যারা আমার বিরুদ্ধে য়ুদ্ধ করছে আমাকে তাদের হাত থেকে রক্ষা করুন| আমাকে সেই সব জাতির নেতা বানিয়ে]]></a:t>
+              <a:t><![CDATA[45. அந்நியர் முனைவிழுந்துபோய், தங்கள் அரண்களிலிருந்து தத்தளிப்பாய்ப் புறப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. বাতাসের পাখায় চড়ে তিনি আকাশের এক প্রান্ত থেকে আর এক প্রান্তে উড়ে বেড়াচ্ছিলেন| বাতাসের ওপর ভর]]></a:t>
+              <a:t><![CDATA[4. மரணக்கட்டுகள் என்னைச் சுற்றிக்கொண்டது; துர்ச்சனப்பிரவாகம் என்னைப் பயப்படுத்தினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিন| য়ে সব লোকদের আমি জানি না, তারা আমার সেবা করবে|]]></a:t>
+              <a:t><![CDATA[46. கர்த்தர் ஜீவனுள்ளவர்; என் கன்மலையானவர் துதிக்கப்படுவாராக; என் இரட்சிப்பின் தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. সেই সব লোক আমার সম্পর্কে শোনামাত্রই আমার আজ্ঞাকারী হবে| ঐ বিদেশীরা আমায় ভয় করবে|]]></a:t>
+              <a:t><![CDATA[உயர்ந்திருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ঐসব বিদেশীরা ভয়ে শুকিয়ে যাবে| ভয়ে কম্পমান হয়ে ওরা ওদের গোপন ড়েবা থেকে বেরিয়ে আসবে|]]></a:t>
+              <a:t><![CDATA[47. அவர் எனக்காகப் பழிக்குப் பழிவாங்கி ஜனங்களை எனக்குக் கீழ்ப்படுத்துகிற தேவனானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. প্রভু জীবন্ত! আমি আমার শিলার প্রশংসা করি| ঈশ্বর আমায় রক্ষা করেন| তিনি মহান!]]></a:t>
+              <a:t><![CDATA[48. அவரே என் சத்துருக்களுக்கு என்னை விலக்கி விடுவிக்கிறவர்; எனக்கு விரோதமாய் எழும்புகிறவர்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ঈশ্বর আমার জন্য আমার শত্রুদের শাস্তি দিয়েছেন| তিনি লোকদের আমার অধীনে এনে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[என்னை நீர் உயர்த்தி கொடுமையான மனுஷனுக்கு என்னைத் தப்புவிக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. প্রভু, আপনি শত্রুর হাত থেকে আমায় বাঁচিয়েছেন| যারা আমার বিরুদ্ধে গিয়েছিল, তাদের পরাস্ত করতে]]></a:t>
+              <a:t><![CDATA[49. இதினிமித்தம் கர்த்தாவே, ஜாதிகளுக்குள்ளே உம்மைத் துதித்து, உம்முடைய நாமத்திற்குச் சங்கீதம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি আমায় সাহায্য করেছেন| নিষ্ঠুর মানুষের হাত থেকে আপনি আমায় রক্ষা করেছেন|]]></a:t>
+              <a:t><![CDATA[பாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. হে প্রভু, এই কারণে আমি সকল জাতির কাছে আপনার প্রশংসা করি| এই জন্যই আপনার নামে আমি স্তোত্র গান]]></a:t>
+              <a:t><![CDATA[50. தாம் ஏற்படுத்தின ராஜாவுக்கு மகத்தான இரட்சிப்பை அளித்து, தாம் அபிஷேகம்பண்ணின தாவீதுக்கும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,183 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করি|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[50. প্রভু তাঁর মনোনীত রাজাকে বহু যুদ্ধে জয়ী হতে সাহায্য করেন! তাঁর মনোনীত রাজার প্রতি তিনি প্রকৃত]]></a:t>
+              <a:t><![CDATA[சந்ததிக்கும் சதாகாலமும் கிருபை செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,183 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করো, তিনি সুদূর শূন্য়ে ভেসে বেড়াচ্ছিলেন|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ভালোবাসা দেখান| তিনি দায়ূদ এবং তাঁর উত্তরপুরুষদের প্রতি চিরদিন বিশ্বস্ত থাকবেন!]]></a:t>
+              <a:t><![CDATA[5. பாதாளக்கட்டுகள் என்னைச் சூழ்ந்துகொண்டது; மரணக்கண்ணிகள் என்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভু একটা ঘন কালো মেঘের মধ্যে লুকিয়েছিলেন, সেই মেঘ তাঁকে তাঁবুর মত ঘিরেছিল| তিনি ঘন বজ্রময়]]></a:t>
+              <a:t><![CDATA[6. எனக்கு உண்டான நெருக்கத்திலே கர்த்தரை நோக்கிக் கூப்பிட்டு, என் தேவனை நோக்கி அபயமிட்டேன்; தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20340,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>