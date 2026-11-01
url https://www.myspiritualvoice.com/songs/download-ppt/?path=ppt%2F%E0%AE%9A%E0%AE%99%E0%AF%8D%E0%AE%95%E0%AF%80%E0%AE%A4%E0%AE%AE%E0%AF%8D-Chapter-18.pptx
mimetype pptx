--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -8937,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640038" r:id="rId1"/>
+    <p:sldLayoutId id="2482575907" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19834,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>