--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -39,98 +39,101 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +255,54 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய வேதம் குறைவற்றதும் ஆத்துமாவை உயிர்ப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய சாட்சி சத்தியமும், பேதையை ஞானியாக்குகிறதுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. His going forth is from the end of the heaven, and his circuit unto the ends of it: and there is nothing hid from the heat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய நியாயங்கள் செம்மையும், இருதயத்தைச் சந்தோஷிப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய கற்பனை தூய்மையும், கண்களைத் தெளிவிக்கிறதுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. The law of the LORD is perfect, converting the soul: the testimony of the LORD is sure, making wise the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய நியாயங்கள் செம்மையும், இருதயத்தைச் சந்தோஷிப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய கற்பனை தூய்மையும், கண்களைத் தெளிவிக்கிறதுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. The law of the LORD is perfect, converting the soul: the testimony of the LORD is sure, making wise the simple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருக்குப் பயப்படுகிற பயம் சுத்தமும், என்றைக்கும் நிலைக்கிறதுமாயிருக்கிறது; கர்த்தருடைய நியாயங்கள் உண்மையும், அவைகள் அனைத்தும் நீதியுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. The statutes of the LORD are right, rejoicing the heart: the commandment of the LORD is pure, enlightening the eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் பொன்னிலும், மிகுந்த பசும்பொன்னிலும் விரும்பப்படத்தக்கதும், தேனிலும் தேன்கூட்டிலிருந்து ஒழுகும் தெளிதேனிலும் மதுரமுள்ளதுமாய் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. The statutes of the LORD are right, rejoicing the heart: the commandment of the LORD is pure, enlightening the eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் பொன்னிலும், மிகுந்த பசும்பொன்னிலும் விரும்பப்படத்தக்கதும், தேனிலும் தேன்கூட்டிலிருந்து ஒழுகும் தெளிதேனிலும் மதுரமுள்ளதுமாய் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. The fear of the LORD is clean, enduring for ever: the judgments of the LORD are true and righteous altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் அவைகளால் உமது அடியேன் எச்சரிக்கப்படுகிறேன்; அவைகளைக் கைக்கொள்ளுகிறதினால் மிகுந்த பலன் உண்டு.]]></a:t>
+              <a:t><![CDATA[9. The fear of the LORD is clean, enduring for ever: the judgments of the LORD are true and righteous altogether.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன் பிழைகளை உணருகிறவன் யார்? மறைவான குற்றங்களுக்கு என்னை நீங்கலாக்கும்.]]></a:t>
+              <a:t><![CDATA[10. More to be desired are they than gold, yea, than much fine gold: sweeter also than honey and the honeycomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன் பிழைகளை உணருகிறவன் யார்? மறைவான குற்றங்களுக்கு என்னை நீங்கலாக்கும்.]]></a:t>
+              <a:t><![CDATA[10. More to be desired are they than gold, yea, than much fine gold: sweeter also than honey and the honeycomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. துணிகரமான பாவங்களுக்கு உமது அடியேனை விலக்கிக்காரும், அவைகள் என்னை ஆண்டுகொள்ள ஒட்டாதிரும்; அப்பொழுது நான் உத்தமனாகி, பெரும்பாதகத்துக்கு நீங்கலாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Moreover by them is your servant warned: and in keeping of them there is great reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளுக்குப் பேச்சுமில்லை, வார்த்தையுமில்லை, அவைகளின் சத்தம் கேட்கப்படுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[1. The heavens declare the glory of God; and the firmament shows his handiwork.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. துணிகரமான பாவங்களுக்கு உமது அடியேனை விலக்கிக்காரும், அவைகள் என்னை ஆண்டுகொள்ள ஒட்டாதிரும்; அப்பொழுது நான் உத்தமனாகி, பெரும்பாதகத்துக்கு நீங்கலாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Moreover by them is your servant warned: and in keeping of them there is great reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் கன்மலையும் என் மீட்பருமாகிய கர்த்தாவே, என் வாயின் வார்த்தைகளும், என் இருதயத்தின் தியானமும், உமது சமுகத்தில் பிரீதியாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. Who can understand his errors? cleanse you me from secret faults.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் கன்மலையும் என் மீட்பருமாகிய கர்த்தாவே, என் வாயின் வார்த்தைகளும், என் இருதயத்தின் தியானமும், உமது சமுகத்தில் பிரீதியாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. Keep back your servant also from arrogant sins; let them not have dominion over me: then shall I be upright, and I shall be innocent from the great transgression.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வானங்கள் தேவனுடைய மகிமையை வெளிப்படுத்துகிறது, ஆகாயவிரிவு அவருடைய கரங்களின் கிரியையை அறிவிக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Keep back your servant also from arrogant sins; let them not have dominion over me: then shall I be upright, and I shall be innocent from the great transgression.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +1997,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பகலுக்குப் பகல் வார்த்தைகளைப் பொழிகிறது, இரவுக்கு இரவு அறிவைத் தெரிவிக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Let the words of my mouth, and the meditation of my heart, be acceptable in your sight, O LORD, my strength, and my redeemer.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Let the words of my mouth, and the meditation of my heart, be acceptable in your sight, O LORD, my strength, and my redeemer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் அவைகளின் சத்தம் பூமியெங்கும், அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறது; அவைகளில் சூரியனுக்கு ஒரு கூடாரத்தை ஸ்தாபித்தார்.]]></a:t>
+              <a:t><![CDATA[2. Day unto day utters speech, and night unto night shows knowledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகிலும் அவைகளின் சத்தம் பூமியெங்கும், அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும் செல்லுகிறது; அவைகளில் சூரியனுக்கு ஒரு கூடாரத்தை ஸ்தாபித்தார்.]]></a:t>
+              <a:t><![CDATA[3. There is no speech nor language, where their voice is not heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தன் மணவறையிலிருந்து புறப்படுகிற மணவாளனைப்போலிருந்து, பராக்கிரமசாலியைப்போல் தன் பாதையில் ஓட மகிழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Their line is gone out through all the earth, and their words to the end of the world. In them has he set a tabernacle for the sun,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது தன் மணவறையிலிருந்து புறப்படுகிற மணவாளனைப்போலிருந்து, பராக்கிரமசாலியைப்போல் தன் பாதையில் ஓட மகிழ்ச்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Their line is gone out through all the earth, and their words to the end of the world. In them has he set a tabernacle for the sun,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது வானங்களின் ஒரு முனையிலிருந்து புறப்பட்டு, அவைகளின் மறுமுனை வரைக்கும் சுற்றியோடுகிறது; அதின் காந்திக்கு மறைவானது ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Which is as a bridegroom coming out of his chamber, and rejoices as a strong man to run a race.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அது வானங்களின் ஒரு முனையிலிருந்து புறப்பட்டு, அவைகளின் மறுமுனை வரைக்கும் சுற்றியோடுகிறது; அதின் காந்திக்கு மறைவானது ஒன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Which is as a bridegroom coming out of his chamber, and rejoices as a strong man to run a race.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய வேதம் குறைவற்றதும் ஆத்துமாவை உயிர்ப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய சாட்சி சத்தியமும், பேதையை ஞானியாக்குகிறதுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. His going forth is from the end of the heaven, and his circuit unto the ends of it: and there is nothing hid from the heat thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532042" r:id="rId1"/>
+    <p:sldLayoutId id="2478640036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3120,58 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা অজ্ঞ মানুষকে জ্ঞানী হতে সাহায্য করে|]]></a:t>
+              <a:t><![CDATA[காந்திக்கு மறைவானது ஒன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রভুর সকল বিধি যথায়থ| সেগুলি মানুষকে সুখী করে| প্রভুর আজ্ঞাগুলিও উত্তম| সেগুলি মানুষকে বাঁচার]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய வேதம் குறைவற்றதும் ஆத்துமாவை உயிர்ப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যথার্থ পথ দেখায়|]]></a:t>
+              <a:t><![CDATA[சத்தியமும், பேதையை ஞானியாக்குகிறதுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রভুর উপাসনা সেই আলোর মত, যার দীপ্তি চিরদিন ভাস্বর| প্রভুর সিদ্ধান্তগুলি ভাল এবং ন্যায়সঙ্গত|]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருடைய நியாயங்கள் செம்மையும், இருதயத்தைச் சந்தோஷிப்பிக்கிறதுமாயிருக்கிறது; கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভুর শিক্ষামালা সব থেকে খাঁটি সোনার চেয়েও মূল্যবান| তা শ্রেষ্ঠ মধু, যা মৌচাক থেকে সরাসরি]]></a:t>
+              <a:t><![CDATA[கற்பனை தூய்மையும், கண்களைத் தெளிவிக்கிறதுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাওয়া যায় তার থেকেও মিষ্টি|]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருக்குப் பயப்படுகிற பயம் சுத்தமும், என்றைக்கும் நிலைக்கிறதுமாயிருக்கிறது; கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভুর শিক্ষামালা তাঁর দাসকে সতর্ক করে| সেগুলি পালন করলে মহাফল হয়|]]></a:t>
+              <a:t><![CDATA[நியாயங்கள் உண்மையும், அவைகள் அனைத்தும் நீதியுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু, কোন ব্যক্তিই তার নিজের সব দোষ দেখতে পায় না| তাই হে প্রভু, গোপনে পাপ করা থেকে আমায় বিরত]]></a:t>
+              <a:t><![CDATA[10. அவைகள் பொன்னிலும், மிகுந்த பசும்பொன்னிலும் விரும்பப்படத்தக்கதும், தேனிலும் தேன்கூட்டிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করুন|]]></a:t>
+              <a:t><![CDATA[ஒழுகும் தெளிதேனிலும் மதுரமுள்ளதுமாய் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমার য়ে সব পাপ করতে ইচ্ছা হয়, সেগুলো আমায় করতে দেবেন না| ঐ পাপগুলিকে আমার ওপর প্রভুত্ব করতে]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் அவைகளால் உமது அடியேன் எச்சரிக்கப்படுகிறேன்; அவைகளைக் கைக்கொள்ளுகிறதினால் மிகுந்த பலன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রকৃতপক্ষে তুমি কোন কথা বা শব্দ শুনতে পাবে না| আমাদের কানে শোনার মত কোন শব্দ তারা সৃষ্টি করে না|]]></a:t>
+              <a:t><![CDATA[1. வானங்கள் தேவனுடைய மகிமையை வெளிப்படுத்துகிறது, ஆகாயவிரிவு அவருடைய கரங்களின் கிரியையை அறிவிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন না| আপনি যদি আমায় সাহায্য করেন, তবে আমি পাপমুক্ত ও শুচি থাকবো|]]></a:t>
+              <a:t><![CDATA[உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমার বাক্য এবং চিন্তাসমূহ আপনাকে প্রসন্ন করুক| হে প্রভু, আপনিই আমার শিলা| আপনিই সেই জন যিনি আমার]]></a:t>
+              <a:t><![CDATA[12. தன் பிழைகளை உணருகிறவன் யார்? மறைவான குற்றங்களுக்கு என்னை நீங்கலாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষা করেন|]]></a:t>
+              <a:t><![CDATA[13. துணிகரமான பாவங்களுக்கு உமது அடியேனை விலக்கிக்காரும், அவைகள் என்னை ஆண்டுகொள்ள ஒட்டாதிரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আকাশমণ্ডল ঈশ্বরের মহিমা বর্ণনা করে| বিতান তাঁর হাতের তৈরী শ্রেষ্ঠ সৃষ্টির কথা ঘোষণা করে|]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் உத்தமனாகி, பெரும்பாதகத்துக்கு நீங்கலாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5308,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রতিটি নতুন দিন, ঈশ্বরের মহত্ত্বের কথা বলে| প্রতিটি রাত্রি ঘোরতরভাবে ঈশ্বরের জ্ঞান প্রকাশ করে|]]></a:t>
+              <a:t><![CDATA[14. என் கன்மலையும் என் மீட்பருமாகிய கர்த்தாவே, என் வாயின் வார்த்தைகளும், என் இருதயத்தின் தியானமும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உமது சமுகத்தில் பிரீதியாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু তাদের “রব” সারা পৃথিবী পরিব্যপ্ত করে রাখে| তাদের “শব্দসকল” পৃথিবীর শেষ প্রান্ত পর্য়ন্ত]]></a:t>
+              <a:t><![CDATA[2. பகலுக்குப் பகல் வார்த்தைகளைப் பொழிகிறது, இரவுக்கு இரவு அறிவைத் தெரிவிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পৌঁছায| সূর্য়্য়ের কাছে আকাশ একটি বাড়ির মত|]]></a:t>
+              <a:t><![CDATA[3. அவைகளுக்குப் பேச்சுமில்லை, வார்த்தையுமில்லை, அவைகளின் சத்தம் கேட்கப்படுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সকালের সূর্য় বাসরঘর থেকে পরিতৃপ্ত বরের মত বেরিয়ে আসে| সূর্য়্য় হচ্ছে একজন দৌড়বাজের মত| আকাশের]]></a:t>
+              <a:t><![CDATA[4. ஆகிலும் அவைகளின் சத்தம் பூமியெங்கும், அவைகளின் வசனங்கள் பூச்சக்கரத்துக் கடைசிவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এপার থেকে ওপার পর্য়ন্ত তার দৌড়ের প্রতিয়োগিতায দৌড়বার জন্য উদগ্রীব|]]></a:t>
+              <a:t><![CDATA[செல்லுகிறது; அவைகளில் சூரியனுக்கு ஒரு கூடாரத்தை ஸ்தாபித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সূর্য়্য় আকাশের এক দিক থেকে দৌড় শুরু করে এবং সারা রাস্তা দৌড়ে দৌড়ে আকাশের অন্য প্রান্তে গিয়ে]]></a:t>
+              <a:t><![CDATA[5. அது தன் மணவறையிலிருந்து புறப்படுகிற மணவாளனைப்போலிருந்து, பராக்கிரமசாலியைப்போல் தன் பாதையில் ஓட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৌড় শেষ করে| তার তাপ থেকে কিছুই লুকিয়ে থাকতে পারে না| প্রভুর শিক্ষাগুলিও ঠিক এই রকম|]]></a:t>
+              <a:t><![CDATA[மகிழ்ச்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুর শিক্ষামালা হচ্ছে নিখুঁত| সেগুলি ঈশ্বরের লোকদের শক্তি দেয়| প্রভুর সাক্ষ্য বিশ্বাসয়োগ্য|]]></a:t>
+              <a:t><![CDATA[6. அது வானங்களின் ஒரு முனையிலிருந்து புறப்பட்டு, அவைகளின் மறுமுனை வரைக்கும் சுற்றியோடுகிறது; அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>