--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -2948,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640036" r:id="rId1"/>
+    <p:sldLayoutId id="2482575882" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6425,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>