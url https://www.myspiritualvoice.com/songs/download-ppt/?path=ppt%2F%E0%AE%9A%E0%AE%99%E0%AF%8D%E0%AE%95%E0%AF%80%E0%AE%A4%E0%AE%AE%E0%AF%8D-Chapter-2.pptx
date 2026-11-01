--- v1 (2026-08-04)
+++ v2 (2026-11-01)
@@ -330,51 +330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீர்மானத்தின் விவரம் சொல்லுவேன்; கர்த்தர் என்னை நோக்கி: நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜநிப்பித்தேன்;]]></a:t>
+              <a:t><![CDATA[7. I will declare the decree: the LORD has said unto me, You are my Son; this day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -439,51 +439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என்னைக் கேளும், அப்பொழுது ஜாதிகளை உமக்குச் சுதந்தரமாகவும், பூமியின் எல்லைகளை உமக்குச் சொந்தமாகவும் கொடுப்பேன்;]]></a:t>
+              <a:t><![CDATA[8. Ask of me, and I shall give you the heathen for yours inheritance, and the uttermost parts of the earth for your possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -548,51 +548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என்னைக் கேளும், அப்பொழுது ஜாதிகளை உமக்குச் சுதந்தரமாகவும், பூமியின் எல்லைகளை உமக்குச் சொந்தமாகவும் கொடுப்பேன்;]]></a:t>
+              <a:t><![CDATA[8. Ask of me, and I shall give you the heathen for yours inheritance, and the uttermost parts of the earth for your possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -657,51 +657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இருப்புக்கோலால் அவர்களை நொறுக்கி, குயக்கலத்தைப்போல் அவர்களை உடைத்துப்போடுவீர் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. You shall break them with a rod of iron; you shall dash them in pieces like a potter's vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -766,51 +766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும் ராஜாக்களே, உணர்வடையுங்கள் பூமியின் நியாயாதிபதிகளே, எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Be wise now therefore, O all of you kings: be instructed, all of you judges of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -875,51 +875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பயத்துடனே கர்த்தரைச் சேவியுங்கள், நடுக்கத்துடனே களிகூருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Serve the LORD with fear, and rejoice with trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -984,51 +984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. குமாரன் கோபங்கொள்ளாமலும் நீங்கள் வழியிலே அழியாமலும் இருக்கும்படிக்கு, அவரை முத்தஞ்செய்யுங்கள்; கொஞ்சக்காலத்திலே அவருடைய கோபம் பற்றியெரியும்; அவரை அண்டிக்கொள்ளுகிற யாவரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[12. Kiss the Son, lest he be angry, and all of you perish from the way, when his wrath is kindled but a little. Blessed are all they that put their trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1093,51 +1093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. குமாரன் கோபங்கொள்ளாமலும் நீங்கள் வழியிலே அழியாமலும் இருக்கும்படிக்கு, அவரை முத்தஞ்செய்யுங்கள்; கொஞ்சக்காலத்திலே அவருடைய கோபம் பற்றியெரியும்; அவரை அண்டிக்கொள்ளுகிற யாவரும் பாக்கியவான்கள்.]]></a:t>
+              <a:t><![CDATA[12. Kiss the Son, lest he be angry, and all of you perish from the way, when his wrath is kindled but a little. Blessed are all they that put their trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1202,51 +1202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜாதிகள் கொந்தளித்து, ஜனங்கள் விருதாக்காரியத்தைச் சிந்திப்பானேன்?]]></a:t>
+              <a:t><![CDATA[1. Why do the heathen rage, and the people imagine a vain thing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1311,51 +1311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்கு விரோதமாகவும் அவர் அபிஷேகம்பண்ணினவருக்கு விரோதமாகவும், பூமியின் ராஜாக்கள் எழும்பிநின்று, அதிகாரிகள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
+              <a:t><![CDATA[2. The kings of the earth set themselves, and the rulers take counsel together, against the LORD, and against his anointed, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1420,51 +1420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்கு விரோதமாகவும் அவர் அபிஷேகம்பண்ணினவருக்கு விரோதமாகவும், பூமியின் ராஜாக்கள் எழும்பிநின்று, அதிகாரிகள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
+              <a:t><![CDATA[2. The kings of the earth set themselves, and the rulers take counsel together, against the LORD, and against his anointed, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1529,51 +1529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் கட்டுகளை அறுத்து அவர்கள் கயிறுகளை நம்மைவிட்டு எறிந்துபோடுவோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Let us break their bands asunder, and cast away their cords from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1638,51 +1638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பரலோகத்தில் வீற்றிருக்கிறவர் நகைப்பார்; ஆண்டவர் அவர்களை இகழுவார்.]]></a:t>
+              <a:t><![CDATA[4. He that sits in the heavens shall laugh: the LORD shall have them in derision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1747,51 +1747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர் தமது கோபத்திலே அவர்களோடே பேசி, தமது உக்கிரத்திலே அவர்களைக் கலங்கப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[5. Then shall he speak unto them in his wrath, and vex them in his sore displeasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1856,51 +1856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் என்னுடைய பரிசுத்தபர்வதமாகிய சீயோன்மீதில் என்னுடைய ராஜாவை அபிஷேகம்பண்ணி வைத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. Yet have I set my king upon my holy hill of Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1965,51 +1965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தீர்மானத்தின் விவரம் சொல்லுவேன்; கர்த்தர் என்னை நோக்கி: நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜநிப்பித்தேன்;]]></a:t>
+              <a:t><![CDATA[7. I will declare the decree: the LORD has said unto me, You are my Son; this day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2044,51 +2044,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474751313" r:id="rId1"/>
+    <p:sldLayoutId id="2482571748" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2360,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you.]]></a:t>
+              <a:t><![CDATA[ஜநிப்பித்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2492,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Ask of me, and I shall give you the heathen for yours inheritance, and the uttermost parts of the]]></a:t>
+              <a:t><![CDATA[8. என்னைக் கேளும், அப்பொழுது ஜாதிகளை உமக்குச் சுதந்தரமாகவும், பூமியின் எல்லைகளை உமக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2624,51 +2624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth for your possession.]]></a:t>
+              <a:t><![CDATA[சொந்தமாகவும் கொடுப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2756,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You shall break them with a rod of iron; you shall dash them in pieces like a potter's vessel.]]></a:t>
+              <a:t><![CDATA[9. இருப்புக்கோலால் அவர்களை நொறுக்கி, குயக்கலத்தைப்போல் அவர்களை உடைத்துப்போடுவீர் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2888,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Be wise now therefore, O all of you kings: be instructed, all of you judges of the earth.]]></a:t>
+              <a:t><![CDATA[10. இப்போதும் ராஜாக்களே, உணர்வடையுங்கள் பூமியின் நியாயாதிபதிகளே, எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3020,51 +3020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Serve the LORD with fear, and rejoice with trembling.]]></a:t>
+              <a:t><![CDATA[11. பயத்துடனே கர்த்தரைச் சேவியுங்கள், நடுக்கத்துடனே களிகூருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3152,51 +3152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Kiss the Son, lest he be angry, and all of you perish from the way, when his wrath is kindled]]></a:t>
+              <a:t><![CDATA[12. குமாரன் கோபங்கொள்ளாமலும் நீங்கள் வழியிலே அழியாமலும் இருக்கும்படிக்கு, அவரை முத்தஞ்செய்யுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3284,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but a little. Blessed are all they that put their trust in him.]]></a:t>
+              <a:t><![CDATA[கொஞ்சக்காலத்திலே அவருடைய கோபம் பற்றியெரியும்; அவரை அண்டிக்கொள்ளுகிற யாவரும் பாக்கியவான்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3416,51 +3416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Why do the heathen rage, and the people imagine a vain thing?]]></a:t>
+              <a:t><![CDATA[1. ஜாதிகள் கொந்தளித்து, ஜனங்கள் விருதாக்காரியத்தைச் சிந்திப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3548,51 +3548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The kings of the earth set themselves, and the rulers take counsel together, against the LORD,]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருக்கு விரோதமாகவும் அவர் அபிஷேகம்பண்ணினவருக்கு விரோதமாகவும், பூமியின் ராஜாக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3680,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and against his anointed, saying,]]></a:t>
+              <a:t><![CDATA[எழும்பிநின்று, அதிகாரிகள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3812,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Let us break their bands asunder, and cast away their cords from us.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் கட்டுகளை அறுத்து அவர்கள் கயிறுகளை நம்மைவிட்டு எறிந்துபோடுவோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He that sits in the heavens shall laugh: the LORD shall have them in derision.]]></a:t>
+              <a:t><![CDATA[4. பரலோகத்தில் வீற்றிருக்கிறவர் நகைப்பார்; ஆண்டவர் அவர்களை இகழுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then shall he speak unto them in his wrath, and vex them in his sore displeasure.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர் தமது கோபத்திலே அவர்களோடே பேசி, தமது உக்கிரத்திலே அவர்களைக் கலங்கப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Yet have I set my king upon my holy hill of Zion.]]></a:t>
+              <a:t><![CDATA[6. நான் என்னுடைய பரிசுத்தபர்வதமாகிய சீயோன்மீதில் என்னுடைய ராஜாவை அபிஷேகம்பண்ணி வைத்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I will declare the decree: the LORD has said unto me, You are my Son; this day have I begotten]]></a:t>
+              <a:t><![CDATA[7. தீர்மானத்தின் விவரம் சொல்லுவேன்; கர்த்தர் என்னை நோக்கி: நீர் என்னுடைய குமாரன், இன்று நான் உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4401,91 +4401,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4511,51 +4511,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>