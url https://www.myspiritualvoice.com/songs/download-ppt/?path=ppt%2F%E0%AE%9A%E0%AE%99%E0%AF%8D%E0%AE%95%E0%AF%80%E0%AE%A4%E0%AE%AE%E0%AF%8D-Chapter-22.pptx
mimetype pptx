--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -77,50 +77,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +158,57 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +349,60 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாய்கள் என்னைச் சூழ்ந்திருக்கிறது; பொல்லாதவர்களின் கூட்டம் என்னை வளைந்துகொண்டது; என் கைகளையும் என் கால்களையும் உருவக் குத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. உம்மை நோக்கிக் கூப்பிட்டுத் தப்பினார்கள்; உம்மை நம்பி வெட்கப்பட்டுப்போகாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாய்கள் என்னைச் சூழ்ந்திருக்கிறது; பொல்லாதவர்களின் கூட்டம் என்னை வளைந்துகொண்டது; என் கைகளையும் என் கால்களையும் உருவக் குத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. நானோ ஒரு புழு, மனுஷனல்ல; மனுஷரால் நிந்திக்கப்பட்டும் ஜனங்களால் அவமதிக்கப்பட்டும் இருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் எலும்புகளையெல்லாம் நான் எண்ணலாம்; அவர்கள் என்னை நோக்கிப் பார்த்துக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. என்னைப் பார்க்கிறவர்களெல்லாரும் என்னைப் பரியாசம்பண்ணி, உதட்டைப் பிதுக்கி, தலையைத் துலுக்கி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்பேரில் சீட்டுப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. என்னை விட்டுத் தூரமாகாதேயும்; ஆபத்து கிட்டியிருக்கிறது, சகாயரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும் கர்த்தாவே, நீர் எனக்குத் தூரமாகாதேயும்; என் பெலனே, எனக்குச் சகாயம்பண்ணத் தீவிரித்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர்மேல் நம்பிக்கையாயிருந்தானே, அவர் இவனை விடுவிக்கட்டும்; இவன்மேல் பிரியமாயிருக்கிறாரே, இப்பொழுது இவனை மீட்டுவிடட்டும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஆத்துமாவைப் பட்டயத்திற்கும், எனக்கு அருமையானதை நாய்களின் துஷ்டத்தனத்திற்கும் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர்மேல் நம்பிக்கையாயிருந்தானே, அவர் இவனை விடுவிக்கட்டும்; இவன்மேல் பிரியமாயிருக்கிறாரே, இப்பொழுது இவனை மீட்டுவிடட்டும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என்னைச் சிங்கத்தின் வாயிலிருந்து இரட்சியும்; நான் காண்டாமிருகத்தின் கொம்புகளில் இருக்கும்போது எனக்குச் செவிகொடுத்தருளினீர்.]]></a:t>
+              <a:t><![CDATA[9. நீரே என்னைக் கர்ப்பத்திலிருந்து எடுத்தவர்; என் தாயின் முலைப்பாலை நான் உண்கையில் என்னை உம்முடையபேரில் நம்பிக்கையாயிருக்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உம்முடைய நாமத்தை என் சகோதரருக்கு அறிவித்து, சபைநடுவில் உம்மைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. நீரே என்னைக் கர்ப்பத்திலிருந்து எடுத்தவர்; என் தாயின் முலைப்பாலை நான் உண்கையில் என்னை உம்முடையபேரில் நம்பிக்கையாயிருக்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுகிறவர்களே, அவரைத் துதியுங்கள்; யாக்கோபின் சந்ததியாரே நீங்கள் எல்லாரும் அவரைக் கனம்பண்ணுங்கள்; இஸ்ரவேலின் வம்சத்தாரே நீங்கள் எல்லாரும் அவர்பேரில் பயபக்தியாயிருங்கள்,]]></a:t>
+              <a:t><![CDATA[12. அநேகம் காளைகள் என்னைச் சூழ்ந்திருக்கிறது; பாசான் தேசத்துப் பலத்த எருதுகள் என்னை வளைந்துகொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுகிறவர்களே, அவரைத் துதியுங்கள்; யாக்கோபின் சந்ததியாரே நீங்கள் எல்லாரும் அவரைக் கனம்பண்ணுங்கள்; இஸ்ரவேலின் வம்சத்தாரே நீங்கள் எல்லாரும் அவர்பேரில் பயபக்தியாயிருங்கள்,]]></a:t>
+              <a:t><![CDATA[10. கர்ப்பத்திலிருந்து வெளிப்பட்டபோதே உமது சார்பில் விழுந்தேன்; நான் என் தாயின் வயிற்றில் இருந்ததுமுதல் நீர் என் தேவனாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்ப்பத்திலிருந்து வெளிப்பட்டபோதே உமது சார்பில் விழுந்தேன்; நான் என் தாயின் வயிற்றில் இருந்ததுமுதல் நீர் என் தேவனாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. என் தேவனே, என் தேவனே, ஏன் என்னைக் கைவிட்டீர்? எனக்கு உதவி செய்யாமலும், நான் கதறிச் சொல்லும் வார்த்தைகளைக் கேளாமலும் ஏன் தூரமாயிருக்கிறீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உபத்திரவப்பட்டவனுடைய உபத்திரவத்தை அவர் அற்பமாயெண்ணாமலும் அருவருக்காமலும் தம்முடைய முகத்தை அவனுக்கு மறைக்காமலுமிருந்து தம்மை நோக்கி அவன் கூப்பிடுகையில் அவனைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[10. கர்ப்பத்திலிருந்து வெளிப்பட்டபோதே உமது சார்பில் விழுந்தேன்; நான் என் தாயின் வயிற்றில் இருந்ததுமுதல் நீர் என் தேவனாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உபத்திரவப்பட்டவனுடைய உபத்திரவத்தை அவர் அற்பமாயெண்ணாமலும் அருவருக்காமலும் தம்முடைய முகத்தை அவனுக்கு மறைக்காமலுமிருந்து தம்மை நோக்கி அவன் கூப்பிடுகையில் அவனைக் கேட்டருளினார்.]]></a:t>
+              <a:t><![CDATA[13. பீறி கெர்ச்சிக்கிற சிங்கத்தைப்போல், என்மேல் தங்கள் வாயைத்திறக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மகா சபையிலே நான் உம்மைத் துதிப்பேன்; அவருக்குப் பயப்படுகிறவர்களுக்கு முன்பாக என் பொருத்தனைகளைச் செலுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரைப்போல ஊற்றுண்டேன்; என் எலும்புகளெல்லாம் கட்டுவிட்டது, என் இருதயம் மெழுகுபோலாகி, என் குடல்களின் நடுவே உருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மகா சபையிலே நான் உம்மைத் துதிப்பேன்; அவருக்குப் பயப்படுகிறவர்களுக்கு முன்பாக என் பொருத்தனைகளைச் செலுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[14. தண்ணீரைப்போல ஊற்றுண்டேன்; என் எலும்புகளெல்லாம் கட்டுவிட்டது, என் இருதயம் மெழுகுபோலாகி, என் குடல்களின் நடுவே உருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாந்தகுணமுள்ளவர்கள் புசித்துத்திருப்தியடைவார்கள்; கர்த்தரைத் தேடுகிறவர்கள் அவரைத் துதிப்பார்கள்; உங்கள் இருதயம் என்றென்றைக்கும் வாழும்.]]></a:t>
+              <a:t><![CDATA[15. என் பெலன் ஓட்டைப்போல் காய்ந்தது; என் நாவு மேல்வாயோடே ஒட்டிக்கொண்டது; என்னை மரணத்தூளிலே போடுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாந்தகுணமுள்ளவர்கள் புசித்துத்திருப்தியடைவார்கள்; கர்த்தரைத் தேடுகிறவர்கள் அவரைத் துதிப்பார்கள்; உங்கள் இருதயம் என்றென்றைக்கும் வாழும்.]]></a:t>
+              <a:t><![CDATA[15. என் பெலன் ஓட்டைப்போல் காய்ந்தது; என் நாவு மேல்வாயோடே ஒட்டிக்கொண்டது; என்னை மரணத்தூளிலே போடுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பூமியின் எல்லைகளெல்லாம் நினைவுகூர்ந்து கர்த்தரிடத்தில் திரும்பும்; ஜாதிகளுடைய சந்ததிகளெல்லாம் உமது சமுகத்தில் தொழுதுகொள்ளும்.]]></a:t>
+              <a:t><![CDATA[16. நாய்கள் என்னைச் சூழ்ந்திருக்கிறது; பொல்லாதவர்களின் கூட்டம் என்னை வளைந்துகொண்டது; என் கைகளையும் என் கால்களையும் உருவக் குத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பூமியின் எல்லைகளெல்லாம் நினைவுகூர்ந்து கர்த்தரிடத்தில் திரும்பும்; ஜாதிகளுடைய சந்ததிகளெல்லாம் உமது சமுகத்தில் தொழுதுகொள்ளும்.]]></a:t>
+              <a:t><![CDATA[16. நாய்கள் என்னைச் சூழ்ந்திருக்கிறது; பொல்லாதவர்களின் கூட்டம் என்னை வளைந்துகொண்டது; என் கைகளையும் என் கால்களையும் உருவக் குத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ராஜ்யம் கர்த்தருடையது; அவர் ஜாதிகளை ஆளுகிறவர்.]]></a:t>
+              <a:t><![CDATA[17. என் எலும்புகளையெல்லாம் நான் எண்ணலாம்; அவர்கள் என்னை நோக்கிப் பார்த்துக்கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூமியின் செல்வவான்கள் யாவரும் புசித்துப்பணிந்துகொள்வார்கள்; புழுதியில் இறங்குகிறவர்கள் யாவரும் அவருக்கு முன்பாக வணங்குவார்கள். ஒருவனும் தன் ஆத்துமா அழியாதபடி அதைக் காக்கக் கூடாதே.]]></a:t>
+              <a:t><![CDATA[17. என் எலும்புகளையெல்லாம் நான் எண்ணலாம்; அவர்கள் என்னை நோக்கிப் பார்த்துக்கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னை விட்டுத் தூரமாகாதேயும்; ஆபத்து கிட்டியிருக்கிறது, சகாயரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[1. என் தேவனே, என் தேவனே, ஏன் என்னைக் கைவிட்டீர்? எனக்கு உதவி செய்யாமலும், நான் கதறிச் சொல்லும் வார்த்தைகளைக் கேளாமலும் ஏன் தூரமாயிருக்கிறீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூமியின் செல்வவான்கள் யாவரும் புசித்துப்பணிந்துகொள்வார்கள்; புழுதியில் இறங்குகிறவர்கள் யாவரும் அவருக்கு முன்பாக வணங்குவார்கள். ஒருவனும் தன் ஆத்துமா அழியாதபடி அதைக் காக்கக் கூடாதே.]]></a:t>
+              <a:t><![CDATA[18. என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின்பேரில் சீட்டுப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஒரு சந்ததி அவரைச் சேவிக்கும்; தலைமுறை தலைமுறையாக அது ஆண்டவருடைய சந்ததி என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[19. ஆனாலும் கர்த்தாவே, நீர் எனக்குத் தூரமாகாதேயும்; என் பெலனே, எனக்குச் சகாயம்பண்ணத் தீவிரித்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் வந்து: அவரே இவைகளைச் செய்தார் என்று பிறக்கப்போகிறவர்களுக்கு அவருடைய நீதியை அறிவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. என் ஆத்துமாவைப் பட்டயத்திற்கும், எனக்கு அருமையானதை நாய்களின் துஷ்டத்தனத்திற்கும் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் தேவனே, என் தேவனே, ஏன் என்னைக் கைவிட்டீர்? எனக்கு உதவி செய்யாமலும், நான் கதறிச் சொல்லும் வார்த்தைகளைக் கேளாமலும் ஏன் தூரமாயிருக்கிறீர்?]]></a:t>
+              <a:t><![CDATA[20. என் ஆத்துமாவைப் பட்டயத்திற்கும், எனக்கு அருமையானதை நாய்களின் துஷ்டத்தனத்திற்கும் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் தேவனே, என் தேவனே, ஏன் என்னைக் கைவிட்டீர்? எனக்கு உதவி செய்யாமலும், நான் கதறிச் சொல்லும் வார்த்தைகளைக் கேளாமலும் ஏன் தூரமாயிருக்கிறீர்?]]></a:t>
+              <a:t><![CDATA[21. என்னைச் சிங்கத்தின் வாயிலிருந்து இரட்சியும்; நான் காண்டாமிருகத்தின் கொம்புகளில் இருக்கும்போது எனக்குச் செவிகொடுத்தருளினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் தேவனே, நான் பகலிலே கூப்பிடுகிறேன், உத்தரவுகொடீர்; இரவிலே கூப்பிடுகிறேன், எனக்கு அமைதலில்லை.]]></a:t>
+              <a:t><![CDATA[22. உம்முடைய நாமத்தை என் சகோதரருக்கு அறிவித்து, சபைநடுவில் உம்மைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் துதிகளுக்குள் வாசமாயிருக்கிற தேவரீரே பரிசுத்தர்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுகிறவர்களே, அவரைத் துதியுங்கள்; யாக்கோபின் சந்ததியாரே நீங்கள் எல்லாரும் அவரைக் கனம்பண்ணுங்கள்; இஸ்ரவேலின் வம்சத்தாரே நீங்கள் எல்லாரும் அவர்பேரில் பயபக்தியாயிருங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் பிதாக்கள் உம்மிடத்தில் நம்பிக்கை வைத்தார்கள்; நம்பின அவர்களை நீர் விடுவித்தீர்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருக்குப் பயப்படுகிறவர்களே, அவரைத் துதியுங்கள்; யாக்கோபின் சந்ததியாரே நீங்கள் எல்லாரும் அவரைக் கனம்பண்ணுங்கள்; இஸ்ரவேலின் வம்சத்தாரே நீங்கள் எல்லாரும் அவர்பேரில் பயபக்தியாயிருங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்மை நோக்கிக் கூப்பிட்டுத் தப்பினார்கள்; உம்மை நம்பி வெட்கப்பட்டுப்போகாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. உபத்திரவப்பட்டவனுடைய உபத்திரவத்தை அவர் அற்பமாயெண்ணாமலும் அருவருக்காமலும் தம்முடைய முகத்தை அவனுக்கு மறைக்காமலுமிருந்து தம்மை நோக்கி அவன் கூப்பிடுகையில் அவனைக் கேட்டருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நானோ ஒரு புழு, மனுஷனல்ல; மனுஷரால் நிந்திக்கப்பட்டும் ஜனங்களால் அவமதிக்கப்பட்டும் இருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[24. உபத்திரவப்பட்டவனுடைய உபத்திரவத்தை அவர் அற்பமாயெண்ணாமலும் அருவருக்காமலும் தம்முடைய முகத்தை அவனுக்கு மறைக்காமலுமிருந்து தம்மை நோக்கி அவன் கூப்பிடுகையில் அவனைக் கேட்டருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநேகம் காளைகள் என்னைச் சூழ்ந்திருக்கிறது; பாசான் தேசத்துப் பலத்த எருதுகள் என்னை வளைந்துகொண்டது.]]></a:t>
+              <a:t><![CDATA[2. என் தேவனே, நான் பகலிலே கூப்பிடுகிறேன், உத்தரவுகொடீர்; இரவிலே கூப்பிடுகிறேன், எனக்கு அமைதலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என்னைப் பார்க்கிறவர்களெல்லாரும் என்னைப் பரியாசம்பண்ணி, உதட்டைப் பிதுக்கி, தலையைத் துலுக்கி;]]></a:t>
+              <a:t><![CDATA[25. மகா சபையிலே நான் உம்மைத் துதிப்பேன்; அவருக்குப் பயப்படுகிறவர்களுக்கு முன்பாக என் பொருத்தனைகளைச் செலுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர்மேல் நம்பிக்கையாயிருந்தானே, அவர் இவனை விடுவிக்கட்டும்; இவன்மேல் பிரியமாயிருக்கிறாரே, இப்பொழுது இவனை மீட்டுவிடட்டும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. மகா சபையிலே நான் உம்மைத் துதிப்பேன்; அவருக்குப் பயப்படுகிறவர்களுக்கு முன்பாக என் பொருத்தனைகளைச் செலுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர்மேல் நம்பிக்கையாயிருந்தானே, அவர் இவனை விடுவிக்கட்டும்; இவன்மேல் பிரியமாயிருக்கிறாரே, இப்பொழுது இவனை மீட்டுவிடட்டும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[26. சாந்தகுணமுள்ளவர்கள் புசித்துத்திருப்தியடைவார்கள்; கர்த்தரைத் தேடுகிறவர்கள் அவரைத் துதிப்பார்கள்; உங்கள் இருதயம் என்றென்றைக்கும் வாழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4386,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீரே என்னைக் கர்ப்பத்திலிருந்து எடுத்தவர்; என் தாயின் முலைப்பாலை நான் உண்கையில் என்னை உம்முடையபேரில் நம்பிக்கையாயிருக்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[26. சாந்தகுணமுள்ளவர்கள் புசித்துத்திருப்தியடைவார்கள்; கர்த்தரைத் தேடுகிறவர்கள் அவரைத் துதிப்பார்கள்; உங்கள் இருதயம் என்றென்றைக்கும் வாழும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பூமியின் எல்லைகளெல்லாம் நினைவுகூர்ந்து கர்த்தரிடத்தில் திரும்பும்; ஜாதிகளுடைய சந்ததிகளெல்லாம் உமது சமுகத்தில் தொழுதுகொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. பூமியின் எல்லைகளெல்லாம் நினைவுகூர்ந்து கர்த்தரிடத்தில் திரும்பும்; ஜாதிகளுடைய சந்ததிகளெல்லாம் உமது சமுகத்தில் தொழுதுகொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ராஜ்யம் கர்த்தருடையது; அவர் ஜாதிகளை ஆளுகிறவர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பூமியின் செல்வவான்கள் யாவரும் புசித்துப்பணிந்துகொள்வார்கள்; புழுதியில் இறங்குகிறவர்கள் யாவரும் அவருக்கு முன்பாக வணங்குவார்கள். ஒருவனும் தன் ஆத்துமா அழியாதபடி அதைக் காக்கக் கூடாதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பூமியின் செல்வவான்கள் யாவரும் புசித்துப்பணிந்துகொள்வார்கள்; புழுதியில் இறங்குகிறவர்கள் யாவரும் அவருக்கு முன்பாக வணங்குவார்கள். ஒருவனும் தன் ஆத்துமா அழியாதபடி அதைக் காக்கக் கூடாதே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ஒரு சந்ததி அவரைச் சேவிக்கும்; தலைமுறை தலைமுறையாக அது ஆண்டவருடைய சந்ததி என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பீறி கெர்ச்சிக்கிற சிங்கத்தைப்போல், என்மேல் தங்கள் வாயைத்திறக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. என் தேவனே, நான் பகலிலே கூப்பிடுகிறேன், உத்தரவுகொடீர்; இரவிலே கூப்பிடுகிறேன், எனக்கு அமைதலில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர்கள் வந்து: அவரே இவைகளைச் செய்தார் என்று பிறக்கப்போகிறவர்களுக்கு அவருடைய நீதியை அறிவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தண்ணீரைப்போல ஊற்றுண்டேன்; என் எலும்புகளெல்லாம் கட்டுவிட்டது, என் இருதயம் மெழுகுபோலாகி, என் குடல்களின் நடுவே உருகிற்று.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் துதிகளுக்குள் வாசமாயிருக்கிற தேவரீரே பரிசுத்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தண்ணீரைப்போல ஊற்றுண்டேன்; என் எலும்புகளெல்லாம் கட்டுவிட்டது, என் இருதயம் மெழுகுபோலாகி, என் குடல்களின் நடுவே உருகிற்று.]]></a:t>
+              <a:t><![CDATA[4. எங்கள் பிதாக்கள் உம்மிடத்தில் நம்பிக்கை வைத்தார்கள்; நம்பின அவர்களை நீர் விடுவித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் பெலன் ஓட்டைப்போல் காய்ந்தது; என் நாவு மேல்வாயோடே ஒட்டிக்கொண்டது; என்னை மரணத்தூளிலே போடுகிறீர்.]]></a:t>
+              <a:t><![CDATA[4. எங்கள் பிதாக்கள் உம்மிடத்தில் நம்பிக்கை வைத்தார்கள்; நம்பின அவர்களை நீர் விடுவித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் பெலன் ஓட்டைப்போல் காய்ந்தது; என் நாவு மேல்வாயோடே ஒட்டிக்கொண்டது; என்னை மரணத்தூளிலே போடுகிறீர்.]]></a:t>
+              <a:t><![CDATA[5. உம்மை நோக்கிக் கூப்பிட்டுத் தப்பினார்கள்; உம்மை நம்பி வெட்கப்பட்டுப்போகாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470429587" r:id="rId1"/>
+    <p:sldLayoutId id="2474529267" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6113,110 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಾಯಿ ಗಳು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡಿವೆ; ದುರ್ಮಾರ್ಗಿಗಳ ಸಭೆಯು ನನ್ನನ್ನು ಮುತ್ತಿಕೊಂಡಿದೆ; ಅವರು ನನ್ನ ಕೈಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[থেকে রক্ষা পেয়েছিলেন| তাঁরা আপনার ওপর আস্থা রেখেছিলেন এবং তাই তাঁরা আশাহত হন নি!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಲುಗಳನ್ನೂ ತಿವಿದಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. সুতরাং, আমি কি কীট, মানুষ নই? লোকে আমার সম্পর্কে লজ্জা বোধ করে এবং আমাকে ঘৃণা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನನ್ನ ಎಲು ಬುಗಳನ್ನೆಲ್ಲಾ ಎಣಿಸುತ್ತೇನೆ; ಅವರು ನನ್ನನ್ನು ದೃಷ್ಟಿಸಿ ನೋಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[7. প্রত্যেকে যারা আমাকে দেখে, আমায় নিয়ে ঠাট্টা করে| তারা তাদের মাথা নাড়ায এবং আমায় জিভ ভেঙ্গায|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನನ್ನ ವಸ್ತ್ರಗಳನ್ನು ತಮ್ಮಲ್ಲಿ ಪಾಲು ಮಾಡಿಕೊಳ್ಳುತ್ತಾರೆ. ನನ್ನ ಅಂಗಿಗೋಸ್ಕರ ಚೀಟು ಹಾಕುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[11. তাই, হে আমার ঈশ্বর, আমাকে ছেড়ে যাবেন না! কারণ সংকট নিকটবর্ত্তী| আমাকে সাহায্য করার মত কেউই নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದರೆ ಓ ಕರ್ತನೇ, ನೀನು ನನ್ನಿಂದ ದೂರವಾಗಿರಬೇಡ; ಓ ನನ್ನ ಬಲವೇ, ನನ್ನ ಸಹಾಯಕ್ಕೆ ತ್ವರೆಪಡು.]]></a:t>
+              <a:t><![CDATA[8. তারা আমায় বলে: “প্রভুর কাছে সাহায্য চাও| হয়তো বা তিনি তোমার পরিত্রাণ করবেন| তিনি যদি সত্যিই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನನ್ನ ಪ್ರಾಣವನ್ನು ಕತ್ತಿಯಿಂದಲೂ ನನಗೆ ಪ್ರಿಯವಾದದ್ದನ್ನು ನಾಯಿಯ ಬಲದಿಂದಲೂ ಬಿಡಿಸು.]]></a:t>
+              <a:t><![CDATA[তোমায় পছন্দ করেন, নিশ্চয়ই তিনি তোমায় উদ্ধার করবেন!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನನ್ನನ್ನು ಸಿಂಹದ ಬಾಯಿಂದ ರಕ್ಷಿಸು; ನನ್ನನ್ನು ಕಾಡುಕೋಣಗಳ ಕೊಂಬುಗಳಿಂದ ತಪ್ಪಿಸಿ ಉತ್ತರ ಕೊಟ್ಟೆಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[9. হে ঈশ্বর, এটাই প্রকৃত সত্য য়ে, একমাত্র আপনার ওপরেই আমি নির্ভর করি| এমন কি আমি যখন আমার মাযের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾನು ನಿನ್ನ ಹೆಸರನ್ನು ನನ್ನ ಸಹೋದರರಿಗೆ ಸಾರುವೆನು; ಕೂಟದ ಮಧ್ಯದಲ್ಲಿ ನಿನ್ನನ್ನು ಸ್ತುತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[বুকের দুধ খেতাম আপনি আমাকে আশ্বাস এবং স্বস্তি দিতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಕರ್ತನಿಗೆ ಭಯಪಡುವವರೇ, ಆತನನ್ನು ಸ್ತುತಿಸಿರಿ; ಯಾಕೋಬಿನ ಎಲ್ಲಾ ಸಂತಾನದವರೇ, ಆತನನ್ನು ಘನಪಡಿಸಿರಿ; ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[12. আমার চারপাশে লোকজন রয়েছে, শক্তিশালী বলদের মত তারা আমার চারদিকে ঘিরে রয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಲ್ಲಾ ಸಂತಾನದವರೇ, ಆತನಿಗೆ ಭಯಪಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[10. য়ে দিন আমি জন্মেছি, সে দিন থেকেই আপনি আমার ঈশ্বর| মাযের গর্ভ থেকে বেরিয়ে আসার পরেই আমি আপনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಹುಟ್ಟಿದಂದಿನಿಂದ ನೀನೇ ನನಗೆ ಆಧಾರ; ನನ್ನ ತಾಯಿಯ ಹೊಟ್ಟೆಯಿಂದ ನನ್ನನ್ನು ಬರಮಾಡಿದ ನನ್ನ ದೇವರು ನೀನೇ ಆಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[1. হে আমার ঈশ্বর, হে আমার ঈশ্বর! কেন আপনি আমায় ছেড়ে চলে গেছেন? আপনি এত দূরে য়ে, আমাকে রক্ষা করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಸಂಕಟ ಪಡುವವನ ಸಂಕಟ ವನ್ನು ಆತನು ತಿರಸ್ಕರಿಸಲಿಲ್ಲ, ಅಸಹ್ಯಿಸಲಿಲ್ಲ; ತನ್ನ ಮುಖವನ್ನು ಅವನಿಂದ ಮರೆಮಾಡಲಿಲ್ಲ; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[যত্নে লালিত হয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಮೊರೆಯಿಡಲು ಆತನು ಕೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[13. তাদের মুখগুলো একটা গর্জনকারী সিংহের মত হাঁ করে খোলা, য়েন তার শিকারের দিকে সবেগে ছুটে যাচ্ছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಮಹಾ ಸಭೆಯಲ್ಲಿ ನಿನ್ನನ್ನು ಕುರಿತು ನನ್ನ ಸ್ತೋತ್ರವು ನಿನಗಿ ರುವದು; ನನ್ನ ಪ್ರಮಾಣಗಳನ್ನು ಆತನಿಗೆ ಭಯಪಡು ವವರ]]></a:t>
+              <a:t><![CDATA[14. মাটিতে ফেলে দেওয়া জলের মত আমার শক্তি চলে গেছে| আমার অস্থিগুলো আলাদা হয়ে গেছে| আমি আমার সাহস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಸಲ್ಲಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[হারিযে ফেলেছি!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ದೀನರು ಉಂಡು ತೃಪ್ತಿಯಾಗುವರು; ಕರ್ತನನ್ನು ಹುಡುಕುವವರು ಆತನನ್ನು ಸ್ತುತಿಸುವರು; ನಿಮ್ಮ ಹೃದಯವು ಎಂದೆಂದಿಗೂ]]></a:t>
+              <a:t><![CDATA[15. আমার শক্তিভাঙ্গা মৃত্‌ পাত্রের মতই শুকিয়ে গেছে| আমার জিভ তালুতে আটকে যাচ্ছে| আপনি আমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬದುಕುವದು.]]></a:t>
+              <a:t><![CDATA[“মৃত্যুর ধূলায” পৌঁছে দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಲೋಕದಂತ್ಯದಲ್ಲಿರುವ ಎಲ್ಲಾ ಜನರು ಜ್ಞಾಪಕ ಮಾಡಿ ಕರ್ತನ ಕಡೆಗೆ ತಿರಿಗಿಕೊಳ್ಳುವರು; ಜನಾಂಗ ಗಳ ಗೋತ್ರಗಳೆಲ್ಲರೂ]]></a:t>
+              <a:t><![CDATA[16. আমার চারপাশে “কুকুর” ঘুরে বেড়াচ্ছে| সেই সব মন্দ লোকেদের দল আমাকে ফাঁদে ফেলেছে| সিংহের মত তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಮುಂದೆ ಆರಾಧಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[আমার হাত ও পা বিদ্ধ করে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ರಾಜ್ಯವು ಕರ್ತನದೇ; ಜನಾಂಗಗಳಲ್ಲಿ ಆಳುವಾತನು ಆತನೇ.]]></a:t>
+              <a:t><![CDATA[17. আমি আমার হাড়গুলো পর্য়ন্ত দেখতে পাচ্ছি| লোকজন আমার দিকে চেয়ে রয়েছে! তারা ক্রুর দৃষ্টিতে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಭೂಮಿಯ ಪುಷ್ಟರೆಲ್ಲರೂ ಉಂಡು ಆರಾಧಿಸುವರು; ತಮ್ಮ ಪ್ರಾಣವನ್ನು ಬದುಕಿಸಲಾರದೆ ಧೂಳಿನಲ್ಲಿ ಇಳಿಯುವವರೆಲ್ಲರೂ ಆತನ]]></a:t>
+              <a:t><![CDATA[দিকে তাকিযে আছে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನನ್ನಿಂದ ದೂರವಾಗಿರಬೇಡ; ಇಕ್ಕಟ್ಟು ಸವಿಾಪ ವಾಗಿದೆ; ನನಗೆ ಸಹಾಯಕನು ಯಾರೂ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[পারবেন না! আপনি এত দূরে য়ে, আমার সাহায্যের জন্য চিত্কার ও শুনতে পাবেন না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಅಡ್ಡಬೀಳುವರು.]]></a:t>
+              <a:t><![CDATA[18. ঐ লোকগুলো ওদের মধ্যে আমার কাপড়গুলো ভাগাভাগি করে নিচ্ছে| তারা আমার কাপড়ের জন্য ঘুঁটি চালছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಒಂದು ಸಂತಾನವು ಆತನನ್ನು ಸೇವಿಸುವದು. ಅದು ಕರ್ತನ ಸಂತತಿ ಎಂದು ಎಣಿಸ ಲ್ಪಡುವದು.]]></a:t>
+              <a:t><![CDATA[19. প্রভু, আমাকে ছেড়ে যাবেন না! আপনিই আমার শক্তি| শীঘ্রই আমাকে সাহায্য করুন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅವರು ಬಂದು ಆತನೇ ಇದನ್ನು ಮಾಡಿದ್ದಾನೆಂದೂ ಆತನ ನೀತಿಯನ್ನೂ ಹುಟ್ಟಲಿರುವ ಜನರಿಗೆ ತಿಳಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[20. প্রভু, শত্রুর তরবারি হতে আমায় রক্ষা করুন| ওই সব কুকুরদের হাত থেকে আমার মূল্যবান জীবন রক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನನ್ನ ದೇವರೇ, ನನ್ನ ದೇವರೇ, ಯಾಕೆ ನನ್ನನ್ನು ಕೈಬಿಟ್ಟಿದ್ದೀ? ನೀನು ಯಾಕೆ ನನಗೆ ಸಹಾಯ ಮಾಡದೆಯೂ ನನ್ನ ಕೂಗಿಗೆ ಕಿವಿ]]></a:t>
+              <a:t><![CDATA[করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೊಡದೆಯೂ ದೂರವಾಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[21. আমাকে সিংহের মুখ থেকে রক্ষা করুন| বলদের শিং এর আঘাত থেকে আমায় রক্ষা করুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಓ ನನ್ನ ದೇವರೇ, ಹಗಲಿನಲ್ಲಿ ಕರೆಯುತ್ತೇನೆ; ನೀನು ಉತ್ತರ ಕೊಡುವದಿಲ್ಲ; ರಾತ್ರಿಯಲ್ಲಿಯೂ ನಾನು ಮೌನವಾಗಿರು ವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[22. প্রভু, আপনার সম্পর্কে আমি আমার ভাইদের বলবো| মহাসমাজের সামনে আমি আপনার প্রশংসা করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ನೀನು ಪರಿಶುದ್ಧನಾಗಿದ್ದೀ; ನೀನು ಇಸ್ರಾಯೇಲಿನ ಸ್ತೋತ್ರಗಳಲ್ಲಿ ವಾಸ ಮಾಡುವಾ ತನು.]]></a:t>
+              <a:t><![CDATA[23. তোমরা যারা প্রভুর উপাসনা কর, তারা প্রভুর প্রশংসা কর! হে ইস্রায়েলের উত্তরপুরুষগণ প্রভুর প্রতি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಿನ್ನಲ್ಲಿ ನಮ್ಮ ಪಿತೃಗಳು ಭರವಸವಿಟ್ಟರು; ಅವರು ಭರವಸವಿಟ್ಟದ್ದರಿಂದ ನೀನು ಅವರನ್ನು ತಪ್ಪಿ ಸಿದಿ.]]></a:t>
+              <a:t><![CDATA[সম্মান প্রদর্শন কর! হে ইস্রায়েলের মানুষ প্রভুকে ভয় ও শ্রদ্ধা কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನಗೆ ಅವರು ಮೊರೆ ಇಟ್ಟದ್ದರಿಂದ ತಪ್ಪಿಸ ಲ್ಪಟ್ಟರು; ನಿನ್ನಲ್ಲಿ ಭರವಸವಿಟ್ಟದ್ದರಿಂದ ಅವರು ನಾಚಿಕೆ ಪಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[24. কেন? কারণ প্রভু দরিদ্র লোকদের তাদের সংকটে সাহায্য করেন| প্রভু তাদের জন্য লজ্জিত নন| যদি মানুষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ಹುಳವೇ, ಮನುಷ್ಯನಲ್ಲ; ಮನುಷ್ಯರಿಂದ ನಿಂದಿಸಲ್ಪಟ್ಟವನೂ ಜನರಿಂದ ತಿರಸ್ಕರಿಸಲ್ಪಟ್ಟವನೂ ಆಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[তাঁর কাছে সাহায্য প্রার্থনা করে তিনি তাদের কাছ থেকে লুকিয়ে থাকেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಬಹಳ ಹೋರಿಗಳು ನನ್ನನ್ನು ಸುತ್ತಿಕೊಂಡಿವೆ; ಬಾಷಾನಿನ ಬಲವಾದ ಹೋರಿಗಳು ನನ್ನನ್ನು ಮುತ್ತಿ ಕೊಂಡಿವೆ.]]></a:t>
+              <a:t><![CDATA[2. ঈশ্বর আমার, সারাদিন ধরে আমি আপনাকে ডেকেছি| কিন্তু আপনি সাড়া দেন নি| সারারাত ধরে আমি আপনাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನನ್ನನ್ನು ನೋಡುವವರೆಲ್ಲರು ನನ್ನನ್ನು ಗೇಲಿ ಮಾಡಿ ನಗುವರು, ಅವರು ತುಟಿ ಅಗಲಮಾಡಿ ತಲೆ ಆಡಿಸುತ್ತಾ--]]></a:t>
+              <a:t><![CDATA[25. প্রভু, মহাসমাজে আমার প্রশংসা আপনার কাছ থেকেই আসে| এইসব উপাসনাকারী ভক্তদের সামনে, আমার মানত করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆತನು ಕರ್ತನ ಮೇಲೆ ಭರವಸ ವಿಟ್ಟಿದ್ದಾನಲ್ಲಾ; ಆತನು ಅವನನ್ನು ತಪ್ಪಿಸಿ ಅವನನ್ನು ಬಿಡಿಸಲಿ; ಆತನು ಅವನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[বলি আমি আপনাকে উত্সর্গ করবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂತೋಷಪಡುತ್ತಾ ನಲ್ಲಾ ಅನ್ನುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[26. দরিদ্র লোকরা খেয়ে তৃপ্ত হবে| তোমরা যারা প্রভুকে খুঁজছ, তারা তাঁর প্রশংসা কর! তোমাদের অন্তঃকরণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11105,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ನೀನು ಗರ್ಭದಿಂದ ನನ್ನನ್ನು ತೆಗೆದಿ; ನನ್ನ ತಾಯಿಯ ಎದೆಯಲ್ಲಿದ್ದಾಗ ನಾನು ನಿರೀಕ್ಷಿಸುವಂತೆ ಮಾಡಿದಿ.]]></a:t>
+              <a:t><![CDATA[চিরজীবি হউক!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. তোমরা, সুদূর দেশগুলির জনগণ, প্রভুকে মনে রেখো এবং তাঁর কাছে ফিরে এস! য়ে সব মানুষ বিদেশে থাকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তারাও য়েন প্রভুরই উপাসনা করে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. কেন? কারণ প্রভুই রাজা| তিনি সব জাতিকে শাসন করেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. বলিষ্ঠ এবং সুদেহী লোকেরা আহারান্তে ঈশ্বরের কাছে প্রণিপাত করবে| বস্তুতঃ সকলে যারা মারা যাবে এবং]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যারা ইতিমধ্যেই মারা গেছে তারা সকলেই ঈশ্বরের কাছে অবনত হবে!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. এবং ভবিষ্যতে আমাদের উত্তরপুরুষরা প্রভুর সেবা করবে| লোকে চিরদিন তাঁর কথা বলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹರಿದು ಬಿಡುವಂಥ ಗರ್ಜಿಸುವ ಸಿಂಹದ ಹಾಗೆ ನನ್ನ ಮೇಲೆ ತಮ್ಮ ಬಾಯಿ ತೆರೆದಿ ದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[ডেকেছি|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. প্রত্যেকটি প্রজন্ম তাদের শিশুদের কাছে ঈশ্বর য়ে ভাল জিনিসগুলি করেছেন সে সম্পর্কে বলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಾನು ನೀರಿನ ಹಾಗೆ ಹೊಯ್ಯಲ್ಪಟ್ಟಿದ್ದೇನೆ; ನನ್ನ ಎಲುಬುಗಳೆಲ್ಲಾ ಕೀಲು ತಪ್ಪಿವೆ; ನನ್ನ ಹೃದ ಯವು ಮೇಣದ ಹಾಗೆ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বর, আপনি হলেন সেই পবিত্র একজন| আপনি রাজার মত থেকে যান| ইস্রায়েলের প্রশংসাই আপনার সিংহাসন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರುಳುಗಳ ಮಧ್ಯದಲ್ಲಿ ಕರಗಿಹೋಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[4. আমাদের পূর্বপুরুষরা আপনার ওপর বিশ্বাস করেছিলেন| হ্যাঁ, হে ঈশ্বর তাঁরা আপনার ওপর বিশ্বাস করেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನನ್ನ ಶಕ್ತಿ ಬೋಕಿಯ ಹಾಗೆ ಒಣಗಿ ಹೋಗಿದೆ; ನನ್ನ ನಾಲಿಗೆ ಅಂಗಳಕ್ಕೆ ಹತ್ತುತ್ತದೆ; ಮರಣದ ಧೂಳಿಗೆ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[এবং আপনি তাঁদের রক্ষা করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರಮಾಡಿದಿ.]]></a:t>
+              <a:t><![CDATA[5. ঈশ্বর, আমাদের পূর্বপুরুষরা আপনার কাছে সাহায্যের জন্য কেঁদে পড়েছিলেন এবং তাঁরা তাঁদের শত্রুর হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>