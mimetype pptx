--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -39,98 +39,113 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +267,58 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து, என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[4. One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து, என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[5. For in the time of trouble he shall hide me in his pavilion: in the secret of his tabernacle shall he hide me; he shall set me up upon a rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. For in the time of trouble he shall hide me in his pavilion: in the secret of his tabernacle shall he hide me; he shall set me up upon a rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[6. And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, நான் கூப்பிடுகிற சத்தத்தை நீர் கேட்டு, எனக்கு இரங்கி எனக்கு உத்தரவு அருளிச்செய்யும்.]]></a:t>
+              <a:t><![CDATA[6. And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் முகத்தைத் தேடுங்கள் என்று சொன்னீரே, உம்முடைய முகத்தையே தேடுவேன் கர்த்தாவே, என்று என் இருதயம் உம்மிடத்தில் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[6. And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உமது முகத்தை எனக்கு மறையாதேயும்; நீர் கோபத்துடன் உமது அடியேனை விலக்கிப்போடாதேயும்; நீரே எனக்குச் சகாயர்; என் இரட்சிப்பின் தேவனே, என்னை நெகிழவிடாமலும் என்னைக் கைவிடாமலும் இரும்.]]></a:t>
+              <a:t><![CDATA[7. Hear, O LORD, when I cry with my voice: have mercy also upon me, and answer me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உமது முகத்தை எனக்கு மறையாதேயும்; நீர் கோபத்துடன் உமது அடியேனை விலக்கிப்போடாதேயும்; நீரே எனக்குச் சகாயர்; என் இரட்சிப்பின் தேவனே, என்னை நெகிழவிடாமலும் என்னைக் கைவிடாமலும் இரும்.]]></a:t>
+              <a:t><![CDATA[8. When you said, Seek all of you my face; my heart said unto you, Your face, LORD, will I seek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் தகப்பனும் என் தாயும் என்னைக் கைவிட்டாலும், கர்த்தர் என்னைச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[8. When you said, Seek all of you my face; my heart said unto you, Your face, LORD, will I seek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, உமது வழியை எனக்குப் போதித்து, என் எதிராளிகளினிமித்தம் செவ்வையான பாதையில் என்னை நடத்தும்.]]></a:t>
+              <a:t><![CDATA[9. Hide not your face far from me; put not your servant away in anger: you have been my help; leave me not, neither forsake me, O God of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என் வெளிச்சமும் என் இரட்சிப்புமானவர், யாருக்குப் பயப்படுவேன். கர்த்தர் என் ஜீவனின் பெலனானவர். யாருக்கு அஞ்சுவேன்?]]></a:t>
+              <a:t><![CDATA[1. The LORD is my light and my salvation; whom shall I fear? the LORD is the strength of my life; of whom shall I be afraid?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் சத்துருக்களின் இஷ்டத்துக்கு என்னை ஒப்புக்கொடாதேயும்; பொய்ச்சாட்சிகளும் ஆக்கிரமித்துச் சீறுகிறவர்களும் எனக்கு விரோதமாய் எழும்பியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Hide not your face far from me; put not your servant away in anger: you have been my help; leave me not, neither forsake me, O God of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் சத்துருக்களின் இஷ்டத்துக்கு என்னை ஒப்புக்கொடாதேயும்; பொய்ச்சாட்சிகளும் ஆக்கிரமித்துச் சீறுகிறவர்களும் எனக்கு விரோதமாய் எழும்பியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When my father and my mother forsake me, then the LORD will take me up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நானோ, ஜீவனுள்ளோர் தேசத்திலே கர்த்தருடைய நன்மையைக் காண்பேன் என்று விசுவாசியாதிருந்தால் கெட்டுப்போயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Teach me your way, O LORD, and lead me in a plain path, because of mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருக்குக் காத்திரு; அவர் உன் இருதயத்தை ஸ்திரப்படுத்துவார்; திடமனதாயிருந்து, கர்த்தருக்கே காத்திரு.]]></a:t>
+              <a:t><![CDATA[11. Teach me your way, O LORD, and lead me in a plain path, because of mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2013,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருக்குக் காத்திரு; அவர் உன் இருதயத்தை ஸ்திரப்படுத்துவார்; திடமனதாயிருந்து, கர்த்தருக்கே காத்திரு.]]></a:t>
+              <a:t><![CDATA[12. Deliver me not over unto the will of mine enemies: for false witnesses are risen up against me, and such as breathe out cruelty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. Deliver me not over unto the will of mine enemies: for false witnesses are risen up against me, and such as breathe out cruelty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. I had fainted, unless I had believed to see the goodness of the LORD in the land of the living.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. I had fainted, unless I had believed to see the goodness of the LORD in the land of the living.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Wait on the LORD: be of good courage, and he shall strengthen yours heart: wait, I say, on the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Wait on the LORD: be of good courage, and he shall strengthen yours heart: wait, I say, on the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என் வெளிச்சமும் என் இரட்சிப்புமானவர், யாருக்குப் பயப்படுவேன். கர்த்தர் என் ஜீவனின் பெலனானவர். யாருக்கு அஞ்சுவேன்?]]></a:t>
+              <a:t><![CDATA[1. The LORD is my light and my salvation; whom shall I fear? the LORD is the strength of my life; of whom shall I be afraid?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் சத்துருக்களும் என் பகைஞருமாகிய பொல்லாதவர்கள் என் மாம்சத்தைப் பட்சிக்க என்னை நெருக்குகையில் அவர்களே இடறிவிழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. When the wicked, even mine enemies and my foes, came upon me to eat up my flesh, they stumbled and fell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் சத்துருக்களும் என் பகைஞருமாகிய பொல்லாதவர்கள் என் மாம்சத்தைப் பட்சிக்க என்னை நெருக்குகையில் அவர்களே இடறிவிழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. When the wicked, even mine enemies and my foes, came upon me to eat up my flesh, they stumbled and fell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எனக்கு விரோதமாக ஒரு பாளயமிறங்கினாலும், என் இருதயம் பயப்படாது; என்மேல் யுத்தம் எழும்பினாலும், இதிலே நான் நம்பிக்கையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Though an host should camp against me, my heart shall not fear: though war should rise against me, in this will I be confident.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எனக்கு விரோதமாக ஒரு பாளயமிறங்கினாலும், என் இருதயம் பயப்படாது; என்மேல் யுத்தம் எழும்பினாலும், இதிலே நான் நம்பிக்கையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[3. Though an host should camp against me, my heart shall not fear: though war should rise against me, in this will I be confident.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரிடத்தில் ஒன்றை நான் கேட்டேன் அதையே நாடுவேன்; நான் கர்த்தருடைய மகிமையைப் பார்க்கும்படியாகவும், அவருடைய ஆலயத்தில் ஆராய்ச்சிசெய்யும்படியாகவும், நான் என் ஜீவனுள்ள நாளெல்லாம் கர்த்தருடைய ஆலயத்தில் தங்கியிருப்பதையே நாடுவேன்.]]></a:t>
+              <a:t><![CDATA[4. One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரிடத்தில் ஒன்றை நான் கேட்டேன் அதையே நாடுவேன்; நான் கர்த்தருடைய மகிமையைப் பார்க்கும்படியாகவும், அவருடைய ஆலயத்தில் ஆராய்ச்சிசெய்யும்படியாகவும், நான் என் ஜீவனுள்ள நாளெல்லாம் கர்த்தருடைய ஆலயத்தில் தங்கியிருப்பதையே நாடுவேன்.]]></a:t>
+              <a:t><![CDATA[4. One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414400" r:id="rId1"/>
+    <p:sldLayoutId id="2478640050" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3572,90 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For in the time of trouble he shall hide me in his pavilion: in the secret of his tabernacle]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தில் தங்கியிருப்பதையே நாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall he hide me; he shall set me up upon a rock.]]></a:t>
+              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in]]></a:t>
+              <a:t><![CDATA[என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Hear, O LORD, when I cry with my voice: have mercy also upon me, and answer me.]]></a:t>
+              <a:t><![CDATA[அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. When you said, Seek all of you my face; my heart said unto you, Your face, LORD, will I seek.]]></a:t>
+              <a:t><![CDATA[கீர்த்தனம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Hide not your face far from me; put not your servant away in anger: you have been my help; leave]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, நான் கூப்பிடுகிற சத்தத்தை நீர் கேட்டு, எனக்கு இரங்கி எனக்கு உத்தரவு அருளிச்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me not, neither forsake me, O God of my salvation.]]></a:t>
+              <a:t><![CDATA[8. என் முகத்தைத் தேடுங்கள் என்று சொன்னீரே, உம்முடைய முகத்தையே தேடுவேன் கர்த்தாவே, என்று என் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When my father and my mother forsake me, then the LORD will take me up.]]></a:t>
+              <a:t><![CDATA[உம்மிடத்தில் சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Teach me your way, O LORD, and lead me in a plain path, because of mine enemies.]]></a:t>
+              <a:t><![CDATA[9. உமது முகத்தை எனக்கு மறையாதேயும்; நீர் கோபத்துடன் உமது அடியேனை விலக்கிப்போடாதேயும்; நீரே எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The LORD is my light and my salvation; whom shall I fear? the LORD is the strength of my life; of]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என் வெளிச்சமும் என் இரட்சிப்புமானவர், யாருக்குப் பயப்படுவேன். கர்த்தர் என் ஜீவனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Deliver me not over unto the will of mine enemies: for false witnesses are risen up against me,]]></a:t>
+              <a:t><![CDATA[சகாயர்; என் இரட்சிப்பின் தேவனே, என்னை நெகிழவிடாமலும் என்னைக் கைவிடாமலும் இரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and such as breathe out cruelty.]]></a:t>
+              <a:t><![CDATA[10. என் தகப்பனும் என் தாயும் என்னைக் கைவிட்டாலும், கர்த்தர் என்னைச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. I had fainted, unless I had believed to see the goodness of the LORD in the land of the living.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, உமது வழியை எனக்குப் போதித்து, என் எதிராளிகளினிமித்தம் செவ்வையான பாதையில் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wait on the LORD: be of good courage, and he shall strengthen yours heart: wait, I say, on the]]></a:t>
+              <a:t><![CDATA[நடத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5792,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[12. என் சத்துருக்களின் இஷ்டத்துக்கு என்னை ஒப்புக்கொடாதேயும்; பொய்ச்சாட்சிகளும் ஆக்கிரமித்துச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சீறுகிறவர்களும் எனக்கு விரோதமாய் எழும்பியிருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நானோ, ஜீவனுள்ளோர் தேசத்திலே கர்த்தருடைய நன்மையைக் காண்பேன் என்று விசுவாசியாதிருந்தால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கெட்டுப்போயிருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. கர்த்தருக்குக் காத்திரு; அவர் உன் இருதயத்தை ஸ்திரப்படுத்துவார்; திடமனதாயிருந்து, கர்த்தருக்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காத்திரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whom shall I be afraid?]]></a:t>
+              <a:t><![CDATA[பெலனானவர். யாருக்கு அஞ்சுவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. When the wicked, even mine enemies and my foes, came upon me to eat up my flesh, they stumbled]]></a:t>
+              <a:t><![CDATA[2. என் சத்துருக்களும் என் பகைஞருமாகிய பொல்லாதவர்கள் என் மாம்சத்தைப் பட்சிக்க என்னை நெருக்குகையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and fell.]]></a:t>
+              <a:t><![CDATA[அவர்களே இடறிவிழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Though an host should camp against me, my heart shall not fear: though war should rise against]]></a:t>
+              <a:t><![CDATA[3. எனக்கு விரோதமாக ஒரு பாளயமிறங்கினாலும், என் இருதயம் பயப்படாது; என்மேல் யுத்தம் எழும்பினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me, in this will I be confident.]]></a:t>
+              <a:t><![CDATA[இதிலே நான் நம்பிக்கையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of]]></a:t>
+              <a:t><![CDATA[4. கர்த்தரிடத்தில் ஒன்றை நான் கேட்டேன் அதையே நாடுவேன்; நான் கர்த்தருடைய மகிமையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.]]></a:t>
+              <a:t><![CDATA[பார்க்கும்படியாகவும், அவருடைய ஆலயத்தில் ஆராய்ச்சிசெய்யும்படியாகவும், நான் என் ஜீவனுள்ள நாளெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>