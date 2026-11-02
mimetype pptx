--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640050" r:id="rId1"/>
+    <p:sldLayoutId id="2482669032" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>