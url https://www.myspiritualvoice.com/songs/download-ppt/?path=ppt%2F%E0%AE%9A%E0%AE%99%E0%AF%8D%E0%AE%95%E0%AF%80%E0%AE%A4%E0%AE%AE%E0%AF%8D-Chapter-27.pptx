--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -358,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து, என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து, என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, நான் கூப்பிடுகிற சத்தத்தை நீர் கேட்டு, எனக்கு இரங்கி எனக்கு உத்தரவு அருளிச்செய்யும்.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் முகத்தைத் தேடுங்கள் என்று சொன்னீரே, உம்முடைய முகத்தையே தேடுவேன் கர்த்தாவே, என்று என் இருதயம் உம்மிடத்தில் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுது என் தலை என்னைச் சுற்றிலும் இருக்கிற என் சத்துருக்களுக்கு மேலாக உயர்த்தப்படும்; அதினிமித்தம் அவருடைய கூடாரத்திலே நான் ஆனந்த பலிகளையிட்டு, கர்த்தரைப் பாடி, அவரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் முகத்தைத் தேடுங்கள் என்று சொன்னீரே, உம்முடைய முகத்தையே தேடுவேன் கர்த்தாவே, என்று என் இருதயம் உம்மிடத்தில் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, நான் கூப்பிடுகிற சத்தத்தை நீர் கேட்டு, எனக்கு இரங்கி எனக்கு உத்தரவு அருளிச்செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உமது முகத்தை எனக்கு மறையாதேயும்; நீர் கோபத்துடன் உமது அடியேனை விலக்கிப்போடாதேயும்; நீரே எனக்குச் சகாயர்; என் இரட்சிப்பின் தேவனே, என்னை நெகிழவிடாமலும் என்னைக் கைவிடாமலும் இரும்.]]></a:t>
+              <a:t><![CDATA[8. என் முகத்தைத் தேடுங்கள் என்று சொன்னீரே, உம்முடைய முகத்தையே தேடுவேன் கர்த்தாவே, என்று என் இருதயம் உம்மிடத்தில் சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் தகப்பனும் என் தாயும் என்னைக் கைவிட்டாலும், கர்த்தர் என்னைச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[9. உமது முகத்தை எனக்கு மறையாதேயும்; நீர் கோபத்துடன் உமது அடியேனை விலக்கிப்போடாதேயும்; நீரே எனக்குச் சகாயர்; என் இரட்சிப்பின் தேவனே, என்னை நெகிழவிடாமலும் என்னைக் கைவிடாமலும் இரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, உமது வழியை எனக்குப் போதித்து, என் எதிராளிகளினிமித்தம் செவ்வையான பாதையில் என்னை நடத்தும்.]]></a:t>
+              <a:t><![CDATA[10. என் தகப்பனும் என் தாயும் என்னைக் கைவிட்டாலும், கர்த்தர் என்னைச் சேர்த்துக்கொள்ளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எனக்கு விரோதமாக ஒரு பாளயமிறங்கினாலும், என் இருதயம் பயப்படாது; என்மேல் யுத்தம் எழும்பினாலும், இதிலே நான் நம்பிக்கையாயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[2. என் சத்துருக்களும் என் பகைஞருமாகிய பொல்லாதவர்கள் என் மாம்சத்தைப் பட்சிக்க என்னை நெருக்குகையில் அவர்களே இடறிவிழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரிடத்தில் ஒன்றை நான் கேட்டேன் அதையே நாடுவேன்; நான் கர்த்தருடைய மகிமையைப் பார்க்கும்படியாகவும், அவருடைய ஆலயத்தில் ஆராய்ச்சிசெய்யும்படியாகவும், நான் என் ஜீவனுள்ள நாளெல்லாம் கர்த்தருடைய ஆலயத்தில் தங்கியிருப்பதையே நாடுவேன்.]]></a:t>
+              <a:t><![CDATA[3. எனக்கு விரோதமாக ஒரு பாளயமிறங்கினாலும், என் இருதயம் பயப்படாது; என்மேல் யுத்தம் எழும்பினாலும், இதிலே நான் நம்பிக்கையாயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீங்குநாளில் அவர் என்னைத் தம்முடைய கூடாரத்தில் மறைத்து, என்னைத் தமது கூடார மறைவிலே ஒளித்துவைத்து, என்னைக் கன்மலையின்மேல் உயர்த்துவார்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தரிடத்தில் ஒன்றை நான் கேட்டேன் அதையே நாடுவேன்; நான் கர்த்தருடைய மகிமையைப் பார்க்கும்படியாகவும், அவருடைய ஆலயத்தில் ஆராய்ச்சிசெய்யும்படியாகவும், நான் என் ஜீவனுள்ள நாளெல்லாம் கர்த்தருடைய ஆலயத்தில் தங்கியிருப்பதையே நாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495699" r:id="rId1"/>
+    <p:sldLayoutId id="2473414400" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3207,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. મારા શત્રુઓ મને ઘેરી વળ્યા છે, પણ તેમને હરાવવા યહોવા મારી મદદ કરશે. હું તેના મંડપમાં હર્ષનાદ સાથે]]></a:t>
+              <a:t><![CDATA[5. For in the time of trouble he shall hide me in his pavilion: in the secret of his tabernacle]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અર્પણો ચઢાવીશ. હું સ્તુતિગીતો ગાઇશ, અને તેઓ જે મારો આભાર યહોવાને વ્યકત કરે.]]></a:t>
+              <a:t><![CDATA[shall he hide me; he shall set me up upon a rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હે યહોવા, મારી વિનંતી સાંભળો. મારા પર દયા કરીને મને જરૂરી સહાયતા આપો.]]></a:t>
+              <a:t><![CDATA[6. And now shall mine head be lifted up above mine enemies round about me: therefore will I offer in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. મારું હૃદય તમારા વિષે કહે છે કે તમે ઇચ્છો છો કે અમે તમને શોધીએ, તેથી હે યહોવા, હું તમારી પાસે]]></a:t>
+              <a:t><![CDATA[his tabernacle sacrifices of joy; I will sing, yea, I will sing praises unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તમારૂં મુખડું શોધવા આવું છું.]]></a:t>
+              <a:t><![CDATA[7. Hear, O LORD, when I cry with my voice: have mercy also upon me, and answer me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હે યહોવા, હું તમારી પાસે આવું છું. તમે તમારું મુખ મારાથી ફેરવશો નહિ. તમારા આ સેવક પર ગુસ્સો ન]]></a:t>
+              <a:t><![CDATA[8. When you said, Seek all of you my face; my heart said unto you, Your face, LORD, will I seek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરો, હે મારા તારણહાર, મારા દેવ, હવે મને છોડી ન દેતા અને મને તજી ન દો.]]></a:t>
+              <a:t><![CDATA[9. Hide not your face far from me; put not your servant away in anger: you have been my help; leave]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. મારા માતાપિતાએ મને તજી દીધો છે, પરંતુ યહોવા મને સંભળશે અને સ્વીકારશે.]]></a:t>
+              <a:t><![CDATA[me not, neither forsake me, O God of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. હે યહોવા, મને કહો, હવે મારે શું કરવું? હું શત્રુઓથી ધેરાએલો છું અને તમારી મદદની રાહ જોઉ છું માટે]]></a:t>
+              <a:t><![CDATA[10. When my father and my mother forsake me, then the LORD will take me up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હવે મને તમે સત્કર્મના સરળ માગેર્ દોરી જાઓ.]]></a:t>
+              <a:t><![CDATA[11. Teach me your way, O LORD, and lead me in a plain path, because of mine enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવા મારું તારણ અને પ્રકાશ છે; શા માટે મારે કોઇથીય ડરવું? યહોવા, મારા જીવનનું સાર્મથ્ય છે, શા]]></a:t>
+              <a:t><![CDATA[1. The LORD is my light and my salvation; whom shall I fear? the LORD is the strength of my life; of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. હે યહોવા, મને મારા શત્રુઓના હાથમાં સુપ્રત ન કરો. કારણકે તેઓએ મારા ઉપર ખોટા આરોપો મૂક્યાં છે તથા]]></a:t>
+              <a:t><![CDATA[12. Deliver me not over unto the will of mine enemies: for false witnesses are risen up against me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ હંમેશા મને નિષ્ઠુરતાથી ઇજા પહોંચાડવાની યોજનાઓ કરે છે.]]></a:t>
+              <a:t><![CDATA[and such as breathe out cruelty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. હું આશા રાખું છું કે યહોવા ખરેખર મને ફરીથી છોડાવશે, અને હું આ જીવનમાં તેમની દયાનો અનુભવ કરીશ.]]></a:t>
+              <a:t><![CDATA[13. I had fainted, unless I had believed to see the goodness of the LORD in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તું યહોવાની રાહ જોજે, ધૈર્ય ગુમાવીશ નહિ; તેઓ જરૂર આવશે અને તને બચાવશે; બળવાન થા અને હિંમત રાખ;]]></a:t>
+              <a:t><![CDATA[14. Wait on the LORD: be of good courage, and he shall strengthen yours heart: wait, I say, on the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હા, તું યહોવાની રાહ જોજે, તેઓ તને સહાય કરશે.]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે મારે કોઇનાથી ડરવું?]]></a:t>
+              <a:t><![CDATA[whom shall I be afraid?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. જ્યારે દુષ્ટ શત્રુઓ મારો સંહાર કરવા આવશે, ત્યારે તેઓ ઠોકર ખાઇને નીચે પડશે.]]></a:t>
+              <a:t><![CDATA[2. When the wicked, even mine enemies and my foes, came upon me to eat up my flesh, they stumbled]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ભલે સૈન્ય મારી વિરુદ્ધ છાવણી નાખે, તો પણ હું જરાય ડરવાનો નથી; ભલે એ મારી વિરુદ્ધ યુદ્ધ કરે; પણ]]></a:t>
+              <a:t><![CDATA[and fell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને યહોવા પર ભરોસો છે કે, તેઓ મારું રક્ષણ કરશે.]]></a:t>
+              <a:t><![CDATA[3. Though an host should camp against me, my heart shall not fear: though war should rise against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું એકજ વસ્તુ માંગુ છું યહોવાથી, “મારા જીવનના સર્વ દિવસો પર્યંત મને યહોવાનાં મંદિરમાં બેસવા દો]]></a:t>
+              <a:t><![CDATA[me, in this will I be confident.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેથી સદા યહોવાના દિવ્ય સૌંદર્યનું અવલોકન કરી શકું અને તેમના પવિત્રસ્થાનની મુલાકાત કરું.”]]></a:t>
+              <a:t><![CDATA[4. One thing have I desired of the LORD, that will I seek after; that I may dwell in the house of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. સંકટના સમયે તેઓ ખરેખર મને પોતાના પવિત્ર મંડપમાં સંતાડી દેશે. અને મને તેમની સુરક્ષિત જગાએ લઇ જશે.]]></a:t>
+              <a:t><![CDATA[the LORD all the days of my life, to behold the beauty of the LORD, and to enquire in his temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>