--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -350,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய கோபம் ஒரு நிமிஷம், அவருடைய தயவோ நீடியவாழ்வு; சாயங்காலத்தில் அழுகை தங்கும், விடியற்காலத்திலே களிப்புண்டாகும்.]]></a:t>
+              <a:t><![CDATA[5. For his anger endures but a moment; in his favour is life: weeping may endure for a night, but joy comes in the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் ஒருக்காலும் அசைக்கப்படுவதில்லையென்று என் வாழ்விலே சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[6. And in my prosperity I said, I shall never be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, உம்முடைய தயவினால் நீர் என் பர்வதத்தைத் திடமாய் நிற்கப்பண்ணியிருந்தீர்; உமது முகத்தை நீர் மறைத்துக்கொண்டபோதோ நான் கலங்கினவனானேன்.]]></a:t>
+              <a:t><![CDATA[7. LORD, by your favour you have made my mountain to stand strong: you did hide your face, and I was troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, உம்முடைய தயவினால் நீர் என் பர்வதத்தைத் திடமாய் நிற்கப்பண்ணியிருந்தீர்; உமது முகத்தை நீர் மறைத்துக்கொண்டபோதோ நான் கலங்கினவனானேன்.]]></a:t>
+              <a:t><![CDATA[7. LORD, by your favour you have made my mountain to stand strong: you did hide your face, and I was troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் குழியில் இறங்குகையில் என் இரத்தத்தால் என்ன லாபமுண்டு? புழுதி உம்மைத் துதித்து, உமது சத்தியத்தை அறிவிக்குமோ?]]></a:t>
+              <a:t><![CDATA[8. I cried to you, O LORD; and unto the LORD I made supplication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தாவே, நீர் எனக்குச் செவிகொடுத்து என்மேல் இரக்கமாயிரும்; கர்த்தாவே, நீர் எனக்குச் சகாயராயிரும் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[8. I cried to you, O LORD; and unto the LORD I made supplication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தாவே, நீர் எனக்குச் செவிகொடுத்து என்மேல் இரக்கமாயிரும்; கர்த்தாவே, நீர் எனக்குச் சகாயராயிரும் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[9. What profit is there in my blood, when I go down to the pit? Shall the dust praise you? shall it declare your truth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தாவே, நீர் எனக்குச் செவிகொடுத்து என்மேல் இரக்கமாயிரும்; கர்த்தாவே, நீர் எனக்குச் சகாயராயிரும் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[9. What profit is there in my blood, when I go down to the pit? Shall the dust praise you? shall it declare your truth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தாவே, உம்மை நோக்கிக்கூப்பிட்டேன்; கர்த்தரை நோக்கிக் கெஞ்சினேன்.]]></a:t>
+              <a:t><![CDATA[10. Hear, O LORD, and have mercy upon me: LORD, be you my helper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் புலம்பலை ஆனந்தக் களிப்பாக மாறப்பண்ணினீர்; என் மகிமை அமர்ந்திராமல் உம்மைக் கீர்த்தனம்பண்ணும்படியாக நீர் என் இரட்டைக் களைந்துபோட்டு, மகிழ்ச்சியென்னும் கட்டினால் என்னை இடைகட்டினீர்.]]></a:t>
+              <a:t><![CDATA[11. You have turned for me my mourning into dancing: you have put off my sackcloth, and girded me with gladness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, என் சத்துருக்கள் என்னை மேற்கொண்டு மகிழவொட்டாமல், நீர் என்னைக் கைதூக்கி எடுத்தபடியினால், நான் உம்மைப் போற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[1. I will extol you, O LORD; for you have lifted me up, and have not made my foes to rejoice over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் புலம்பலை ஆனந்தக் களிப்பாக மாறப்பண்ணினீர்; என் மகிமை அமர்ந்திராமல் உம்மைக் கீர்த்தனம்பண்ணும்படியாக நீர் என் இரட்டைக் களைந்துபோட்டு, மகிழ்ச்சியென்னும் கட்டினால் என்னை இடைகட்டினீர்.]]></a:t>
+              <a:t><![CDATA[11. You have turned for me my mourning into dancing: you have put off my sackcloth, and girded me with gladness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1658,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் தேவனாகிய கர்த்தாவே, உம்மை என்றென்றைக்கும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. You have turned for me my mourning into dancing: you have put off my sackcloth, and girded me with gladness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1767,51 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் தேவனாகிய கர்த்தாவே, உம்மை என்றென்றைக்கும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. To the end that my glory may sing praise to you, and not be silent. O LORD my God, I will give thanks unto you for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, என் சத்துருக்கள் என்னை மேற்கொண்டு மகிழவொட்டாமல், நீர் என்னைக் கைதூக்கி எடுத்தபடியினால், நான் உம்மைப் போற்றுவேன்.]]></a:t>
+              <a:t><![CDATA[1. I will extol you, O LORD; for you have lifted me up, and have not made my foes to rejoice over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் தேவனாகிய கர்த்தாவே, உம்மை நோக்கிக் கூப்பிட்டேன், என்னை நீர் குணமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[2. O LORD my God, I cried unto you, and you have healed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் தேவனாகிய கர்த்தாவே, உம்மை நோக்கிக் கூப்பிட்டேன், என்னை நீர் குணமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[3. O LORD, you have brought up my soul from the grave: you have kept me alive, that I should not go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என் ஆத்துமாவைப் பாதாளத்திலிருந்து ஏறப்பண்ணி, நான் குழியில் இறங்காதபடி என்னை உயிரோடே காத்தீர்.]]></a:t>
+              <a:t><![CDATA[3. O LORD, you have brought up my soul from the grave: you have kept me alive, that I should not go down to the pit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என் ஆத்துமாவைப் பாதாளத்திலிருந்து ஏறப்பண்ணி, நான் குழியில் இறங்காதபடி என்னை உயிரோடே காத்தீர்.]]></a:t>
+              <a:t><![CDATA[4. Sing unto the LORD, O all of you saints of his, and give thanks at the remembrance of his holiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய பரிசுத்தவான்களே, அவரைக் கீர்த்தனம்பண்ணி, அவருடைய பரிசுத்தத்தின் நினைவுகூருதலைக் கொண்டாடுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Sing unto the LORD, O all of you saints of his, and give thanks at the remembrance of his holiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய கோபம் ஒரு நிமிஷம், அவருடைய தயவோ நீடியவாழ்வு; சாயங்காலத்தில் அழுகை தங்கும், விடியற்காலத்திலே களிப்புண்டாகும்.]]></a:t>
+              <a:t><![CDATA[5. For his anger endures but a moment; in his favour is life: weeping may endure for a night, but joy comes in the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529257" r:id="rId1"/>
+    <p:sldLayoutId id="2478639993" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2965,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে দিয়েছেন “জীবন|” রাত্রে আমি লুটিযে পড়ে কাঁদি| পরদিন সকালে আমি আনন্দে গান গাই!]]></a:t>
+              <a:t><![CDATA[விடியற்காலத்திலே களிப்புண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যখন নিশ্চিন্তে ও নিরাপদে ছিলাম আমি ভেবেছিলাম কিছুই আমাকে আঘাত করতে পারবে না!]]></a:t>
+              <a:t><![CDATA[6. நான் ஒருக்காலும் அசைக்கப்படுவதில்லையென்று என் வாழ்விலே சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হ্যাঁ, প্রভু যখন আপনি আমার প্রতি সদয় ছিলেন আমি অনুভব করেছিলাম কোন কিছুই আমাকে হারাতে পারবে না!]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, உம்முடைய தயவினால் நீர் என் பர்வதத்தைத் திடமாய் நிற்கப்பண்ணியிருந்தீர்; உமது முகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু যখন আপনি মুখ ঘুরিযে নিলেন আমি ভয়ে কাঁপতে লাগলাম|]]></a:t>
+              <a:t><![CDATA[நீர் மறைத்துக்கொண்டபோதோ நான் கலங்கினவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই, হে ঈশ্বর আমি ফিরে এসে আপনার কাছে প্রার্থনা করেছি| আমি আপনার কাছে করুণা প্রার্থনা করেছি|]]></a:t>
+              <a:t><![CDATA[8. நான் குழியில் இறங்குகையில் என் இரத்தத்தால் என்ன லாபமுண்டு? புழுதி உம்மைத் துதித்து, உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি বলেছিলাম, “হে ঈশ্বর, যদি আমি মরে কবরে যাই, তাতে কি ভালো হবে? মৃত লোকরা শুধুই ধূলোয় শুয়ে]]></a:t>
+              <a:t><![CDATA[சத்தியத்தை அறிவிக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে! তারা আপনার প্রশংসা করে না| আমরা য়ে আপনার ওপর কতখানি নির্ভর করতে পারি, তা তারা অন্যান্য লোদের]]></a:t>
+              <a:t><![CDATA[9. கர்த்தாவே, நீர் எனக்குச் செவிகொடுத்து என்மேல் இரக்கமாயிரும்; கர்த்தாவே, நீர் எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে না|]]></a:t>
+              <a:t><![CDATA[சகாயராயிரும் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভু আমার প্রার্থনা শুনুন এবং আমার প্রতি সদয় হোন! প্রভু আমায় সাহায্য করুন!]]></a:t>
+              <a:t><![CDATA[10. கர்த்தாவே, உம்மை நோக்கிக்கூப்பிட்டேன்; கர்த்தரை நோக்கிக் கெஞ்சினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি প্রার্থনা করেছিলাম এবং আপনি আমায় সাহায্য করেছেন! আপনি আমার কান্নাকে নৃত্যে পরিণত করেছেন|]]></a:t>
+              <a:t><![CDATA[11. என் புலம்பலை ஆனந்தக் களிப்பாக மாறப்பண்ணினீர்; என் மகிமை அமர்ந்திராமல் உம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু, আপনি আমায় আমার সংকটগুলি থেকে টেনে তুলেছেন| আপনি আমাকে আমার শত্রুদের হাতে পরাজিত হতে এবং]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, என் சத்துருக்கள் என்னை மேற்கொண்டு மகிழவொட்டாமல், நீர் என்னைக் கைதூக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি আমায় চটের বস্ত্র সরিয়ে দিয়ে আনন্দ দিয়ে ঢেকে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[கீர்த்தனம்பண்ணும்படியாக நீர் என் இரட்டைக் களைந்துபோட்டு, மகிழ்ச்சியென்னும் கட்டினால் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু আমার ঈশ্বর, আমি চিরদিন আপনার প্রশংসা করবো, তাই কখনই নীরবতা থাকবে না| সর্বদাই কোন একজন]]></a:t>
+              <a:t><![CDATA[இடைகட்டினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে, য়ে আপনার সম্মানের জন্য আপনার প্রশংসা গীত গাইবে|]]></a:t>
+              <a:t><![CDATA[12. என் தேவனாகிய கர்த்தாவே, உம்மை என்றென்றைக்கும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিদ্রূপ করতেও দেন নি| তাই আপনার প্রতি আমি সম্মান দেখাবো|]]></a:t>
+              <a:t><![CDATA[எடுத்தபடியினால், நான் உம்மைப் போற்றுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু, আমার ঈশ্বর, আমি আপনার কাছে প্রার্থনা করেছিলাম| এবং আমার প্রার্থনা শুনে আপনি আমায় আরোগ্য]]></a:t>
+              <a:t><![CDATA[2. என் தேவனாகிய கர்த்தாவே, உம்மை நோக்கிக் கூப்பிட்டேன், என்னை நீர் குணமாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে তুলেছেন|]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, நீர் என் ஆத்துமாவைப் பாதாளத்திலிருந்து ஏறப்பண்ணி, நான் குழியில் இறங்காதபடி என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আপনি আমায় কবর থেকে টেনে তুলেছেন| আপনি আমায় বাঁচতে দিয়েছেন| মৃত্যু লোকের মৃত মানুষদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[உயிரோடே காத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে থাকতে হয় নি|]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய பரிசுத்தவான்களே, அவரைக் கீர்த்தனம்பண்ணி, அவருடைய பரிசுத்தத்தின் நினைவுகூருதலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ঈশ্বরের অনুগামীরা, প্রভুর প্রতি স্তবগান কর| তাঁর পবিত্র নামের প্রশংসা কর!]]></a:t>
+              <a:t><![CDATA[கொண்டாடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যখন ঈশ্বর ক্রুদ্ধ ছিলেন তখন “মৃত্যু” ছিল তাঁর সিদ্ধান্ত| কিন্তু তিনি আমার প্রতি ভালোবাসা দেখিয়ে]]></a:t>
+              <a:t><![CDATA[5. அவருடைய கோபம் ஒரு நிமிஷம், அவருடைய தயவோ நீடியவாழ்வு; சாயங்காலத்தில் அழுகை தங்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>