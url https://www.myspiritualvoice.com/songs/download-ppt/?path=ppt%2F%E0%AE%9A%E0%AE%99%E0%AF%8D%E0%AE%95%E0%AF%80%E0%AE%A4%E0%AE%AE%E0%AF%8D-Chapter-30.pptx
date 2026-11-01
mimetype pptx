--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639993" r:id="rId1"/>
+    <p:sldLayoutId id="2482575856" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>