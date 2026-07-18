--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -67,54 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -133,52 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -314,55 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வீண்மாயைகளைப் பற்றிக்கொள்ளுகிறவர்களை நான் வெறுத்து, கர்த்தரையே நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. உமது கிருபையிலே களிகூர்ந்து மகிழுவேன்; நீர் என் உபத்திரவத்தைப் பார்த்து, என் ஆத்தும வியாகுலங்களை அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது கிருபையிலே களிகூர்ந்து மகிழுவேன்; நீர் என் உபத்திரவத்தைப் பார்த்து, என் ஆத்தும வியாகுலங்களை அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[8. சத்துருவின் கையில் என்னை ஒப்புக்கொடாமல், என் பாதங்களை விசாலத்திலே நிறுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சத்துருவின் கையில் என்னை ஒப்புக்கொடாமல், என் பாதங்களை விசாலத்திலே நிறுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[9. எனக்கு இரங்கும் கர்த்தாவே, நான் நெருக்கப்படுகிறேன்; துக்கத்தினால் என் கண்ணும் என் ஆத்துமாவும் என் வயிறுங்கூடக் கருகிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு இரங்கும் கர்த்தாவே, நான் நெருக்கப்படுகிறேன்; துக்கத்தினால் என் கண்ணும் என் ஆத்துமாவும் என் வயிறுங்கூடக் கருகிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[10. என் பிராணன் சஞ்சலத்தினாலும், என் வருஷங்கள் தவிப்பினாலும் கழிந்துபோயிற்று; என் அக்கிரமத்தினாலே என் பெலன் குறைந்து, என் எலும்புகள் உலர்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் பிராணன் சஞ்சலத்தினாலும், என் வருஷங்கள் தவிப்பினாலும் கழிந்துபோயிற்று; என் அக்கிரமத்தினாலே என் பெலன் குறைந்து, என் எலும்புகள் உலர்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[11. என் சத்துருக்களாகிய யாவர் நிமித்தமும், நான் என் அயலாருக்கு நிந்தையும், எனக்கு அறிமுகமானவர்களுக்கு அருக்களிப்புமானேன்; வீதியிலே என்னைக் கண்டவர்கள் எனக்கு விலகி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் சத்துருக்களாகிய யாவர் நிமித்தமும், நான் என் அயலாருக்கு நிந்தையும், எனக்கு அறிமுகமானவர்களுக்கு அருக்களிப்புமானேன்; வீதியிலே என்னைக் கண்டவர்கள் எனக்கு விலகி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. செத்தவனைப்போல எல்லாராலும் முழுவதும் மறக்கப்பட்டேன்; உடைந்தபாத்திரத்தைப் போலானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. செத்தவனைப்போல எல்லாராலும் முழுவதும் மறக்கப்பட்டேன்; உடைந்தபாத்திரத்தைப் போலானேன்.]]></a:t>
+              <a:t><![CDATA[13. அநேகர் சொல்லும் அவதூறைக் கேட்டேன்; எனக்கு விரோதமாக அவர்கள் ஏகமாய் ஆலோசனைபண்ணுகிறதினால் திகில் என்னைச் சூழ்ந்துகொண்டது; என் பிராணனை வாங்கத்தேடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அநேகர் சொல்லும் அவதூறைக் கேட்டேன்; எனக்கு விரோதமாக அவர்கள் ஏகமாய் ஆலோசனைபண்ணுகிறதினால் திகில் என்னைச் சூழ்ந்துகொண்டது; என் பிராணனை வாங்கத்தேடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. நானோ, கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; நீரே என் தேவன் என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ, கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; நீரே என் தேவன் என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[15. என் காலங்கள் உமது கரத்திலிருக்கிறது; என் சத்துருக்களின் கைக்கும் என்னைத் துன்பப்படுத்துகிறவர்களின் கைக்கும் என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் காலங்கள் உமது கரத்திலிருக்கிறது; என் சத்துருக்களின் கைக்கும் என்னைத் துன்பப்படுத்துகிறவர்களின் கைக்கும் என்னைத் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[16. நீர் உமது முகத்தை உமது ஊழியக்காரன்மேல் பிரகாசிக்கப்பண்ணி, உமது கிருபையினாலே என்னை இரட்சியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் உமது முகத்தை உமது ஊழியக்காரன்மேல் பிரகாசிக்கப்பண்ணி, உமது கிருபையினாலே என்னை இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[17. கர்த்தாவே, உம்மை நோக்கிக்கூப்பிட்டேன்; நான் வெட்கப்பட்டுப்போகாதபடி செய்யும்; துன்மார்க்கர் வெட்கப்பட்டுப் பாதாளத்தில் மவுனமாயிருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தாவே, உம்மை நோக்கிக்கூப்பிட்டேன்; நான் வெட்கப்பட்டுப்போகாதபடி செய்யும்; துன்மார்க்கர் வெட்கப்பட்டுப் பாதாளத்தில் மவுனமாயிருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[18. நீதிமானுக்கு விரோதமாய்ப் பெருமையோடும் இகழ்ச்சியோடும் கடினமாய்ப் பேசுகிற பொய் உதடுகள் கட்டப்பட்டுப்போவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; நான் ஒருக்காலும் வெட்கமடையாதபடி செய்யும்; உமது நீதியினிமித்தம் என்னை விடுவியும்.]]></a:t>
+              <a:t><![CDATA[2. உமது செவியை எனக்குச் சாய்த்து, சீக்கிரமாய் என்னைத் தப்புவியும்; நீர் எனக்குப் பலத்த துருகமும் எனக்கு அடைக்கலமான அரணுமாயிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தர் அரணான நகரத்தில் எனக்குத் தமது கிருபையை அதிசயமாய் விளங்கப்பண்ணினபடியால், அவருக்கு ஸ்தோத்திரம்.]]></a:t>
+              <a:t><![CDATA[22. உம்முடைய கண்களுக்கு முன்பாக இராதபடிக்கு வெட்டுண்டேன் என்று நான் என் மனக்கலக்கத்திலே சொன்னேன்; ஆனாலும் நான் உம்மைநோக்கிக் கூப்பிட்டபோது, என் விண்ணப்பங்களின் சத்தத்தைக் கேட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உம்முடைய கண்களுக்கு முன்பாக இராதபடிக்கு வெட்டுண்டேன் என்று நான் என் மனக்கலக்கத்திலே சொன்னேன்; ஆனாலும் நான் உம்மைநோக்கிக் கூப்பிட்டபோது, என் விண்ணப்பங்களின் சத்தத்தைக் கேட்டீர்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய பரிசுத்தவான்களே, நீங்களெல்லாரும் அவரில் அன்புகூருங்கள்; உண்மையானவனைக் கர்த்தர் தற்காத்து, இடும்புசெய்கிறவனுக்குப் பூரணமாய்ப் பதிலளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,159 +3684,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய பரிசுத்தவான்களே, நீங்களெல்லாரும் அவரில் அன்புகூருங்கள்; உண்மையானவனைக் கர்த்தர் தற்காத்து, இடும்புசெய்கிறவனுக்குப் பூரணமாய்ப் பதிலளிப்பார்.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[24. கர்த்தருக்குக் காத்திருக்கிறவர்களே, நீங்களெல்லாரும் திடமனதாயிருங்கள், அவர் உங்கள் இருதயத்தை ஸ்திரப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3920,159 +3803,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. உமது செவியை எனக்குச் சாய்த்து, சீக்கிரமாய் என்னைத் தப்புவியும்; நீர் எனக்குப் பலத்த துருகமும் எனக்கு அடைக்கலமான அரணுமாயிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4128,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உமது செவியை எனக்குச் சாய்த்து, சீக்கிரமாய் என்னைத் தப்புவியும்; நீர் எனக்குப் பலத்த துருகமும் எனக்கு அடைக்கலமான அரணுமாயிரும்.]]></a:t>
+              <a:t><![CDATA[3. என் கன்மலையும் என் கோட்டையும் நீரே; உமது நாமத்தினிமித்தம் எனக்கு வழிகாட்டி, என்னை நடத்தியருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் கன்மலையும் என் கோட்டையும் நீரே; உமது நாமத்தினிமித்தம் எனக்கு வழிகாட்டி, என்னை நடத்தியருளும்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் எனக்கு மறைவாய் வைத்த வலைக்கு என்னை நீங்கலாக்கிவிடும்; தேவரீரே எனக்கு அரண்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் கன்மலையும் என் கோட்டையும் நீரே; உமது நாமத்தினிமித்தம் எனக்கு வழிகாட்டி, என்னை நடத்தியருளும்.]]></a:t>
+              <a:t><![CDATA[5. உமது கையில் என் ஆவியை ஒப்புவிக்கிறேன்; சத்தியபரனாகிய கர்த்தாவே, நீர் என்னை மீட்டுக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் எனக்கு மறைவாய் வைத்த வலைக்கு என்னை நீங்கலாக்கிவிடும்; தேவரீரே எனக்கு அரண்.]]></a:t>
+              <a:t><![CDATA[6. வீண்மாயைகளைப் பற்றிக்கொள்ளுகிறவர்களை நான் வெறுத்து, கர்த்தரையே நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உமது கையில் என் ஆவியை ஒப்புவிக்கிறேன்; சத்தியபரனாகிய கர்த்தாவே, நீர் என்னை மீட்டுக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[7. உமது கிருபையிலே களிகூர்ந்து மகிழுவேன்; நீர் என் உபத்திரவத்தைப் பார்த்து, என் ஆத்தும வியாகுலங்களை அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495672" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4935,70 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જૂઠ્ઠા દેવોની પૂજા કરનારને હું ધિક્કારું છું, હું ફકત યહોવામાં ભરોસો કરું છું;]]></a:t>
+              <a:t><![CDATA[soul in adversities;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. યહોવા, હું તમારી દયાથી આનંદથી હરખાઇશ તમે મારું સઘળું દુ:ખ જોયું છે, મારા આત્માની વ્યથા નિહાળી છે.]]></a:t>
+              <a:t><![CDATA[8. And have not shut me up into the hand of the enemy: you have set my feet in a large room.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. તમે મને શત્રુઓના હાથમાં સોંપ્યો નથી, તમે મારા પગ વિશાળ જગા પર સ્થિર કર્યા છે.]]></a:t>
+              <a:t><![CDATA[9. Have mercy upon me, O LORD, for I am in trouble: mine eye is consumed with grief, yea, my soul]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હે યહોવા; હું સંકટમાં છુ, હિંમત હારી ગયો છું, મારા પર દયા કરો; શોકથી મારું શરીર, આંખ, મારો પ્રાણ]]></a:t>
+              <a:t><![CDATA[and my belly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ક્ષીણ થાય છે.]]></a:t>
+              <a:t><![CDATA[10. For my life is spent with grief, and my years with sighing: my strength fails because of mine]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. મારા જીવનનો અંત આવે છે. ઉદાસીમાં મારા વષોર્ નિસાસામાં પસાર થાય છે. મારા પાપોએ મારી શકિત હણી લીધી]]></a:t>
+              <a:t><![CDATA[iniquity, and my bones are consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે અને મારાઁ હાડકાઁ બરડ થઇ રહ્યાં છે.]]></a:t>
+              <a:t><![CDATA[11. I was a reproach among all mine enemies, but especially among my neighbours, and a fear to mine]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. મારા બધા દુશ્મનો મને મહેણાં મારે છે, અને મારા પડોશીઓ મારી હાંસી ઉડાવે છે. મારા સબંધીઓને મારો ભય]]></a:t>
+              <a:t><![CDATA[acquaintance: they that did see me without fled from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લાગે છે; તેથી તેઓ મને અવગણે છે. જેઓ મને જુએ છે તેઓ તેમના મુખ ફેરવી લે છે.]]></a:t>
+              <a:t><![CDATA[12. I am forgotten as a dead man out of mind: I am like a broken vessel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. મૃત્યુ પામેલ મનુષ્યની જેમ હું વિસરાઇ ગયો છું; હું ફેંકી દીધેલાં અને ફુટી ગયેલાં વાસણ જેવો છું.]]></a:t>
+              <a:t><![CDATA[13. For I have heard the slander of many: fear was on every side: while they took counsel together]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હે યહોવા, હું તમારી ઉપર આધાર રાખું છું મને નિરાશ ન કરશો. મારી સાથે હમેંશા સારા રહેજો અને મને કૃપા]]></a:t>
+              <a:t><![CDATA[1. In you, O LORD, do I put my trust; let me never be ashamed: deliver me in your righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. મેં ઘણાં લોકોને મારી બદનક્ષી કરતાં સાંભળ્યા છે. તેઓ ભેગા થઇને મારી વિરુદ્ધ મને મારી નાખવાની]]></a:t>
+              <a:t><![CDATA[against me, they devised to take away my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યોજના અને કાવતરાં કરે છે.]]></a:t>
+              <a:t><![CDATA[14. But I trusted in you, O LORD: I said, You are my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પરંતુ હે યહોવા, હું તમારો વિશ્વાસ કરૂં છું મેં કહ્યું, “ફકત તમે જ મારા દેવ છો.”]]></a:t>
+              <a:t><![CDATA[15. My times are in your hand: deliver me from the hand of mine enemies, and from them that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. મારા જીવનની બધીજ બીનાઓ તમારા હાથમાં છે. મારા પર દયા કરો અને મને દુશ્મનોથી અને જેઓ મારો પીછો કરી]]></a:t>
+              <a:t><![CDATA[persecute me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યાં છે તેમનાથી બચાવો.]]></a:t>
+              <a:t><![CDATA[16. Make your face to shine upon your servant: save me for your mercies' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તમારા સેવક ઉપર તમારા મુખનો પ્રકાશ ફરીથી પાડો. અને મારા પર તમારી કૃપા દર્શાવી મારો બચાવ કરો.]]></a:t>
+              <a:t><![CDATA[17. Let me not be ashamed, O LORD; for I have called upon you: let the wicked be ashamed, and let]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હે યહોવા, હું નિરાશ થઇશ નહિં; કારણકે મેં તમને પ્રાર્થના કરી છે. દુષ્ટજનોને લજ્જિત કરી અને ચૂપચાપ]]></a:t>
+              <a:t><![CDATA[them be silent in the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને કબરોમાં સુવડાવી દો.]]></a:t>
+              <a:t><![CDATA[18. Let the lying lips be put to silence; which speak grievous things proudly and contemptuously]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જૂઠા હોઠ મૂંગા થાઓ; તેઓ ડંફાસ મારે છે અને સજ્જનોની વિરુદ્ધ દ્વેષભાવ રાખીને ખરાબ વાતો કહે છે.]]></a:t>
+              <a:t><![CDATA[against the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. જે ઉદારતા તમારા ભકતોને ખાતર તમે રાખી મૂકી છે, તે તમે તમારા ભરોસો પર રાખનાર માટે ખૂબ દાખવી છે.]]></a:t>
+              <a:t><![CDATA[19. Oh how great is your goodness, which you have laid up for them that fear you; which you have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપતા રહેજો.]]></a:t>
+              <a:t><![CDATA[2. Bow down yours ear to me; deliver me speedily: be you my strong rock, for an house of defence to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને તમારો ભય રાખનારા માટે તમારો આશીર્વાદ મહાન છે.]]></a:t>
+              <a:t><![CDATA[wrought for them that trust in you before the sons of men!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તમે તમારી સંમુખ તેઓને સંતાડી રાખશો, અને તેમનું કાવતરાબાજો વિરુદ્ધ રક્ષણ કરશો. તમે તમારા મંડપમાં]]></a:t>
+              <a:t><![CDATA[20. You shall hide them in the secret of your presence from the pride of man: you shall keep them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમને સુરક્ષિત રાખશો અને તેમને અનિષ્ટ જીભોથી બચાવશો.]]></a:t>
+              <a:t><![CDATA[secretly in a pavilion from the strife of tongues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. યહોવાને ધન્ય છે! કારણ તેણે મારા પર અસીમ પ્રેમ વરસાવ્યો છે. જ્યારે દુશ્મનોએ નગરને ઘેરી લીધું હતું]]></a:t>
+              <a:t><![CDATA[21. Blessed be the LORD: for he has showed me his marvellous kindness in a strong city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ત્યારે તેમણે મારા પર અદભૂત દયા દેખાડી છે.]]></a:t>
+              <a:t><![CDATA[22. For I said in my haste, I am cut off from before yours eyes: nevertheless you heard the voice of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. અધીરતાથી મેં કહીં દીધું હતું કે, યહોવાએ મને તરછોડી દીધો છે, વિચાર કર્યા વિના હું એવું બોલ્યો હતો]]></a:t>
+              <a:t><![CDATA[my supplications when I cried unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છતાં મારી અરજ તમે સાંભળી.]]></a:t>
+              <a:t><![CDATA[23. O love the LORD, all you his saints: for the LORD perserves the faithful, and plentifully]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. હે યહોવાના સર્વ ભકતો, તમે તેમનાં પર પ્રેમ રાખો; વિશ્વાસુઓની તેઓ રક્ષા કરે છે, અને અભિમાનીને]]></a:t>
+              <a:t><![CDATA[rewards the proud doer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શિક્ષા કરે છે.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[24. તમારામાંના બધાં, જેઓ યહોવાની મદદની રાહ જુએ છે. ભલે તમારા હૃદય નિર્ભય અને હિંમતવાન બને, અને તમે]]></a:t>
+              <a:t><![CDATA[24. Be of good courage, and he shall strengthen your heart, all you that hope in the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હે યહોવા, મને સંભળો, ઉતાવળથી મારી મદદે આવો! મારા ખડક બનો. મારી સુરક્ષાની જગા બનો. મારો કિલ્લો બનો]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[સહુ ભલે બળવાન બનો!]]></a:t>
+              <a:t><![CDATA[save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને મને બચાવો.]]></a:t>
+              <a:t><![CDATA[3. For you are my rock and my fortress; therefore for your name's sake lead me, and guide me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. દેવ મારા ખડક અને કિલ્લો છો, તેથી તમારા નામને માટે મને દોરવણી આપો અને મને માર્ગદર્શન આપો. અને તે]]></a:t>
+              <a:t><![CDATA[4. Pull me out of the net that they have laid privately for me: for you are my strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પર ચલાવો.]]></a:t>
+              <a:t><![CDATA[5. Into yours hand I commit my spirit: you have redeemed me, O LORD God of truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. મારા શત્રુઓએ પાથરેલી ગુપ્ત જાળમાંથી મને બચાવો. કારણ તમે મારો આશ્રય છો.]]></a:t>
+              <a:t><![CDATA[6. I have hated them that regard lying vanities: but I trust in the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. હું, મારો આત્મા તમારા હાથમાં સોંપુ છું; હે સત્યના દેવ યહોવા, તમે મારો ઉદ્ધાર કર્યો છે.]]></a:t>
+              <a:t><![CDATA[7. I will be glad and rejoice in your mercy: for you have considered my trouble; you have known my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>