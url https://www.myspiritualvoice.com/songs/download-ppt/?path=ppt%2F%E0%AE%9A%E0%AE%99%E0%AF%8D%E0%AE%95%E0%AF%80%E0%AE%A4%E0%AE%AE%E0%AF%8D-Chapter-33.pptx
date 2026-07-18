--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,97 +37,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +260,57 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய ஆலோசனை நித்தியகாலமாகவும், அவருடைய இருதயத்தின் நினைவுகள் தலைமுறை தலைமுறையாகவும் நிற்கும்.]]></a:t>
+              <a:t><![CDATA[1. நீதிமான்களே, கர்த்தருக்குள் களிகூருங்கள்; துதிசெய்வது செம்மையானவர்களுக்குத் தகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தரைத் தங்களுக்குத் தெய்வமாகக்கொண்ட ஜாதியும், அவர் தமக்குச் சுதந்தரமாகத் தெரிந்துகொண்ட ஜனமும் பாக்கியமுள்ளது.]]></a:t>
+              <a:t><![CDATA[2. சுரமண்டலத்தினால் கர்த்தரைத் துதித்து, பத்து நரம்பு வீணையினாலும் அவரைக் கீர்த்தனம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் வானத்திலிருந்து நோக்கிப் பார்த்து, எல்லா மனுபுத்திரரையும் காண்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. அவருக்குப் புதுப்பாட்டைப் பாடுங்கள்; ஆனந்த சத்தத்தோடே வாத்தியங்களை நேர்த்தியாய் வாசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாம் வாசமாயிருக்கிற ஸ்தானத்திலிருந்து பூமியின் குடிகள் எல்லார்மேலும் கண்ணோக்கமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய வார்த்தை உத்தமமும், அவருடைய செய்கையெல்லாம் சத்தியமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய இருதயங்களையெல்லாம் அவர் உருவாக்கி, அவர்கள் செய்கைகளையெல்லாம் கவனித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. அவர் நீதியிலும் நியாயத்திலும் பிரியப்படுகிறார்; பூமி கர்த்தருடைய காருணியத்தினால் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எந்த ராஜாவும் தன் சேனையின்மிகுதியால் இரட்சிக்கப்படான்; சவுரியவானும் தன் பலத்தின் மிகுதியால் தப்பான்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தருடைய வார்த்தையினால் வானங்களும் அவருடைய வாயின் சுவாசத்தினால் அவைகளின் சர்வசேனையும் உண்டாக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரட்சிக்கிறதற்குக் குதிரை விருதா; அது தன் மிகுந்த வீரியத்தால் தப்புவியாது.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தருடைய வார்த்தையினால் வானங்களும் அவருடைய வாயின் சுவாசத்தினால் அவைகளின் சர்வசேனையும் உண்டாக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தமக்குப் பயந்து, தமது கிருபைக்குக் காத்திருக்கிறவர்களின் ஆத்துமாக்களை மரணத்திற்கு விலக்கி விடுவிக்கவும்;]]></a:t>
+              <a:t><![CDATA[7. அவர் சமுத்திர ஜலங்களைக் குவியலாகச் சேர்த்து, ஆழமான ஜலங்களைப் பொக்கிஷவைப்பாக வைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீதிமான்களே, கர்த்தருக்குள் களிகூருங்கள்; துதிசெய்வது செம்மையானவர்களுக்குத் தகும்.]]></a:t>
+              <a:t><![CDATA[8. பூமியெல்லாம் கர்த்தருக்குப் பயப்படுவதாக; உலகத்திலுள்ள குடிகளெல்லாம் அவருக்கு அஞ்சியிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சுரமண்டலத்தினால் கர்த்தரைத் துதித்து, பத்து நரம்பு வீணையினாலும் அவரைக் கீர்த்தனம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர் சொல்ல ஆகும் அவர் கட்டளையிட நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1444,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருக்குப் புதுப்பாட்டைப் பாடுங்கள்; ஆனந்த சத்தத்தோடே வாத்தியங்களை நேர்த்தியாய் வாசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. எந்த ராஜாவும் தன் சேனையின்மிகுதியால் இரட்சிக்கப்படான்; சவுரியவானும் தன் பலத்தின் மிகுதியால் தப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பஞ்சத்தில் அவர்களை உயிரோடேகாக்கவும், கர்த்தருடைய கண்கள் அவர்கள்மேல் நோக்கமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் ஜாதிகளின் ஆலோசனையை விருதாவாக்கி, ஜனங்களுடைய நினைவுகளை அவமாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய ஆத்துமா கர்த்தருக்குக் காத்திருக்கிறது; அவரே நமக்குத் துணையும் நமக்குக் கேடகமுமானவர்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் ஜாதிகளின் ஆலோசனையை விருதாவாக்கி, ஜனங்களுடைய நினைவுகளை அவமாக்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவருடைய பரிசுத்த நாமத்தை நாம் நம்பியிருக்கிறபடியால், நம்முடைய இருதயம் அவருக்குள் களிகூரும்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய ஆலோசனை நித்தியகாலமாகவும், அவருடைய இருதயத்தின் நினைவுகள் தலைமுறை தலைமுறையாகவும் நிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,51 +1896,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தாவே, நாங்கள் உம்மை நம்பியிருக்கிறபடியே உமது கிருபை எங்கள்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தரைத் தங்களுக்குத் தெய்வமாகக்கொண்ட ஜாதியும், அவர் தமக்குச் சுதந்தரமாகத் தெரிந்துகொண்ட ஜனமும் பாக்கியமுள்ளது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. கர்த்தரைத் தங்களுக்குத் தெய்வமாகக்கொண்ட ஜாதியும், அவர் தமக்குச் சுதந்தரமாகத் தெரிந்துகொண்ட ஜனமும் பாக்கியமுள்ளது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. கர்த்தர் வானத்திலிருந்து நோக்கிப் பார்த்து, எல்லா மனுபுத்திரரையும் காண்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. தாம் வாசமாயிருக்கிற ஸ்தானத்திலிருந்து பூமியின் குடிகள் எல்லார்மேலும் கண்ணோக்கமாயிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அவர்களுடைய இருதயங்களையெல்லாம் அவர் உருவாக்கி, அவர்கள் செய்கைகளையெல்லாம் கவனித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1989,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய வார்த்தை உத்தமமும், அவருடைய செய்கையெல்லாம் சத்தியமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. எந்த ராஜாவும் தன் சேனையின்மிகுதியால் இரட்சிக்கப்படான்; சவுரியவானும் தன் பலத்தின் மிகுதியால் தப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2098,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் நீதியிலும் நியாயத்திலும் பிரியப்படுகிறார்; பூமி கர்த்தருடைய காருணியத்தினால் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. இரட்சிக்கிறதற்குக் குதிரை விருதா; அது தன் மிகுந்த வீரியத்தால் தப்புவியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய வார்த்தையினால் வானங்களும் அவருடைய வாயின் சுவாசத்தினால் அவைகளின் சர்வசேனையும் உண்டாக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[18. தமக்குப் பயந்து, தமது கிருபைக்குக் காத்திருக்கிறவர்களின் ஆத்துமாக்களை மரணத்திற்கு விலக்கி விடுவிக்கவும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் சமுத்திர ஜலங்களைக் குவியலாகச் சேர்த்து, ஆழமான ஜலங்களைப் பொக்கிஷவைப்பாக வைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. பஞ்சத்தில் அவர்களை உயிரோடேகாக்கவும், கர்த்தருடைய கண்கள் அவர்கள்மேல் நோக்கமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூமியெல்லாம் கர்த்தருக்குப் பயப்படுவதாக; உலகத்திலுள்ள குடிகளெல்லாம் அவருக்கு அஞ்சியிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய ஆத்துமா கர்த்தருக்குக் காத்திருக்கிறது; அவரே நமக்குத் துணையும் நமக்குக் கேடகமுமானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் சொல்ல ஆகும் அவர் கட்டளையிட நிற்கும்.]]></a:t>
+              <a:t><![CDATA[21. அவருடைய பரிசுத்த நாமத்தை நாம் நம்பியிருக்கிறபடியால், நம்முடைய இருதயம் அவருக்குள் களிகூரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் ஜாதிகளின் ஆலோசனையை விருதாவாக்கி, ஜனங்களுடைய நினைவுகளை அவமாக்குகிறார்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தாவே, நாங்கள் உம்மை நம்பியிருக்கிறபடியே உமது கிருபை எங்கள்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493197" r:id="rId1"/>
+    <p:sldLayoutId id="2473414352" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,50 +3338,82 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನ ಆಲೋಚನೆಯು ಎಂದೆಂದಿಗೂ ಆತನ ಹೃದಯದ ಆಲೋಚನೆಗಳು ತಲತಲಾಂತ ರಕ್ಕೂ ನಿಲ್ಲುವವು.]]></a:t>
+              <a:t><![CDATA[1. Rejoice in the LORD, O all of you righteous: for praise is comely for the upright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕರ್ತನು ಯಾರ ದೇವರಾಗಿರು ವನೋ ಯಾವ ಜನಾಂಗವನ್ನು ತನ್ನ ಸ್ವಾಸ್ಥ್ಯವನ್ನಾಗಿ ಆದುಕೊಂಡಿದ್ದಾನೋ ಆ ಜನರೇ ಧನ್ಯರು.]]></a:t>
+              <a:t><![CDATA[2. Praise the LORD with harp: sing unto him with the psaltery and an instrument of ten strings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನು ಆಕಾಶದಿಂದ ಮನುಷ್ಯರ ಮಕ್ಕಳೆಲ್ಲರನ್ನು ದೃಷ್ಟಿಸಿ ನೋಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[3. Sing unto him a new song; play skillfully with a loud noise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ತನ್ನ ನಿವಾಸಸ್ಥಳದಿಂದ ಭೂನಿವಾ ಸಿಗಳೆಲ್ಲರ ಮೇಲೆ ಕಣ್ಣಿಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[4. For the word of the LORD is right; and all his works are done in truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವರ ಹೃದಯ ಗಳನ್ನು ಏಕವಾಗಿ ರೂಪಿಸಿ ಅವರ ಕೆಲಸಗಳನ್ನೆಲ್ಲಾ ಗ್ರಹಿಸಿಕೊಳ್ಳುವವನು ಆತನೇ.]]></a:t>
+              <a:t><![CDATA[5. He loves righteousness and judgment: the earth is full of the goodness of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಯಾವ ಅರಸನೂ ಅಧಿಕವಾದ ಸೈನ್ಯದಿಂದ ರಕ್ಷಿಸಲ್ಪಡುವದಿಲ್ಲ. ಪರಾಕ್ರಮ ಶಾಲಿಯು ಅಧಿಕಶಕ್ತಿಯಿಂದ ಬಿಡಿಸಲ್ಪಡುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. By the word of the LORD were the heavens made; and all the host of them by the breath of his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಕುದುರೆಯು ಭದ್ರತೆಗೆ ವ್ಯರ್ಥವಾಗಿದೆ; ಇಲ್ಲವೆ ತನ್ನ ಅಧಿಕಬಲದಿಂದ ಯಾರನ್ನೂ ತಪ್ಪಿಸುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇಗೋ, ಕರ್ತನ ಕಣ್ಣು ಆತನಿಗೆ ಭಯಪಡುವ ವರ ಮೇಲೆಯೂ ಆತನ ಕರುಣೆಯನ್ನು ಎದುರು ನೋಡುವವರ ಮೇಲೆಯೂ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[7. He gathers the waters of the sea together as an heap: he lays up the depth in storehouses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ನೀತಿವಂತರೇ, ನೀವು ಕರ್ತನಲ್ಲಿ ಸಂತೋಷಪಡಿರಿ; ಯಥಾರ್ಥರು ಸ್ತೋತ್ರ ಮಾಡುವದು ಯೋಗ್ಯವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[8. Let all the earth fear the LORD: let all the inhabitants of the world stand in awe of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಕರ್ತನನ್ನು ಕಿನ್ನರಿ ಯಿಂದ ಕೊಂಡಾಡಿರಿ; ಹತ್ತು ತಂತಿಗಳ ವೀಣೆಯಿಂದ ಆತನನ್ನು ಕೀರ್ತಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[9. For he spoke, and it was done; he commanded, and it stood fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆತನಿಗೆ ಹೊಸ ಹಾಡನ್ನು ಹಾಡಿರಿ; ಮಹಾಧ್ವನಿಯಿಂದ ಇಂಪಾಗಿ ಬಾರಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[16. There is no king saved by the multitude of an host: a mighty man is not delivered by much]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಇದರಿಂದ ಅವರ ಪ್ರಾಣವನ್ನು ಮರಣದಿಂದ ಬಿಡಿಸಿ ಬರಗಾಲ ದಲ್ಲಿ ಅವರ ಜೀವವನ್ನು ಕಾಪಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[10. The LORD brings the counsel of the heathen to nothing: he makes the devices of the people of no]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನಮ್ಮ ಪ್ರಾಣವು ಕರ್ತನಿಗಾಗಿ ಕಾದುಕೊಳ್ಳುತ್ತದೆ; ನಮ್ಮ ಸಹಾಯವೂ ಗುರಾಣಿಯೂ ಆತನೇ.]]></a:t>
+              <a:t><![CDATA[effect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆತನಲ್ಲಿ ನಮ್ಮ ಹೃದಯವು ಸಂತೋಷಿಸುತ್ತದೆ; ನಾವು ಆತನ ಪರಿಶುದ್ಧವಾದ ಹೆಸರಿನಲ್ಲಿ ಭರಸವಿಟ್ಟಿದ್ದೇವೆ.]]></a:t>
+              <a:t><![CDATA[11. The counsel of the LORD stands for ever, the thoughts of his heart to all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾವು ನಿನ್ನನ್ನು ನಿರೀಕ್ಷಿಸುವ ಪ್ರಕಾರ ಓ ಕರ್ತನೇ, ನಿನ್ನ ಕೃಪೆಯು ನಮ್ಮ ಮೇಲೆ ಇರಲಿ.]]></a:t>
+              <a:t><![CDATA[12. Blessed is the nation whose God is the LORD; and the people whom he has chosen for his own]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[inheritance.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. The LORD looks from heaven; he beholds all the sons of men.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. From the place of his habitation he looks upon all the inhabitants of the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. He fashions their hearts alike; he considers all their works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನ ವಾಕ್ಯವು ಯಥಾರ್ಥವಾದದ್ದು. ಆತನ ಕೆಲಸಗಳೆಲ್ಲಾ ಸತ್ಯದಲ್ಲಿ ಮಾಡಲ್ಪಟ್ಟಿವೆ.]]></a:t>
+              <a:t><![CDATA[strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆತನು ನೀತಿ ನ್ಯಾಯಗಳನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತಾನೆ; ಭೂಮಿ ಎಲ್ಲಾ ಕರ್ತನ ಒಳ್ಳೇತನದಿಂದ ತುಂಬಿದೆ.]]></a:t>
+              <a:t><![CDATA[17. An horse is a vain thing for safety: neither shall he deliver any by his great strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕರ್ತನ ವಾಕ್ಯ ದಿಂದ ಆಕಾಶವೂ ಆತನ ಬಾಯಿಯ ಉಸುರಿನಿಂದ ಅದರ ಸೈನ್ಯವೆಲ್ಲವೂ ಉಂಟಾದವು.]]></a:t>
+              <a:t><![CDATA[18. Behold, the eye of the LORD is upon them that fear him, upon them that hope in his mercy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆತನು ಸಮು ದ್ರದ ನೀರುಗಳನ್ನು ರಾಶಿಯಾಗಿ ಕೂಡಿಸುತ್ತಾನೆ; ಆಗಾಧವನ್ನು ಉಗ್ರಾಣಗಳಲ್ಲಿ ಇಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[19. To deliver their soul from death, and to keep them alive in famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಭೂಮಿ ಯೆಲ್ಲಾ ಕರ್ತನಿಗೆ ಭಯಪಡಲಿ; ಭೂಲೋಕ ನಿವಾಸಿ ಗಳೆಲ್ಲರು ಆತನಿಗೆ ಹೆದರಲಿ.]]></a:t>
+              <a:t><![CDATA[20. Our soul waits for the LORD: he is our help and our shield.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆತನು ಹೇಳಲು ಆಯಿತು; ಆಜ್ಞಾಪಿಸಲು ಅದು ಸ್ಥಿರವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[21. For our heart shall rejoice in him, because we have trusted in his holy name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕರ್ತನು ಜನಾಂಗಗಳ ಆಲೋಚನೆಯನ್ನು ವ್ಯರ್ಥ ಮಾಡುವನು; ಜನರ ಕಲ್ಪನೆಗಳನ್ನು ನಿಷ್ಫಲಮಾಡು ತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[22. Let your mercy, O LORD, be upon us, according as we hope in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>