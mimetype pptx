--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -41,99 +41,117 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +274,59 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய பரிசுத்தவான்களே அவருக்குப் பயந்திருங்கள்; அவருக்குப் பயந்தவர்களுக்குக் குறைவில்லை.]]></a:t>
+              <a:t><![CDATA[8. O taste and see that the LORD is good: blessed is the man that trusts in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிங்கக்குட்டிகள் தாழ்ச்சியடைந்து பட்டினியாயிருக்கும்; கர்த்தரைத் தேடுகிறவர்களுக்கோ ஒரு நன்மையுங் குறைவுபடாது.]]></a:t>
+              <a:t><![CDATA[9. O fear the LORD, all of you his saints: for there is no lack to them that fear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிங்கக்குட்டிகள் தாழ்ச்சியடைந்து பட்டினியாயிருக்கும்; கர்த்தரைத் தேடுகிறவர்களுக்கோ ஒரு நன்மையுங் குறைவுபடாது.]]></a:t>
+              <a:t><![CDATA[10. The young lions do lack, and suffer hunger: but they that seek the LORD shall not lack any good thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிள்ளைகளே, வந்து எனக்குச் செவிகொடுங்கள்; கர்த்தருக்குப் பயப்படுதலை உங்களுக்குப் போதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. The young lions do lack, and suffer hunger: but they that seek the LORD shall not lack any good thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நன்மையைக் காணும்படி, ஜீவனை விரும்பி, நீடித்த நாட்களை அபேட்சிக்கிற மனுஷன் யார்?]]></a:t>
+              <a:t><![CDATA[11. Come, all of you children, hearken unto me: I will teach you the fear of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் நாவைப் பொல்லாப்புக்கும், உன் உதடுகளைக் கபட்டுவசனிப்புக்கும் விலக்கிக் காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[12. What man is he that desires life, and loves many days, that he may see good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தீமையை விட்டு விலகி, நன்மைசெய்; சமாதானத்தைத் தேடி, அதைத் தொடர்ந்துகொள்.]]></a:t>
+              <a:t><![CDATA[13. Keep your tongue from evil, and your lips from speaking guile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தருடைய கண்கள் நீதிமான்கள்மேல் நோக்கமாயிருக்கிறது; அவருடைய செவிகள் அவர்கள் கூப்பிடுதலுக்குத் திறந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Depart from evil, and do good; seek peace, and pursue it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தீமைசெய்கிறவர்களுடைய பேரைப் பூமியில் இராமல் அற்றுப்போகப்பண்ண கர்த்தருடைய முகம் அவர்களுக்கு விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. The eyes of the LORD are upon the righteous, and his ears are open unto their cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீதிமான்கள் கூப்பிடும்போது கர்த்தர் கேட்டு, அவர்களை அவர்களுடைய எல்லா உபத்திரவங்களுக்கும் நீங்கலாக்கிவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. The eyes of the LORD are upon the righteous, and his ears are open unto their cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரை நான் எக்காலத்திலும் ஸ்தோத்திரிப்பேன்; அவர் துதி எப்போதும் என் வாயிலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. I will bless the LORD at all times: his praise shall continually be in my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நொறுங்குண்ட இருதயமுள்ளவர்களுக்குக் கர்த்தர் சமீபமாயிருந்து, நருங்குண்ட ஆவியுள்ளவர்களை இரட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. The face of the LORD is against them that do evil, to cut off the remembrance of them from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீதிமானுக்கு வரும் துன்பங்கள் அநேகமாயிருக்கும், கர்த்தர் அவைகளெல்லாவற்றிலும் நின்று அவனை விடுவிப்பார்.]]></a:t>
+              <a:t><![CDATA[16. The face of the LORD is against them that do evil, to cut off the remembrance of them from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனுடைய எலும்புகளையெல்லாம் காப்பாற்றுகிறார்; அவைகளில் ஒன்றும் முறிக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. The righteous cry, and the LORD hears, and delivers them out of all their troubles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தீமை துன்மார்க்கனைக் கொல்லும்; நீதிமானைப் பகைக்கிறவர்கள் குற்றவாளிகளாவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The righteous cry, and the LORD hears, and delivers them out of all their troubles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் தமது ஊழியக்காரரின் ஆத்துமாவை மீட்டுக்கொள்ளுகிறார்; அவரை நம்புகிற ஒருவன்மேலும் குற்றஞ்சுமராது.]]></a:t>
+              <a:t><![CDATA[18. The LORD is nigh unto them that are of a broken heart; and saves such as be of a contrite spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2130,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர் தமது ஊழியக்காரரின் ஆத்துமாவை மீட்டுக்கொள்ளுகிறார்; அவரை நம்புகிற ஒருவன்மேலும் குற்றஞ்சுமராது.]]></a:t>
+              <a:t><![CDATA[18. The LORD is nigh unto them that are of a broken heart; and saves such as be of a contrite spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Many are the afflictions of the righteous: but the LORD delivers him out of them all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Many are the afflictions of the righteous: but the LORD delivers him out of them all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. He keeps all his bones: not one of them is broken.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Evil shall slay the wicked: and they that hate the righteous shall be desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்குள் என் ஆத்துமா மேன்மைபாராட்டும்; சிறுமைப்பட்டவர்கள் அதைக்கேட்டு மகிழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. My soul shall make her boast in the LORD: the humble shall hear thereof, and be glad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The LORD redeems the soul of his servants: and none of them that trust in him shall be desolate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The LORD redeems the soul of his servants: and none of them that trust in him shall be desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னோடேகூடக் கர்த்தரை மகிமைப்படுத்துங்கள்; நாம் ஒருமித்து அவர் நாமத்தை உயர்த்துவோமாக.]]></a:t>
+              <a:t><![CDATA[3. O magnify the LORD with me, and let us exalt his name together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் கர்த்தரைத் தேடினேன், அவர் எனக்குச் செவிகொடுத்து, என்னுடைய எல்லாப் பயத்துக்கும் என்னை நீங்கலாக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[4. I sought the LORD, and he heard me, and delivered me from all my fears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அவரை நோக்கிப்பார்த்துப் பிரகாசமடைந்தார்கள்; அவர்கள் முகங்கள் வெட்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[4. I sought the LORD, and he heard me, and delivered me from all my fears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த ஏழை கூப்பிட்டான், கர்த்தர் கேட்டு, அவனை அவன் இடுக்கண்களுக்கெல்லாம் நீங்கலாக்கி இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[5. They looked unto him, and were lightened: and their faces were not ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தருடைய தூதன் அவருக்குப் பயந்தவர்களைச் சூழப் பாளயமிறங்கி அவர்களை விடுவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. This poor man cried, and the LORD heard him, and saved him out of all his troubles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் நல்லவர் என்பதை ருசித்துப்பாருங்கள்; அவர்மேல் நம்பிக்கையாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[7. The angel of the LORD camps round about them that fear him, and delivers them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470734172" r:id="rId1"/>
+    <p:sldLayoutId id="2478639999" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,54 +3806,102 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3328,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. हे यहोवा के पवित्र लोगो, उसका भय मानो, क्योंकि उसके डरवैयों को किसी बात की घटी नहीं होती!]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் நல்லவர் என்பதை ருசித்துப்பாருங்கள்; அவர்மேல் நம்பிக்கையாயிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. जवान सिंहों तो घटी होती और वे भूखे भी रह जाते हैं; परन्तु यहोवा के खोजियों को किसी भली वस्तु की]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய பரிசுத்தவான்களே அவருக்குப் பயந்திருங்கள்; அவருக்குப் பயந்தவர்களுக்குக் குறைவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घटी न होवेगी॥]]></a:t>
+              <a:t><![CDATA[10. சிங்கக்குட்டிகள் தாழ்ச்சியடைந்து பட்டினியாயிருக்கும்; கர்த்தரைத் தேடுகிறவர்களுக்கோ ஒரு நன்மையுங்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हे लड़कों, आओ, मेरी सुनो, मैं तुम को यहोवा का भय मानना सिखाऊंगा।]]></a:t>
+              <a:t><![CDATA[குறைவுபடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. वह कौन मनुष्य है जो जीवन की इच्छा रखता, और दीर्घायु चाहता है ताकि भलाई देखे?]]></a:t>
+              <a:t><![CDATA[11. பிள்ளைகளே, வந்து எனக்குச் செவிகொடுங்கள்; கர்த்தருக்குப் பயப்படுதலை உங்களுக்குப் போதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. अपनी जीभ को बुराई से रोक रख, और अपने मुंह की चौकसी कर कि उससे छल की बात न निकले।]]></a:t>
+              <a:t><![CDATA[12. நன்மையைக் காணும்படி, ஜீவனை விரும்பி, நீடித்த நாட்களை அபேட்சிக்கிற மனுஷன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. बुराई को छोड़ और भलाई कर; मेल को ढूंढ और उसी का पीछा कर॥]]></a:t>
+              <a:t><![CDATA[13. உன் நாவைப் பொல்லாப்புக்கும், உன் உதடுகளைக் கபட்டுவசனிப்புக்கும் விலக்கிக் காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. यहोवा की आंखे धर्मियों पर लगी रहती हैं, और उसके कान भी उसकी दोहाई की ओर लगे रहते हैं।]]></a:t>
+              <a:t><![CDATA[14. தீமையை விட்டு விலகி, நன்மைசெய்; சமாதானத்தைத் தேடி, அதைத் தொடர்ந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. यहोवा बुराई करने वालों के विमुख रहता है, ताकि उनका स्मरण पृथ्वी पर से मिटा डाले।]]></a:t>
+              <a:t><![CDATA[15. கர்த்தருடைய கண்கள் நீதிமான்கள்மேல் நோக்கமாயிருக்கிறது; அவருடைய செவிகள் அவர்கள் கூப்பிடுதலுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. धर्मी दोहाई देते हैं और यहोवा सुनता है, और उन को सब विपत्तियों से छुड़ाता है।]]></a:t>
+              <a:t><![CDATA[திறந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. मैं हर समय यहोवा को धन्य कहा करूंगा; उसकी स्तुति निरन्तर मेरे मुख से होती रहेगी।]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரை நான் எக்காலத்திலும் ஸ்தோத்திரிப்பேன்; அவர் துதி எப்போதும் என் வாயிலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यहोवा टूटे मन वालों के समीप रहता है, और पिसे हुओं का उद्धार करता है॥]]></a:t>
+              <a:t><![CDATA[16. தீமைசெய்கிறவர்களுடைய பேரைப் பூமியில் இராமல் அற்றுப்போகப்பண்ண கர்த்தருடைய முகம் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. धर्मी पर बहुत सी विपत्तियां पड़ती तो हैं, परन्तु यहोवा उसको उन सब से मुक्त करता है।]]></a:t>
+              <a:t><![CDATA[விரோதமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. वह उसकी हड्डी हड्डी की रक्षा करता है; और उन में से एक भी टूटने नहीं पाती।]]></a:t>
+              <a:t><![CDATA[17. நீதிமான்கள் கூப்பிடும்போது கர்த்தர் கேட்டு, அவர்களை அவர்களுடைய எல்லா உபத்திரவங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. दुष्ट अपनी बुराई के द्वारा मारा जाएगा; और धर्मी के बैरी दोषी ठहरेंगे।]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கிவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. यहोवा अपने दासों का प्राण मोल लेकर बचा लेता है; और जितने उसके शरणागत हैं उन में से कोई भी दोषी न]]></a:t>
+              <a:t><![CDATA[18. நொறுங்குண்ட இருதயமுள்ளவர்களுக்குக் கர்த்தர் சமீபமாயிருந்து, நருங்குண்ட ஆவியுள்ளவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6166,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहरेगा॥]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. நீதிமானுக்கு வரும் துன்பங்கள் அநேகமாயிருக்கும், கர்த்தர் அவைகளெல்லாவற்றிலும் நின்று அவனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடுவிப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவனுடைய எலும்புகளையெல்லாம் காப்பாற்றுகிறார்; அவைகளில் ஒன்றும் முறிக்கப்படுவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தீமை துன்மார்க்கனைக் கொல்லும்; நீதிமானைப் பகைக்கிறவர்கள் குற்றவாளிகளாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. मैं यहोवा पर घमण्ड करूंगा; नम्र लोग यह सुनकर आनन्दित होंगे।]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருக்குள் என் ஆத்துமா மேன்மைபாராட்டும்; சிறுமைப்பட்டவர்கள் அதைக்கேட்டு மகிழுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கர்த்தர் தமது ஊழியக்காரரின் ஆத்துமாவை மீட்டுக்கொள்ளுகிறார்; அவரை நம்புகிற ஒருவன்மேலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குற்றஞ்சுமராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. मेरे साथ यहोवा की बड़ाई करो, और आओ हम मिलकर उसके नाम की स्तुति करें।]]></a:t>
+              <a:t><![CDATA[3. என்னோடேகூடக் கர்த்தரை மகிமைப்படுத்துங்கள்; நாம் ஒருமித்து அவர் நாமத்தை உயர்த்துவோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. मैं यहोवा के पास गया, तब उसने मेरी सुन ली, और मुझे पूरी रीति से निर्भय किया।]]></a:t>
+              <a:t><![CDATA[4. நான் கர்த்தரைத் தேடினேன், அவர் எனக்குச் செவிகொடுத்து, என்னுடைய எல்லாப் பயத்துக்கும் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जिन्होंने उसकी ओर दृष्टि की उन्होंने ज्योति पाई; और उनका मुंह कभी काला न होने पाया।]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. इस दीन जन ने पुकारा तब यहोवा ने सुन लिया, और उसको उसके सब कष्टों से छुड़ा लिया॥]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் அவரை நோக்கிப்பார்த்துப் பிரகாசமடைந்தார்கள்; அவர்கள் முகங்கள் வெட்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. यहोवा के डरवैयों के चारों ओर उसका दूत छावनी किए हुए उन को बचाता है।]]></a:t>
+              <a:t><![CDATA[6. இந்த ஏழை கூப்பிட்டான், கர்த்தர் கேட்டு, அவனை அவன் இடுக்கண்களுக்கெல்லாம் நீங்கலாக்கி இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. परखकर देखो कि यहोवा कैसा भला है! क्या ही धन्य है वह पुरूष जो उसकी शरण लेता है।]]></a:t>
+              <a:t><![CDATA[7. கர்த்தருடைய தூதன் அவருக்குப் பயந்தவர்களைச் சூழப் பாளயமிறங்கி அவர்களை விடுவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>