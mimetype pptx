--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639999" r:id="rId1"/>
+    <p:sldLayoutId id="2482662104" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>