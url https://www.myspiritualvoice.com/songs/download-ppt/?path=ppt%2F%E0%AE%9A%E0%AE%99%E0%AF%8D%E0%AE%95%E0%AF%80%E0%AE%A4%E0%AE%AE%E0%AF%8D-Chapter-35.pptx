--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -77,50 +77,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +148,52 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +334,55 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முகாந்தரமில்லாமல் எனக்காகத் தங்கள் வலையைக் குழியில் ஒளித்து வைத்தார்கள்; முகாந்தரமில்லாமல் என் ஆத்துமாவுக்குப் படுகுழி வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For without cause have they hid for me their net in a pit, which without cause they have dug for my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. முகாந்தரமில்லாமல் எனக்காகத் தங்கள் வலையைக் குழியில் ஒளித்து வைத்தார்கள்; முகாந்தரமில்லாமல் என் ஆத்துமாவுக்குப் படுகுழி வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For without cause have they hid for me their net in a pit, which without cause they have dug for my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நினையாத அழிவு அவனுக்கு வரவும், அவன் மறைவாய் வைத்த வலை அவனையே பிடிக்கவுங்கடவது; அவனே அந்தக் குழியில் விழுந்து அழிவானாக.]]></a:t>
+              <a:t><![CDATA[8. Let destruction come upon him at unexpectedly; and let his net that he has hid catch himself: into that very destruction let him fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நினையாத அழிவு அவனுக்கு வரவும், அவன் மறைவாய் வைத்த வலை அவனையே பிடிக்கவுங்கடவது; அவனே அந்தக் குழியில் விழுந்து அழிவானாக.]]></a:t>
+              <a:t><![CDATA[8. Let destruction come upon him at unexpectedly; and let his net that he has hid catch himself: into that very destruction let him fall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் ஆத்துமா கர்த்தரில் களிகூர்ந்து, அவருடைய இரட்சிப்பில் மகிழ்ந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And my soul shall be joyful in the LORD: it shall rejoice in his salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறுமைப்பட்டவனை அவனிலும் பலவானுடைய கைக்கும், சிறுமையும் எளிமையுமானவனைக் கொள்ளையிடுகிறவனுடைய கைக்கும் தப்புவிக்கிற உமக்கொப்பானவர் யார் கர்த்தாவே, என்று என் எலும்புகளெல்லாம் சொல்லும்.]]></a:t>
+              <a:t><![CDATA[10. All my bones shall say, LORD, who is like unto you, which deliver the poor from him that is too strong for him, yea, the poor and the needy from him that spoils him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிறுமைப்பட்டவனை அவனிலும் பலவானுடைய கைக்கும், சிறுமையும் எளிமையுமானவனைக் கொள்ளையிடுகிறவனுடைய கைக்கும் தப்புவிக்கிற உமக்கொப்பானவர் யார் கர்த்தாவே, என்று என் எலும்புகளெல்லாம் சொல்லும்.]]></a:t>
+              <a:t><![CDATA[10. All my bones shall say, LORD, who is like unto you, which deliver the poor from him that is too strong for him, yea, the poor and the needy from him that spoils him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கொடுமையான சாட்சிகள் எழும்பி, நான் அறியாததை என்னிடத்தில் கேட்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. False witnesses did rise up; they laid to my charge things that I knew not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் செய்த நன்மைக்குப் பதிலாகத் தீமைசெய்கிறார்கள்; என் ஆத்துமா திக்கற்றுப்போகப் பார்க்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. They rewarded me evil for good to the spoiling of my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் வியாதியாயிருந்தபோது இரட்டு என் உடுப்பாயிருந்தது; நான் உபவாசத்தால் என் ஆத்துமாவை உபத்திரப்படுத்தினேன்; என் ஜெபமும் என் மடியிலே திரும்பவந்தது.]]></a:t>
+              <a:t><![CDATA[13. But as for me, when they were sick, my clothing was sackcloth: I humbled my soul with fasting; and my prayer returned into mine own bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, நீர் என் வழக்காளிகளோடே வழக்காடி, என்னோடு யுத்தம்பண்ணுகிறவர்களோடே யுத்தம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[1. Plead my cause, O LORD, with them that strive with me: fight against them that fight against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் வியாதியாயிருந்தபோது இரட்டு என் உடுப்பாயிருந்தது; நான் உபவாசத்தால் என் ஆத்துமாவை உபத்திரப்படுத்தினேன்; என் ஜெபமும் என் மடியிலே திரும்பவந்தது.]]></a:t>
+              <a:t><![CDATA[13. But as for me, when they were sick, my clothing was sackcloth: I humbled my soul with fasting; and my prayer returned into mine own bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அவனை என் சிநேகிதனாகவும் சகோதரனாகவும் பாவித்து நடந்துகொண்டேன்; தாய்க்காகத் துக்கிக்கிறவனைப்போல் துக்கவஸ்திரம் தரித்துத் தலைகவிழ்ந்து நடந்தேன்.]]></a:t>
+              <a:t><![CDATA[14. I behaved myself as though he had been my friend or brother: I bowed down heavily, as one that mourns for his mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அவனை என் சிநேகிதனாகவும் சகோதரனாகவும் பாவித்து நடந்துகொண்டேன்; தாய்க்காகத் துக்கிக்கிறவனைப்போல் துக்கவஸ்திரம் தரித்துத் தலைகவிழ்ந்து நடந்தேன்.]]></a:t>
+              <a:t><![CDATA[14. I behaved myself as though he had been my friend or brother: I bowed down heavily, as one that mourns for his mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் எனக்கு ஆபத்துண்டானபோது அவர்கள் சந்தோஷப்பட்டுக் கூட்டங்கூடினார்கள்; நீசரும் நான் அறியாதவர்களும் எனக்கு விரோதமாய்க் கூட்டங்கூடி, ஓயாமல் என்னை நிந்தித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But in mine adversity they rejoiced, and gathered themselves together: yea, the outcasts gathered themselves together against me, and I knew it not; they did tear me, and ceased not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் எனக்கு ஆபத்துண்டானபோது அவர்கள் சந்தோஷப்பட்டுக் கூட்டங்கூடினார்கள்; நீசரும் நான் அறியாதவர்களும் எனக்கு விரோதமாய்க் கூட்டங்கூடி, ஓயாமல் என்னை நிந்தித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But in mine adversity they rejoiced, and gathered themselves together: yea, the outcasts gathered themselves together against me, and I knew it not; they did tear me, and ceased not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பத்திற்காக இச்சகம்பேசுகிற பரியாசக்காரரோடே சேர்ந்துகொண்டு என்பேரில் பற்கடிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. With hypocritical mockers in feasts, they gnashed upon me with their teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆண்டவரே, எதுவரைக்கும் இதைப் பார்த்துக்கொண்டிருப்பீர்? என் ஆத்துமாவை அழிவுக்கும், எனக்கு அருமையானதைச் சிங்கக்குட்டிகளுக்கும் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[17. Lord, how long will you look on? rescue my soul from their destructions, my darling from the lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆண்டவரே, எதுவரைக்கும் இதைப் பார்த்துக்கொண்டிருப்பீர்? என் ஆத்துமாவை அழிவுக்கும், எனக்கு அருமையானதைச் சிங்கக்குட்டிகளுக்கும் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[17. Lord, how long will you look on? rescue my soul from their destructions, my darling from the lions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மகா சபையிலே உம்மைத் துதிப்பேன், திரளான ஜனங்களுக்குள்ளே உம்மைப் புகழுவேன்.]]></a:t>
+              <a:t><![CDATA[18. I will give you thanks in the great congregation: I will praise you among much people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வீணாய் எனக்குச் சத்துருக்களானவர்கள் என்னிமித்தம் சந்தோஷியாமலும், முகாந்தரமில்லாமல் என்னைப் பகைக்கிறவர்கள் கண் சிமிட்டாமலும் இருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[19. Let not them that are mine enemies wrongfully rejoice over me: neither let them wink with the eye that hate me without a cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் கேடகத்தையும் பரிசையையும் பிடித்து, எனக்கு ஒத்தாசையாக எழுந்து நில்லும்.]]></a:t>
+              <a:t><![CDATA[2. Take hold of shield and buckler, and stand up for mine help.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வீணாய் எனக்குச் சத்துருக்களானவர்கள் என்னிமித்தம் சந்தோஷியாமலும், முகாந்தரமில்லாமல் என்னைப் பகைக்கிறவர்கள் கண் சிமிட்டாமலும் இருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[19. Let not them that are mine enemies wrongfully rejoice over me: neither let them wink with the eye that hate me without a cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமாதானமாய்ப் பேசாமல், தேசத்திலே அமைதலாயிருக்கிறவர்களுக்கு விரோதமாய் வஞ்சகமான காரியங்களைக் கருதுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For they speak not peace: but they devise deceitful matters against them that are quiet in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் சமாதானமாய்ப் பேசாமல், தேசத்திலே அமைதலாயிருக்கிறவர்களுக்கு விரோதமாய் வஞ்சகமான காரியங்களைக் கருதுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For they speak not peace: but they devise deceitful matters against them that are quiet in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எனக்கு விரோதமாகத் தங்கள் வாயை விரிவாய்த் திறந்து, ஆ ஆ, ஆ ஆ, எங்கள் கண் கண்டது என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Yea, they opened their mouth wide against me, and said, Aha, aha, our eye has seen it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தாவே, நீர் இதைக் கண்டீர், மவுனமாயிராதேயும்; ஆண்டவரே எனக்குத் தூரமாகாதேயும்.]]></a:t>
+              <a:t><![CDATA[22. This you have seen, O LORD: keep not silence: O Lord, be not far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் தேவனே, என் ஆண்டவரே எனக்கு நியாயஞ்செய்யவும் என் வழக்கைத் தீர்க்கவும் விழித்துக்கொண்டு எழுந்தருளும்.]]></a:t>
+              <a:t><![CDATA[23. Stir up yourself, and awake to my judgment, even unto my cause, my God and my Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் தேவனாகிய கர்த்தாவே, உம்முடைய நீதியின்படி என்னை நியாயம்விசாரியும், என்னைக்குறித்து அவர்களை மகிழவொட்டாதிரும்.]]></a:t>
+              <a:t><![CDATA[23. Stir up yourself, and awake to my judgment, even unto my cause, my God and my Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தங்கள் இருதயத்திலே: ஆ ஆ, இதுவே நாங்கள் விரும்பினது என்று சொல்லாதபடிக்கும், அவனை விழுங்கிவிட்டோம் என்று பேசாதபடிக்கும் செய்யும்.]]></a:t>
+              <a:t><![CDATA[24. Judge me, O LORD my God, according to your righteousness; and let them not rejoice over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் தங்கள் இருதயத்திலே: ஆ ஆ, இதுவே நாங்கள் விரும்பினது என்று சொல்லாதபடிக்கும், அவனை விழுங்கிவிட்டோம் என்று பேசாதபடிக்கும் செய்யும்.]]></a:t>
+              <a:t><![CDATA[24. Judge me, O LORD my God, according to your righteousness; and let them not rejoice over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எனக்கு நேரிட்ட ஆபத்துக்காகச் சந்தோஷிக்கிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்கு விரோதமாய்ப் பெருமை பாராட்டுகிறவர்கள் வெட்கத்தாலும் இலச்சையாலும் மூடப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Let them not say in their hearts, Ah, so would we have it: let them not say, We have swallowed him up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னைத் துன்பப்படுத்துகிறவர்களோடு எதிர்த்துநின்று, ஈட்டியையோங்கி அவர்களை மறித்து: நான் உன் இரட்சிப்பு என்று என் ஆத்துமாவுக்குச் சொல்லும்.]]></a:t>
+              <a:t><![CDATA[3. Draw out also the spear, and stop the way against them that persecute me: say unto my soul, I am your salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எனக்கு நேரிட்ட ஆபத்துக்காகச் சந்தோஷிக்கிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்கு விரோதமாய்ப் பெருமை பாராட்டுகிறவர்கள் வெட்கத்தாலும் இலச்சையாலும் மூடப்படக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[25. Let them not say in their hearts, Ah, so would we have it: let them not say, We have swallowed him up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் நீதிவிளங்க விரும்புகிறவர்கள் கெம்பீரித்து மகிழ்ந்து, தமது ஊழியக்காரனுடைய சுகத்தை விரும்புகிற கர்த்தருக்கு மகிமையுண்டாவதாக என்று எப்போதும் சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. Let them be ashamed and brought to confusion together that rejoice at mine hurt: let them be clothed with shame and dishonour that magnify themselves against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் நீதிவிளங்க விரும்புகிறவர்கள் கெம்பீரித்து மகிழ்ந்து, தமது ஊழியக்காரனுடைய சுகத்தை விரும்புகிற கர்த்தருக்கு மகிமையுண்டாவதாக என்று எப்போதும் சொல்லக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. Let them be ashamed and brought to confusion together that rejoice at mine hurt: let them be clothed with shame and dishonour that magnify themselves against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4366,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் நாவு உமது நீதியையும், நாள்முழுதும் உமது துதியையும் சொல்லிக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Let them shout for joy, and be glad, that favour my righteous cause: yea, let them say continually, Let the LORD be magnified, which has pleasure in the prosperity of his servant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Let them shout for joy, and be glad, that favour my righteous cause: yea, let them say continually, Let the LORD be magnified, which has pleasure in the prosperity of his servant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And my tongue shall speak of your righteousness and of your praise all the day long.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னைத் துன்பப்படுத்துகிறவர்களோடு எதிர்த்துநின்று, ஈட்டியையோங்கி அவர்களை மறித்து: நான் உன் இரட்சிப்பு என்று என் ஆத்துமாவுக்குச் சொல்லும்.]]></a:t>
+              <a:t><![CDATA[3. Draw out also the spear, and stop the way against them that persecute me: say unto my soul, I am your salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிராணனை வாங்கத்தேடுகிறவர்கள் வெட்கப்பட்டுக் கலங்குவார்களாக; எனக்குத் தீங்குசெய்ய நினைக்கிறவர்கள் நாணமடைவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. Let them be confounded and put to shame that seek after my soul: let them be turned back and brought to confusion that devise my hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிராணனை வாங்கத்தேடுகிறவர்கள் வெட்கப்பட்டுக் கலங்குவார்களாக; எனக்குத் தீங்குசெய்ய நினைக்கிறவர்கள் நாணமடைவார்களாக.]]></a:t>
+              <a:t><![CDATA[4. Let them be confounded and put to shame that seek after my soul: let them be turned back and brought to confusion that devise my hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் காற்றுமுகத்தில் பறக்கும் பதரைப்போலாவார்களாக; கர்த்தருடைய தூதன் அவர்களைத் துரத்துவானாக.]]></a:t>
+              <a:t><![CDATA[5. Let them be as chaff before the wind: and let the angel of the LORD chase them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய வழி இருளும் சறுக்கலுமாயிருப்பதாக; கர்த்தருடைய தூதன் அவர்களைப் பின்தொடருவானாக.]]></a:t>
+              <a:t><![CDATA[6. Let their way be dark and slippery: and let the angel of the LORD persecute them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414349" r:id="rId1"/>
+    <p:sldLayoutId id="2478639951" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5548,66 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For without cause have they hid for me their net in a pit, which without cause they have dug for]]></a:t>
+              <a:t><![CDATA[7. முகாந்தரமில்லாமல் எனக்காகத் தங்கள் வலையைக் குழியில் ஒளித்து வைத்தார்கள்; முகாந்தரமில்லாமல் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my soul.]]></a:t>
+              <a:t><![CDATA[ஆத்துமாவுக்குப் படுகுழி வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Let destruction come upon him at unexpectedly; and let his net that he has hid catch himself:]]></a:t>
+              <a:t><![CDATA[8. அவன் நினையாத அழிவு அவனுக்கு வரவும், அவன் மறைவாய் வைத்த வலை அவனையே பிடிக்கவுங்கடவது; அவனே அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into that very destruction let him fall.]]></a:t>
+              <a:t><![CDATA[குழியில் விழுந்து அழிவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And my soul shall be joyful in the LORD: it shall rejoice in his salvation.]]></a:t>
+              <a:t><![CDATA[9. என் ஆத்துமா கர்த்தரில் களிகூர்ந்து, அவருடைய இரட்சிப்பில் மகிழ்ந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. All my bones shall say, LORD, who is like unto you, which deliver the poor from him that is too]]></a:t>
+              <a:t><![CDATA[10. சிறுமைப்பட்டவனை அவனிலும் பலவானுடைய கைக்கும், சிறுமையும் எளிமையுமானவனைக் கொள்ளையிடுகிறவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strong for him, yea, the poor and the needy from him that spoils him?]]></a:t>
+              <a:t><![CDATA[கைக்கும் தப்புவிக்கிற உமக்கொப்பானவர் யார் கர்த்தாவே, என்று என் எலும்புகளெல்லாம் சொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. False witnesses did rise up; they laid to my charge things that I knew not.]]></a:t>
+              <a:t><![CDATA[11. கொடுமையான சாட்சிகள் எழும்பி, நான் அறியாததை என்னிடத்தில் கேட்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They rewarded me evil for good to the spoiling of my soul.]]></a:t>
+              <a:t><![CDATA[12. நான் செய்த நன்மைக்குப் பதிலாகத் தீமைசெய்கிறார்கள்; என் ஆத்துமா திக்கற்றுப்போகப் பார்க்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But as for me, when they were sick, my clothing was sackcloth: I humbled my soul with fasting;]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் வியாதியாயிருந்தபோது இரட்டு என் உடுப்பாயிருந்தது; நான் உபவாசத்தால் என் ஆத்துமாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Plead my cause, O LORD, with them that strive with me: fight against them that fight against me.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, நீர் என் வழக்காளிகளோடே வழக்காடி, என்னோடு யுத்தம்பண்ணுகிறவர்களோடே யுத்தம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and my prayer returned into mine own bosom.]]></a:t>
+              <a:t><![CDATA[உபத்திரப்படுத்தினேன்; என் ஜெபமும் என் மடியிலே திரும்பவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I behaved myself as though he had been my friend or brother: I bowed down heavily, as one that]]></a:t>
+              <a:t><![CDATA[14. நான் அவனை என் சிநேகிதனாகவும் சகோதரனாகவும் பாவித்து நடந்துகொண்டேன்; தாய்க்காகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mourns for his mother.]]></a:t>
+              <a:t><![CDATA[துக்கிக்கிறவனைப்போல் துக்கவஸ்திரம் தரித்துத் தலைகவிழ்ந்து நடந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But in mine adversity they rejoiced, and gathered themselves together: yea, the outcasts]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் எனக்கு ஆபத்துண்டானபோது அவர்கள் சந்தோஷப்பட்டுக் கூட்டங்கூடினார்கள்; நீசரும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered themselves together against me, and I knew it not; they did tear me, and ceased not:]]></a:t>
+              <a:t><![CDATA[அறியாதவர்களும் எனக்கு விரோதமாய்க் கூட்டங்கூடி, ஓயாமல் என்னை நிந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. With hypocritical mockers in feasts, they gnashed upon me with their teeth.]]></a:t>
+              <a:t><![CDATA[16. அப்பத்திற்காக இச்சகம்பேசுகிற பரியாசக்காரரோடே சேர்ந்துகொண்டு என்பேரில் பற்கடிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Lord, how long will you look on? rescue my soul from their destructions, my darling from the]]></a:t>
+              <a:t><![CDATA[17. ஆண்டவரே, எதுவரைக்கும் இதைப் பார்த்துக்கொண்டிருப்பீர்? என் ஆத்துமாவை அழிவுக்கும், எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lions.]]></a:t>
+              <a:t><![CDATA[அருமையானதைச் சிங்கக்குட்டிகளுக்கும் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I will give you thanks in the great congregation: I will praise you among much people.]]></a:t>
+              <a:t><![CDATA[18. மகா சபையிலே உம்மைத் துதிப்பேன், திரளான ஜனங்களுக்குள்ளே உம்மைப் புகழுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Let not them that are mine enemies wrongfully rejoice over me: neither let them wink with the]]></a:t>
+              <a:t><![CDATA[19. வீணாய் எனக்குச் சத்துருக்களானவர்கள் என்னிமித்தம் சந்தோஷியாமலும், முகாந்தரமில்லாமல் என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Take hold of shield and buckler, and stand up for mine help.]]></a:t>
+              <a:t><![CDATA[2. நீர் கேடகத்தையும் பரிசையையும் பிடித்து, எனக்கு ஒத்தாசையாக எழுந்து நில்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eye that hate me without a cause.]]></a:t>
+              <a:t><![CDATA[பகைக்கிறவர்கள் கண் சிமிட்டாமலும் இருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For they speak not peace: but they devise deceitful matters against them that are quiet in the]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் சமாதானமாய்ப் பேசாமல், தேசத்திலே அமைதலாயிருக்கிறவர்களுக்கு விரோதமாய் வஞ்சகமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land.]]></a:t>
+              <a:t><![CDATA[காரியங்களைக் கருதுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Yea, they opened their mouth wide against me, and said, Aha, aha, our eye has seen it.]]></a:t>
+              <a:t><![CDATA[21. எனக்கு விரோதமாகத் தங்கள் வாயை விரிவாய்த் திறந்து, ஆ ஆ, ஆ ஆ, எங்கள் கண் கண்டது என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. This you have seen, O LORD: keep not silence: O Lord, be not far from me.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தாவே, நீர் இதைக் கண்டீர், மவுனமாயிராதேயும்; ஆண்டவரே எனக்குத் தூரமாகாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Stir up yourself, and awake to my judgment, even unto my cause, my God and my Lord.]]></a:t>
+              <a:t><![CDATA[23. என் தேவனே, என் ஆண்டவரே எனக்கு நியாயஞ்செய்யவும் என் வழக்கைத் தீர்க்கவும் விழித்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Judge me, O LORD my God, according to your righteousness; and let them not rejoice over me.]]></a:t>
+              <a:t><![CDATA[எழுந்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Let them not say in their hearts, Ah, so would we have it: let them not say, We have swallowed]]></a:t>
+              <a:t><![CDATA[24. என் தேவனாகிய கர்த்தாவே, உம்முடைய நீதியின்படி என்னை நியாயம்விசாரியும், என்னைக்குறித்து அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him up.]]></a:t>
+              <a:t><![CDATA[மகிழவொட்டாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Let them be ashamed and brought to confusion together that rejoice at mine hurt: let them be]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் தங்கள் இருதயத்திலே: ஆ ஆ, இதுவே நாங்கள் விரும்பினது என்று சொல்லாதபடிக்கும், அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Draw out also the spear, and stop the way against them that persecute me: say unto my soul, I am]]></a:t>
+              <a:t><![CDATA[3. என்னைத் துன்பப்படுத்துகிறவர்களோடு எதிர்த்துநின்று, ஈட்டியையோங்கி அவர்களை மறித்து: நான் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clothed with shame and dishonour that magnify themselves against me.]]></a:t>
+              <a:t><![CDATA[விழுங்கிவிட்டோம் என்று பேசாதபடிக்கும் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Let them shout for joy, and be glad, that favour my righteous cause: yea, let them say]]></a:t>
+              <a:t><![CDATA[26. எனக்கு நேரிட்ட ஆபத்துக்காகச் சந்தோஷிக்கிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்கு விரோதமாய்ப் பெருமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[continually, Let the LORD be magnified, which has pleasure in the prosperity of his servant.]]></a:t>
+              <a:t><![CDATA[பாராட்டுகிறவர்கள் வெட்கத்தாலும் இலச்சையாலும் மூடப்படக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10500,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And my tongue shall speak of your righteousness and of your praise all the day long.]]></a:t>
+              <a:t><![CDATA[27. என் நீதிவிளங்க விரும்புகிறவர்கள் கெம்பீரித்து மகிழ்ந்து, தமது ஊழியக்காரனுடைய சுகத்தை விரும்புகிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்கு மகிமையுண்டாவதாக என்று எப்போதும் சொல்லக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. என் நாவு உமது நீதியையும், நாள்முழுதும் உமது துதியையும் சொல்லிக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your salvation.]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பு என்று என் ஆத்துமாவுக்குச் சொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Let them be confounded and put to shame that seek after my soul: let them be turned back and]]></a:t>
+              <a:t><![CDATA[4. என் பிராணனை வாங்கத்தேடுகிறவர்கள் வெட்கப்பட்டுக் கலங்குவார்களாக; எனக்குத் தீங்குசெய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought to confusion that devise my hurt.]]></a:t>
+              <a:t><![CDATA[நினைக்கிறவர்கள் நாணமடைவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let them be as chaff before the wind: and let the angel of the LORD chase them.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் காற்றுமுகத்தில் பறக்கும் பதரைப்போலாவார்களாக; கர்த்தருடைய தூதன் அவர்களைத் துரத்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Let their way be dark and slippery: and let the angel of the LORD persecute them.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய வழி இருளும் சறுக்கலுமாயிருப்பதாக; கர்த்தருடைய தூதன் அவர்களைப் பின்தொடருவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>