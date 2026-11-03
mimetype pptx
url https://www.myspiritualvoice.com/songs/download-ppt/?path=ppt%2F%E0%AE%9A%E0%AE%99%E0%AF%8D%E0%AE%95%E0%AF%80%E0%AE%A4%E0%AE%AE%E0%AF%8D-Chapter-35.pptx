--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639951" r:id="rId1"/>
+    <p:sldLayoutId id="2482661979" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>