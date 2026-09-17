--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -99,60 +99,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -187,55 +177,50 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
-    <p:sldId id="310" r:id="rId57"/>
-[...3 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -387,58 +372,53 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரை நோக்கி அமர்ந்து, அவருக்குக் காத்திரு; காரியசித்தியுள்ளவன்மேலும் தீவினைகளைச் செய்கிற மனுஷன்மேலும் எரிச்சலாகாதே.]]></a:t>
+              <a:t><![CDATA[7. Rest in the LORD, and wait patiently for him: fret not yourself because of him who prospers in his way, because of the man who brings wicked devices to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கோபத்தை நெகிழ்ந்து, உக்கிரத்தை விட்டுவிடு, பொல்லாப்புச்செய்ய ஏதுவான எரிச்சல் உனக்கு வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[8. Cease from anger, and forsake wrath: fret not yourself in any way to do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கோபத்தை நெகிழ்ந்து, உக்கிரத்தை விட்டுவிடு, பொல்லாப்புச்செய்ய ஏதுவான எரிச்சல் உனக்கு வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[9. For evildoers shall be cut off: but those that wait upon the LORD, they shall inherit the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பொல்லாதவர்கள் அறுப்புண்டுபோவார்கள்; கர்த்தருக்குக் காத்திருக்கிறவர்களோ பூமியைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For evildoers shall be cut off: but those that wait upon the LORD, they shall inherit the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பொல்லாதவர்கள் அறுப்புண்டுபோவார்கள்; கர்த்தருக்குக் காத்திருக்கிறவர்களோ பூமியைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For yet a little while, and the wicked shall not be: yea, you shall diligently consider his place, and it shall not be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இன்னுங் கொஞ்சநேரந்தான், அப்போது துன்மார்க்கன் இரான்; அவன் ஸ்தானத்தை உற்று விசாரித்தாயானால் அவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[10. For yet a little while, and the wicked shall not be: yea, you shall diligently consider his place, and it shall not be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இன்னுங் கொஞ்சநேரந்தான், அப்போது துன்மார்க்கன் இரான்; அவன் ஸ்தானத்தை உற்று விசாரித்தாயானால் அவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[11. But the meek shall inherit the earth; and shall delight themselves in the abundance of peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாந்தகுணமுள்ளவர்கள் பூமியைச் சுதந்தரித்து மிகுந்த சமாதானத்தினால் மனமகிழ்ச்சியாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. The wicked plots against the just, and gnashes upon him with his teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. துன்மார்க்கன் நீதிமானுக்கு விரோதமாய்த் தீங்கு நினைத்து, அவன்பேரில் பற்கடிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[13. The LORD shall laugh at him: for he sees that his day is coming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. துன்மார்க்கன் நீதிமானுக்கு விரோதமாய்த் தீங்கு நினைத்து, அவன்பேரில் பற்கடிக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. The wicked have drawn out the sword, and have bent their bow, to cast down the poor and needy, and to slay such as be of upright conversation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பொல்லாதவர்களைக் குறித்து எரிச்சலடையாதே; நியாயக்கேடுசெய்கிறவர்கள்மேல் பொறாமைகொள்ளாதே.]]></a:t>
+              <a:t><![CDATA[1. Fret not yourself because of evildoers, neither be you envious against the workers of iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆண்டவர் அவனைப்பார்த்து நகைக்கிறார்; அவனுடைய நாள் வருகிறதென்று காண்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. The wicked have drawn out the sword, and have bent their bow, to cast down the poor and needy, and to slay such as be of upright conversation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிறுமையும் எளிமையுமானவனை மடிவிக்கவும், செம்மை மார்க்கத்தாரை விழப்பண்ணவும், துன்மார்க்கர் பட்டயத்தை உருவி, தங்கள் வில்லை நாணேற்றுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Their sword shall enter into their own heart, and their bows shall be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிறுமையும் எளிமையுமானவனை மடிவிக்கவும், செம்மை மார்க்கத்தாரை விழப்பண்ணவும், துன்மார்க்கர் பட்டயத்தை உருவி, தங்கள் வில்லை நாணேற்றுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. A little that a righteous man has is better than the riches of many wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் அவர்கள் பட்டயம் அவர்களுடைய இருதயத்திற்குள் உருவிப்போம்; அவர்கள் வில்லுகள் முறியும்.]]></a:t>
+              <a:t><![CDATA[17. For the arms of the wicked shall be broken: but the LORD upholds the righteous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அநேக துன்மார்க்கருக்குள்ள செல்வத்திரட்சியைப்பார்க்கிலும், நீதிமானுக்குள்ள கொஞ்சமே நல்லது.]]></a:t>
+              <a:t><![CDATA[18. The LORD knows the days of the upright: and their inheritance shall be for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. துன்மார்க்கருடைய புயங்கள் முறியும்; நீதிமான்களையோ கர்த்தர் தாங்குகிறார்.]]></a:t>
+              <a:t><![CDATA[19. They shall not be ashamed in the evil time: and in the days of famine they shall be satisfied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உத்தமர்களின் நாட்களைக் கர்த்தர் அறிந்திருக்கிறார்; அவர்கள் சுதந்தரம் என்றென்றைக்கும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. But the wicked shall perish, and the enemies of the LORD shall be as the fat of lambs: they shall consume; into smoke shall they consume away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் ஆபத்துக்காலத்திலே வெட்கப்பட்டுப்போகாதிருந்து, பஞ்சகாலத்திலே திருப்தியடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[20. But the wicked shall perish, and the enemies of the LORD shall be as the fat of lambs: they shall consume; into smoke shall they consume away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கரோ அழிந்துபோவார்கள், கர்த்தருடைய சத்துருக்கள் ஆட்டுக்குட்டிகளின் நிணத்தைப்போல் புகைந்துபோவார்கள், அவர்கள் புகையாய்ப் புகைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The wicked borrows, and pays not again: but the righteous shows mercy, and gives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கரோ அழிந்துபோவார்கள், கர்த்தருடைய சத்துருக்கள் ஆட்டுக்குட்டிகளின் நிணத்தைப்போல் புகைந்துபோவார்கள், அவர்கள் புகையாய்ப் புகைந்துபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For such as be blessed of him shall inherit the earth; and they that be cursed of him shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் புல்லைப்போல் சீக்கிரமாய் அறுப்புண்டு, பசும்பூண்டைப்போல் வாடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For they shall soon be cut down like the grass, and wither as the green herb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்மார்க்கன் கடன்வாங்கிச் செலுத்தாமற்போகிறான்; நீதிமானோ இரங்கிக்கொடுக்கிறான்.]]></a:t>
+              <a:t><![CDATA[22. For such as be blessed of him shall inherit the earth; and they that be cursed of him shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்மார்க்கன் கடன்வாங்கிச் செலுத்தாமற்போகிறான்; நீதிமானோ இரங்கிக்கொடுக்கிறான்.]]></a:t>
+              <a:t><![CDATA[23. The steps of a good man are ordered by the LORD: and he delights in his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவரால் ஆசீர்வதிக்கப்பட்டவர்கள் பூமியைச் சுதந்தரித்துக்கொள்ளுவார்கள்; அவரால் சபிக்கப்பட்டவர்களோ அறுப்புண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Though he fall, he shall not be utterly cast down: for the LORD upholds him with his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவரால் ஆசீர்வதிக்கப்பட்டவர்கள் பூமியைச் சுதந்தரித்துக்கொள்ளுவார்கள்; அவரால் சபிக்கப்பட்டவர்களோ அறுப்புண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. I have been young, and now am old; yet have I not seen the righteous forsaken, nor his seed begging bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நல்ல மனுஷனுடைய நடைகள் கர்த்தரால் உறுதிப்படும், அவனுடைய வழியின்மேல் அவர் பிரியமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. I have been young, and now am old; yet have I not seen the righteous forsaken, nor his seed begging bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் விழுந்தாலும் தள்ளுண்டுபோவதில்லை; கர்த்தர் தமது கையினால் அவனைத் தாங்குகிறார்.]]></a:t>
+              <a:t><![CDATA[26. He is ever merciful, and lends; and his seed is blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் விழுந்தாலும் தள்ளுண்டுபோவதில்லை; கர்த்தர் தமது கையினால் அவனைத் தாங்குகிறார்.]]></a:t>
+              <a:t><![CDATA[27. Depart from evil, and do good; and dwell for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் இளைஞனாயிருந்தேன், முதிர்வயதுள்ளவனுமானேன், ஆனாலும் நீதிமான் கைவிடப்பட்டதையும், அவன் சந்ததி அப்பத்துக்கு இரந்துதிரிகிறதையும் நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[28. For the LORD loves judgment, and forsakes not his saints; they are preserved for ever: but the seed of the wicked shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் இளைஞனாயிருந்தேன், முதிர்வயதுள்ளவனுமானேன், ஆனாலும் நீதிமான் கைவிடப்பட்டதையும், அவன் சந்ததி அப்பத்துக்கு இரந்துதிரிகிறதையும் நான் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[28. For the LORD loves judgment, and forsakes not his saints; they are preserved for ever: but the seed of the wicked shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் நித்தம் இரங்கிக் கடன்கொடுக்கிறான், அவன் சந்ததி ஆசீர்வதிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[29. The righteous shall inherit the land, and dwell therein for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரை நம்பி நன்மைசெய்; தேசத்தில் குடியிருந்து சத்தியத்தை மேய்ந்துகொள்.]]></a:t>
+              <a:t><![CDATA[3. Trust in the LORD, and do good; so shall you dwell in the land, and verily you shall be fed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தீமையை விட்டு விலகி, நன்மைசெய்; என்றென்றைக்கும் நிலைத்திருப்பாய்.]]></a:t>
+              <a:t><![CDATA[30. The mouth of the righteous speaks wisdom, and his tongue talks of judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தர் நியாயத்தை விரும்புகிறவர், அவர் தமது பரிசுத்தவான்களைக் கைவிடுவதில்லை; அவர்கள் என்றைக்கும் காக்கப்படுவார்கள்; துன்மார்க்கருடைய சந்ததியோ அறுப்புண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[31. The law of his God is in his heart; none of his steps shall slide.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தர் நியாயத்தை விரும்புகிறவர், அவர் தமது பரிசுத்தவான்களைக் கைவிடுவதில்லை; அவர்கள் என்றைக்கும் காக்கப்படுவார்கள்; துன்மார்க்கருடைய சந்ததியோ அறுப்புண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[32. The wicked watches the righteous, and seeks to slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீதிமான்கள் பூமியைச் சுதந்தரித்துக்கொண்டு, என்றைக்கும் அதிலே வாசமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[33. The LORD will not leave him in his hand, nor condemn him when he is judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீதிமானுடைய வாய் ஞானத்தை உரைத்து, அவனுடைய நாவு நியாயத்தைப் பேசும்.]]></a:t>
+              <a:t><![CDATA[33. The LORD will not leave him in his hand, nor condemn him when he is judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவனுடைய தேவன் அருளிய வேதம் அவன் இருதயத்தில் இருக்கிறது; அவன் நடைகளில் ஒன்றும் பிசகுவதில்லை.]]></a:t>
+              <a:t><![CDATA[34. Wait on the LORD, and keep his way, and he shall exalt you to inherit the land: when the wicked are cut off, you shall see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. துன்மார்க்கன் நீதிமான்மேல் கண்வைத்து, அவனைக் கொல்ல வகைதேடுகிறான்.]]></a:t>
+              <a:t><![CDATA[34. Wait on the LORD, and keep his way, and he shall exalt you to inherit the land: when the wicked are cut off, you shall see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தரோ அவனை இவன் கையில் விடுவதில்லை; அவன் நியாயம் விசாரிக்கப்படுகையில், அவனை ஆக்கினைக்குள்ளாகத் தீர்ப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. I have seen the wicked in great power, and spreading himself like a green bay tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தரோ அவனை இவன் கையில் விடுவதில்லை; அவன் நியாயம் விசாரிக்கப்படுகையில், அவனை ஆக்கினைக்குள்ளாகத் தீர்ப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[35. I have seen the wicked in great power, and spreading himself like a green bay tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ கர்த்தருக்குக் காத்திருந்து, அவருடைய வழியைக் கைக்கொள்; அப்பொழுது நீ பூமியைச் சுதந்தரித்துக்கொள்வதற்கு அவர் உன்னை உயர்த்துவார்; துன்மார்க்கர் அறுப்புண்டுபோவதை நீ காண்பாய்.]]></a:t>
+              <a:t><![CDATA[36. Yet he passed away, and, lo, he was not: yea, I sought him, but he could not be found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரை நம்பி நன்மைசெய்; தேசத்தில் குடியிருந்து சத்தியத்தை மேய்ந்துகொள்.]]></a:t>
+              <a:t><![CDATA[4. Delight yourself also in the LORD: and he shall give you the desires of yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீ கர்த்தருக்குக் காத்திருந்து, அவருடைய வழியைக் கைக்கொள்; அப்பொழுது நீ பூமியைச் சுதந்தரித்துக்கொள்வதற்கு அவர் உன்னை உயர்த்துவார்; துன்மார்க்கர் அறுப்புண்டுபோவதை நீ காண்பாய்.]]></a:t>
+              <a:t><![CDATA[37. Mark the perfect man, and behold the upright: for the end of that man is peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கொடிய பலவந்தனான ஒரு துன்மார்க்கனைக் கண்டேன், அவன் தனக்கேற்ற நிலத்தில் முளைத்திருக்கிற பச்சைமரத்தைப்போல் தழைத்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[38. But the transgressors shall be destroyed together: the end of the wicked shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கொடிய பலவந்தனான ஒரு துன்மார்க்கனைக் கண்டேன், அவன் தனக்கேற்ற நிலத்தில் முளைத்திருக்கிற பச்சைமரத்தைப்போல் தழைத்தவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[39. But the salvation of the righteous is of the LORD: he is their strength in the time of trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும் அவன் ஒழிந்துபோனான்: பாருங்கள், அவன் இல்லை; அவனைத் தேடினேன், அவன் காணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[40. And the LORD shall help them, and deliver them: he shall deliver them from the wicked, and save them, because they trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,596 +5710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நீ உத்தமனை நோக்கி, செம்மையானவனைப் பார்த்திரு; அந்த மனுஷனுடைய முடிவு சமாதானம்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[40. கர்த்தர் அவர்களுக்கு உதவிசெய்து, அவர்களை விடுவிப்பார்; அவர்கள் அவரை நம்பியிருக்கிறபடியால், அவர்களைத் துன்மார்க்கருடைய கைக்குத் தப்புவித்து இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[40. And the LORD shall help them, and deliver them: he shall deliver them from the wicked, and save them, because they trust in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தரிடத்தில் மனமகிழ்ச்சியாயிரு; அவர் உன் இருதயத்தின் வேண்டுதல்களை உனக்கு அருள்செய்வார்.]]></a:t>
+              <a:t><![CDATA[5. Commit your way unto the LORD; trust also in him; and he shall bring it to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் வழியைக் கர்த்தருக்கு ஒப்புவித்து, அவர்மேல் நம்பிக்கையாயிரு; அவரே காரியத்தை வாய்க்கப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[5. Commit your way unto the LORD; trust also in him; and he shall bring it to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் நீதியை வெளிச்சத்தைப்போலவும், உன் நியாயத்தைப் பட்டப்பகலைப்போலவும் விளங்கப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[6. And he shall bring forth your righteousness as the light, and your judgment as the noonday.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தரை நோக்கி அமர்ந்து, அவருக்குக் காத்திரு; காரியசித்தியுள்ளவன்மேலும் தீவினைகளைச் செய்கிற மனுஷன்மேலும் எரிச்சலாகாதே.]]></a:t>
+              <a:t><![CDATA[7. Rest in the LORD, and wait patiently for him: fret not yourself because of him who prospers in his way, because of the man who brings wicked devices to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529257" r:id="rId1"/>
+    <p:sldLayoutId id="2478639993" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7226,90 +6661,50 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুষ্ট লোকেরা যখন কু-পরিকল্পনা করে জয়ী হয়, তখন মর্মপীড়া বোধ করো না|]]></a:t>
+              <a:t><![CDATA[மனுஷன்மேலும் எரிச்சலாகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ক্রুদ্ধ হযো না! রাগে আত্মহারা হয়ে য়েও না! এতখানি হতাশ হয়ে য়েও না, যাতে তোমারও খারাপ কাজ করতে]]></a:t>
+              <a:t><![CDATA[8. கோபத்தை நெகிழ்ந்து, உக்கிரத்தை விட்டுவிடு, பொல்லாப்புச்செய்ய ஏதுவான எரிச்சல் உனக்கு வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইচ্ছা হয়|]]></a:t>
+              <a:t><![CDATA[9. பொல்லாதவர்கள் அறுப்புண்டுபோவார்கள்; கர்த்தருக்குக் காத்திருக்கிறவர்களோ பூமியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কেন? কারণ মন্দ লোকরা ধ্বংসপ্রাপ্ত হবে| কিন্তু যারা সাহায্যের জন্য প্রভুর কাছে প্রার্থনা করবে,]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা ঈশ্বরের প্রতিশ্রুত ভূমি পাবে|]]></a:t>
+              <a:t><![CDATA[10. இன்னுங் கொஞ்சநேரந்தான், அப்போது துன்மார்க்கன் இரான்; அவன் ஸ்தானத்தை உற்று விசாரித்தாயானால் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. খুব অল্প সময়ের মধ্যেই দুষ্ট লোকরা আর সেখানে থাকবে না| তোমরা হয়তো তাদের খুঁজবে, কিন্তু ততদিনে]]></a:t>
+              <a:t><![CDATA[இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা সবাই গত হয়েছে!]]></a:t>
+              <a:t><![CDATA[11. சாந்தகுணமுள்ளவர்கள் பூமியைச் சுதந்தரித்து மிகுந்த சமாதானத்தினால் மனமகிழ்ச்சியாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. বিনযী লোকরা ঈশ্বরের প্রতিশ্রুত ভূমি পাবে এবং তারা শান্তি ভোগ করবে|]]></a:t>
+              <a:t><![CDATA[12. துன்மார்க்கன் நீதிமானுக்கு விரோதமாய்த் தீங்கு நினைத்து, அவன்பேரில் பற்கடிக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. মন্দ লোকরা ভালো লোকদের বিরুদ্ধে মন্দ ফন্দি আঁটবে| ভালো লোকদের দিকে দাঁত কিড়মিড় করে ওরা ওদের]]></a:t>
+              <a:t><![CDATA[13. ஆண்டவர் அவனைப்பார்த்து நகைக்கிறார்; அவனுடைய நாள் வருகிறதென்று காண்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্রোধ প্রকাশ করবে|]]></a:t>
+              <a:t><![CDATA[14. சிறுமையும் எளிமையுமானவனை மடிவிக்கவும், செம்மை மார்க்கத்தாரை விழப்பண்ணவும், துன்மார்க்கர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. দুষ্ট লোকদের দেখে মর্মপীড়া বোধ করো না| যারা মন্দ কাজ করে, ওদের দেখে ঈর্ষান্বিত হযো না|]]></a:t>
+              <a:t><![CDATA[1. பொல்லாதவர்களைக் குறித்து எரிச்சலடையாதே; நியாயக்கேடுசெய்கிறவர்கள்மேல் பொறாமைகொள்ளாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু আমাদের প্রভু ওদের দেখে দেখে হাসেন| ওদের য়ে কি হবে, তা তিনি দেখতে পান|]]></a:t>
+              <a:t><![CDATA[பட்டயத்தை உருவி, தங்கள் வில்லை நாணேற்றுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. মন্দ লোকরা তাদের তরবারি তুলে নেয, ওদের তীর তাক করে| ওরা দরিদ্র সহায়সম্বলহীন লোককে হত্যা করতে]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் அவர்கள் பட்டயம் அவர்களுடைய இருதயத்திற்குள் உருவிப்போம்; அவர்கள் வில்லுகள் முறியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চায়| সত্‌ এবং ভালো লোকদের ওরা হত্যা করতে চায়.]]></a:t>
+              <a:t><![CDATA[16. அநேக துன்மார்க்கருக்குள்ள செல்வத்திரட்சியைப்பார்க்கிலும், நீதிமானுக்குள்ள கொஞ்சமே நல்லது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু ওদের তরবারি ওদের বুকেই বিদ্ধ হবে, ওদের তীরও ভেঙ্গে যাবে|]]></a:t>
+              <a:t><![CDATA[17. துன்மார்க்கருடைய புயங்கள் முறியும்; நீதிமான்களையோ கர்த்தர் தாங்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মন্দ লোকদের বিপুল সমাবেশের চেয়ে মুষ্টিমেয কিছু সত্‌ লোক অনেক ভালো|]]></a:t>
+              <a:t><![CDATA[18. உத்தமர்களின் நாட்களைக் கர்த்தர் அறிந்திருக்கிறார்; அவர்கள் சுதந்தரம் என்றென்றைக்கும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কেন? কারণ মন্দ লোকরা ধ্বংসপ্রাপ্ত হবে| কিন্তু প্রভু সত্‌ লোকদের প্রতি যত্ন নেন|]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் ஆபத்துக்காலத்திலே வெட்கப்பட்டுப்போகாதிருந்து, பஞ்சகாலத்திலே திருப்தியடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. খাঁটি ভালো মানুষদের প্রভু আজীবন রক্ষা করেন| ওরা অনন্তকাল ধরে পুরস্কার পাবে|]]></a:t>
+              <a:t><![CDATA[20. துன்மார்க்கரோ அழிந்துபோவார்கள், கர்த்தருடைய சத்துருக்கள் ஆட்டுக்குட்டிகளின் நிணத்தைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. সংকট এলে সত্‌ লোকরা হতাশ হবে না| দুর্ভিক্ষের সময় ভালো লোকদের জন্য প্রচুর আহার থাকবে|]]></a:t>
+              <a:t><![CDATA[புகைந்துபோவார்கள், அவர்கள் புகையாய்ப் புகைந்துபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু মন্দ লোকরা প্রভুর শত্রু এবং ওরা ধ্বংসপ্রাপ্ত হবে| ওদের উপত্যকা শুকিয়ে যাবে এবং পুড়ে]]></a:t>
+              <a:t><![CDATA[21. துன்மார்க்கன் கடன்வாங்கிச் செலுத்தாமற்போகிறான்; நீதிமானோ இரங்கிக்கொடுக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাবে| ওরা সম্পূর্ণভাবে বিনষ্ট হবে|]]></a:t>
+              <a:t><![CDATA[22. அவரால் ஆசீர்வதிக்கப்பட்டவர்கள் பூமியைச் சுதந்தரித்துக்கொள்ளுவார்கள்; அவரால் சபிக்கப்பட்டவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. মন্দ লোকরা সবুজ ঘাস-পাতার মত, যা তাড়াতাড়ি বিবর্ণ হয়ে মারা যায়|]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் புல்லைப்போல் சீக்கிரமாய் அறுப்புண்டு, பசும்பூண்டைப்போல் வாடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. একজন দুষ্ট লোক খুব তাড়াতাড়ি টাকা ধার করে, কিন্তু কখনও সেটা ফেরত্‌ দেয় না| কিন্তু ভালো লোক]]></a:t>
+              <a:t><![CDATA[அறுப்புண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুক্ত হাতে অপরকে দেয়|]]></a:t>
+              <a:t><![CDATA[23. நல்ல மனுஷனுடைய நடைகள் கர்த்தரால் உறுதிப்படும், அவனுடைய வழியின்மேல் அவர் பிரியமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. একজন ভালো লোক যদি লোকদের আশীর্বাদ করে, তারা ঈশ্বরের প্রতিশ্রুত দেশ পাবে| যদি সে অন্য়ের খারাপ]]></a:t>
+              <a:t><![CDATA[24. அவன் விழுந்தாலும் தள்ளுண்டுபோவதில்லை; கர்த்தர் தமது கையினால் அவனைத் தாங்குகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চায়, তাহলে তারা ধ্বংসপ্রাপ্ত হবে|]]></a:t>
+              <a:t><![CDATA[25. நான் இளைஞனாயிருந்தேன், முதிர்வயதுள்ளவனுமானேன், ஆனாலும் நீதிமான் கைவிடப்பட்டதையும், அவன் சந்ததி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়ে সৈন্য সাবধানে চলে, প্রভু তাকে সাহায্য করেন| প্রভু তাকে পড়ে য়েতে দেন না|]]></a:t>
+              <a:t><![CDATA[அப்பத்துக்கு இரந்துதிரிகிறதையும் நான் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যদি সেই সৈন্য দৌড়ে গিয়ে শত্রুকে আক্রমণ করে, প্রভু সেই সৈন্য়ের হাত ধরে তাকে পতন থেকে রক্ষা]]></a:t>
+              <a:t><![CDATA[26. அவன் நித்தம் இரங்கிக் கடன்கொடுக்கிறான், அவன் சந்ததி ஆசீர்வதிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন|]]></a:t>
+              <a:t><![CDATA[27. தீமையை விட்டு விலகி, நன்மைசெய்; என்றென்றைக்கும் நிலைத்திருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. একসময় আমি তরুণ ছিলাম, এখন আমি বৃদ্ধ হয়েছি| আমি কখনও ঈশ্বরকে ভালো লোকেদের পরিত্যাগ করতে দেখি]]></a:t>
+              <a:t><![CDATA[28. கர்த்தர் நியாயத்தை விரும்புகிறவர், அவர் தமது பரிசுத்தவான்களைக் கைவிடுவதில்லை; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নি| ভালো মানুষের সন্তানদের আমি কখনও খাবার ভিক্ষা করতে দেখি নি|]]></a:t>
+              <a:t><![CDATA[என்றைக்கும் காக்கப்படுவார்கள்; துன்மார்க்கருடைய சந்ததியோ அறுப்புண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. একজন সত্‌ লোক মুক্ত হাতে অন্যকে দেয়| সত্‌ লোকদের সন্তানরা আশীর্বাদের মত|]]></a:t>
+              <a:t><![CDATA[29. நீதிமான்கள் பூமியைச் சுதந்தரித்துக்கொண்டு, என்றைக்கும் அதிலே வாசமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যদি তুমি প্রভুতে আস্থা রাখ এবং ভালো কাজ কর, তাহলে তুমি বেঁচে থাকবে এবং এই পৃথিবীর ভাল বস্তুগুলি]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரை நம்பி நன்மைசெய்; தேசத்தில் குடியிருந்து சத்தியத்தை மேய்ந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যদি তুমি খারাপ কাজ না কর, যদি তুমি ভালো কাজ কর, তুমি অনন্তকাল বেঁচে থাকবে|]]></a:t>
+              <a:t><![CDATA[30. நீதிமானுடைய வாய் ஞானத்தை உரைத்து, அவனுடைய நாவு நியாயத்தைப் பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. প্রভু ন্যায় ভালবাসেন| সাহায্য না করে তিনি তাঁর অনুগামীদের পরিত্যাগ করেন না| প্রভু তাঁর]]></a:t>
+              <a:t><![CDATA[31. அவனுடைய தேவன் அருளிய வேதம் அவன் இருதயத்தில் இருக்கிறது; அவன் நடைகளில் ஒன்றும் பிசகுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুগামীদের সর্বদাই রক্ষা করেন| কিন্তু দুষ্ট লোকদের তিনি বিনাশ করেন|]]></a:t>
+              <a:t><![CDATA[32. துன்மார்க்கன் நீதிமான்மேல் கண்வைத்து, அவனைக் கொல்ல வகைதேடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সত্‌ লোকরা ঈশ্বরের প্রতিশ্রুত রাজ্য পাবে| সেখানে তারা চিরদিন বাস করবে|]]></a:t>
+              <a:t><![CDATA[33. கர்த்தரோ அவனை இவன் கையில் விடுவதில்லை; அவன் நியாயம் விசாரிக்கப்படுகையில், அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. একজন সত্‌ লোক সর্বদাই সুপরামর্শ দেয়| সে প্রত্যেকের জন্যই ন্যায্য সিদ্ধান্ত দেয়|]]></a:t>
+              <a:t><![CDATA[ஆக்கினைக்குள்ளாகத் தீர்ப்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তার মনের মধ্যে সর্বদাই প্রভুর শিক্ষামালা থাকে| তাই সে সত্‌ পথে বাঁচা থেকে বিরত হবে না|]]></a:t>
+              <a:t><![CDATA[34. நீ கர்த்தருக்குக் காத்திருந்து, அவருடைய வழியைக் கைக்கொள்; அப்பொழுது நீ பூமியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. কিন্তু দুষ্ট লোকরা সব সময় সত্‌ লোকদের হত্যা করবার সুযোগ খোঁজে|]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்வதற்கு அவர் உன்னை உயர்த்துவார்; துன்மார்க்கர் அறுப்புண்டுபோவதை நீ காண்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. সত্‌ লোকরা যখন মন্দ লোকদের ফাঁদে পড়ে, তখন প্রভু সত্‌ লোকদের ত্যাগ করেন না| ঈশ্বর কখনই সত্‌]]></a:t>
+              <a:t><![CDATA[35. கொடிய பலவந்தனான ஒரு துன்மார்க்கனைக் கண்டேன், அவன் தனக்கேற்ற நிலத்தில் முளைத்திருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের দোষী বলে বিচারে সাব্যস্ত হতে দেবেন না|]]></a:t>
+              <a:t><![CDATA[பச்சைமரத்தைப்போல் தழைத்தவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ঈশ্বর যা বলেন তা কর এবং তাঁর সাহায্যের প্রতীক্ষা কর| যখন তিনি মন্দ লোকদের জোর করে তাড়িয়ে]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும் அவன் ஒழிந்துபோனான்: பாருங்கள், அவன் இல்லை; அவனைத் தேடினேன், அவன் காணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপভোগ করবে|]]></a:t>
+              <a:t><![CDATA[4. கர்த்தரிடத்தில் மனமகிழ்ச்சியாயிரு; அவர் உன் இருதயத்தின் வேண்டுதல்களை உனக்கு அருள்செய்வார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন, তখন প্রভু তোমাকেই জয়ী করবেন এবং তুমিই প্রভুর প্রতিশ্রুত রাজ্য পাবে|]]></a:t>
+              <a:t><![CDATA[37. நீ உத்தமனை நோக்கி, செம்மையானவனைப் பார்த்திரு; அந்த மனுஷனுடைய முடிவு சமாதானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আমি একজন দুষ্ট লোককে দেখেছিলাম য়ে ছিল ক্ষমতাশালী| তার ছিল একটা স্বাস্থ্যবান সবুজ গাছের মতো একটি]]></a:t>
+              <a:t><![CDATA[38. அக்கிரமக்காரர் ஏகமாய் அழிக்கப்படுவார்கள்; அறுப்புண்டுபோவதே துன்மார்க்கரின் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তিশালী দেহ|]]></a:t>
+              <a:t><![CDATA[39. நீதிமான்களுடைய இரட்சிப்பு கர்த்தரால் வரும்; இக்கட்டுக்காலத்தில் அவரே அவர்கள் அடைக்கலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. পরে আমি সেই পথে গিয়েছি| আমি তাকে খুঁজেছি, কিন্তু পাইনি|]]></a:t>
+              <a:t><![CDATA[40. கர்த்தர் அவர்களுக்கு உதவிசெய்து, அவர்களை விடுவிப்பார்; அவர்கள் அவரை நம்பியிருக்கிறபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,711 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. সত্‌ এবং পবিত্র হও| শান্তিপ্রিয লোকরা অনেক উত্তরপুরুষ পাবে|]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[লোকদের হাত থেকে রক্ষা করেন|]]></a:t>
+              <a:t><![CDATA[அவர்களைத் துன்மார்க்கருடைய கைக்குத் தப்புவித்து இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রভুর সেবা করে নিজে উপভোগ কর এবং তাহলে তোমার যা প্রযোজন, তিনি তোমায় তাই দেবেন|]]></a:t>
+              <a:t><![CDATA[5. உன் வழியைக் கர்த்தருக்கு ஒப்புவித்து, அவர்மேல் நம்பிக்கையாயிரு; அவரே காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভুর ওপরে নির্ভর কর| তাঁকে বিশ্বাস কর, যা করার তিনি তাই করবেন|]]></a:t>
+              <a:t><![CDATA[வாய்க்கப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু তোমার ধার্ম্মিকতা ও ন্যায়নীতি মধ্যাহ্নের সূর্য়্য়ের মত উজ্জ্বল করুন|]]></a:t>
+              <a:t><![CDATA[6. உன் நீதியை வெளிச்சத்தைப்போலவும், உன் நியாயத்தைப் பட்டப்பகலைப்போலவும் விளங்கப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভুকে বিশ্বাস কর এবং তাঁর সাহায্যের জন্য অপেক্ষা কর| মন্দ লোকরা যখন জয়ী হয় তখন হতাশ হযো না|]]></a:t>
+              <a:t><![CDATA[7. கர்த்தரை நோக்கி அமர்ந்து, அவருக்குக் காத்திரு; காரியசித்தியுள்ளவன்மேலும் தீவினைகளைச் செய்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>