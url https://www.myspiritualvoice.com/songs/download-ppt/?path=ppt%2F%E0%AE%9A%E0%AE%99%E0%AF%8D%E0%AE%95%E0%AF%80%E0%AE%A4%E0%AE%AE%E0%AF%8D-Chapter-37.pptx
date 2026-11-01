--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -6225,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639993" r:id="rId1"/>
+    <p:sldLayoutId id="2482575857" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13762,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>