--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -31,97 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -239,54 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1447,159 +1443,50 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. என் நாவினால் பாவஞ்செய்யாதபடிக்கு நான் என் வழிகளைக் காத்து, துன்மார்க்கன் எனக்கு முன்பாக இருக்குமட்டும் என் வாயைக் கடிவாளத்தால் அடக்கிவைப்பேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...107 lines deleted...]
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -2496,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496577" r:id="rId1"/>
+    <p:sldLayoutId id="2473414184" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2636,58 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಿಶ್ಚಯವಾಗಿ ಮನುಷ್ಯನು ವ್ಯರ್ಥವಾದ ತೋರಿಕೆ ಯಲ್ಲಿ ನಡೆದುಕೊಳ್ಳುತ್ತಾನೆ; ನಿಶ್ಚಯವಾಗಿ ವ್ಯರ್ಥ ವಾದ ಗದ್ದಲ]]></a:t>
+              <a:t><![CDATA[6. Surely every man walks in a vain show: surely they are disquieted in vain: he heaps up riches,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಾರೆ. ಅವನು ಐಶ್ವರ್ಯವನ್ನು ಕುಪ್ಪೆ ಮಾಡುತ್ತಾನೆ; ಆದರೆ ಅದನ್ನು ಕೂಡಿಸುವವರು ಯಾರೋ ಅರಿಯನು.]]></a:t>
+              <a:t><![CDATA[and knows not who shall gather them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹೀಗಿರಲಾಗಿ ಕರ್ತನೇ, ನಾನು ಇನ್ನು ಯಾವದಕ್ಕೆ ಕಾದುಕೊಳ್ಳಲಿ? ನನ್ನ ನಿರೀಕ್ಷೆ ನಿನ್ನಲ್ಲಿ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[7. And now, Lord, what wait I for? my hope is in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನನ್ನ ಎಲ್ಲಾ ದ್ರೋಹಗಳಿಂದ ನನ್ನನ್ನು ಬಿಡಿಸು; ಬುದ್ಧಿಹೀನನ ನಿಂದೆಗೆ ನನ್ನನ್ನು ಗುರಿಮಾಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[8. Deliver me from all my transgressions: make me not the reproach of the foolish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಾನು ಮೌನವಾದೆನು, ನನ್ನ ಬಾಯಿ ತೆರೆಯಲಿಲ್ಲ; ನೀನು ಅದನ್ನು ಮಾಡಿದಿ.]]></a:t>
+              <a:t><![CDATA[9. I was dumb, I opened not my mouth; because you did it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನಿಂದ ನಿನ್ನ ಪೆಟ್ಟನ್ನು ತೊಲಗಿಸು; ನಿನ್ನ ಕೈಹೊಡೆ ತದಿಂದ ನಾನು ಸತ್ತು ಹೋಗುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[10. Remove your stroke away from me: I am consumed by the blow of yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅಕ್ರಮ ಕ್ಕೋಸ್ಕರ ಗದರಿಕೆಗಳಿಂದ ನೀನು ಮನುಷ್ಯನನ್ನು ಶಿಕ್ಷಿಸಿದರೆ ಅವನ ಸೌಂದರ್ಯವನ್ನು ನುಸಿಯ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[11. When you with rebukes do correct man for iniquity, you make his beauty to consume away like a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಳುಮಾಡುತ್ತೀ; ನಿಶ್ಚಯವಾಗಿ ಪ್ರತಿ ಮನುಷ್ಯನು ವ್ಯರ್ಥವಾದವನೇ--ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[moth: surely every man is vanity. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಓ ಕರ್ತನೇ, ನನ್ನ ಪ್ರಾರ್ಥನೆಯನ್ನು ಕೇಳು; ನನ್ನ ಮೊರೆಗೆ ಕಿವಿಗೊಡು; ನನ್ನ ಕಣ್ಣೀರಿಗೆ ಮೌನ ವಾಗಿರಬೇಡ. ನಾನು]]></a:t>
+              <a:t><![CDATA[12. Hear my prayer, O LORD, and give ear unto my cry; hold not your peace at my tears: for I am a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಸಂಗಡ ಪರದೇಶಸ್ಥನು; ನನ್ನ ತಂದೆಗಳೆಲ್ಲರ ಹಾಗೆ ಪ್ರವಾಸಿಯಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[stranger with you, and a sojourner, as all my fathers were.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ನನ್ನ ನಾಲಿಗೆಯಿಂದ ಪಾಪಮಾಡದ ಹಾಗೆ ನನ್ನ ಮಾರ್ಗಗಳನ್ನು ಕಾಪಾಡಿ ಕೊಳ್ಳುವೆನೆಂದೂ ದುಷ್ಟನು ನನ್ನ ಮುಂದೆ ಇರುವಾಗ]]></a:t>
+              <a:t><![CDATA[1. I said, I will take heed to my ways, that I sin not with my tongue: I will keep my mouth with a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,183 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನೇ ನನ್ನನ್ನು ಉಳಿಸು; ಆಗ ನಾನು ಇಲ್ಲಿಂದ ಹೋಗಿಬಿಟ್ಟು ಇಲ್ಲದೆ ಹೋಗುವದಕ್ಕಿಂತ ಮುಂಚೆ ಬಲವನ್ನು ತಿರಿಗಿ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ಪಡೆಯುವೆನು.]]></a:t>
+              <a:t><![CDATA[13. O spare me, that I may recover strength, before I go behind, and be no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಬಾಯಿಗೆ ಕಡಿವಾಣ ಇಟ್ಟುಕೊಳ್ಳುವೆನೆಂದೂ ಹೇಳಿದೆನು.]]></a:t>
+              <a:t><![CDATA[bridle, while the wicked is before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮೌನದಿಂದ ಮೂಕನಾದೆನು; ಒಳ್ಳೇ ದನ್ನಾದರೂ ಆಡದೆ ಸುಮ್ಮನಿದ್ದೆನು; ಆದರೆ ನನ್ನ ವ್ಯಥೆಯು ಕಲಕಿತು.]]></a:t>
+              <a:t><![CDATA[2. I was dumb with silence, I held my peace, even from good; and my sorrow was stirred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನನ್ನ ಹೃದಯದಲ್ಲಿ ಸಂತಾಪ ಉಕ್ಕಿತು; ನಾನು ಯೋಚಿಸುತ್ತಿರುವಲ್ಲಿ ಬೆಂಕಿಯು ರಿಯಿತು. ನನ್ನ ನಾಲಿಗೆಯಿಂದ ಮಾತಾಡಿದೆನು.]]></a:t>
+              <a:t><![CDATA[3. My heart was hot within me, while I was musing the fire burned: then spoke I with my tongue,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನೇ, ನಾನು ಎಷ್ಟು ಅಸ್ಥಿರನೆಂದು ತಿಳಿಯುವ ಹಾಗೆ ನನ್ನ ಅಂತ್ಯವನ್ನೂ ನನ್ನ ದಿವಸಗಳು ಕೊಂಚ ವೆಂಬದನ್ನೂ ನನಗೆ]]></a:t>
+              <a:t><![CDATA[4. LORD, make me to know mine end, and the measure of my days, what it is: that I may know how frail]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸು.]]></a:t>
+              <a:t><![CDATA[I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇಗೋ, ನನ್ನ ದಿವಸ ಗಳನ್ನು ಗೇಣುದ್ದವಾಗಿ ಮಾಡಿದ್ದೀ; ನನ್ನ ಆಯುಷ್ಯವು ನಿನ್ನ ಮುಂದೆ ಏನೂ ಇಲ್ಲದ ಹಾಗಿದೆ;]]></a:t>
+              <a:t><![CDATA[5. Behold, you have made my days as an handbreadth; and mine age is as nothing before you: verily]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಶ್ಚಯವಾಗಿ ಉತ್ತಮ ಸ್ಥಿತಿಯಲ್ಲಿರುವ ಪ್ರತಿಯೊಬ್ಬನು ಒಟ್ಟಾರೆಯಲ್ಲಿ ವ್ಯರ್ಥವಾದವನೇ. ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[every man at his best state is altogether vanity. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>