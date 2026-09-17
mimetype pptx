--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -55,50 +55,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +115,52 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +290,55 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[5. Many, O LORD my God, are your wonderful works which you have done, and your thoughts which are toward us: they cannot be reckoned up in order unto you: if I would declare and speak of them, they are more than can be numbered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[5. Many, O LORD my God, are your wonderful works which you have done, and your thoughts which are toward us: they cannot be reckoned up in order unto you: if I would declare and speak of them, they are more than can be numbered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Many, O LORD my God, are your wonderful works which you have done, and your thoughts which are toward us: they cannot be reckoned up in order unto you: if I would declare and speak of them, they are more than can be numbered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Sacrifice and offering you did not desire; mine ears have you opened: burnt offering and sin offering have you not required.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Sacrifice and offering you did not desire; mine ears have you opened: burnt offering and sin offering have you not required.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான்: இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[7. Then said I, Lo, I come: in the volume of the book it is written of me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் தேவனே, உமக்குப் பிரியமானதைச் செய்ய விரும்புகிறேன்; உமது நியாயப்பிரமாணம் என் உள்ளத்திற்குள் இருக்கிறது என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[8. I delight to do your will, O my God: yea, your law is within my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[8. I delight to do your will, O my God: yea, your law is within my heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[9. I have preached righteousness in the great congregation: lo, I have not refrained my lips, O LORD, you know.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. I have not hid your righteousness within my heart; I have declared your faithfulness and your salvation: I have not concealed your loving kindness and your truth from the great congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருக்காகப் பொறுமையுடன் காத்திருந்தேன்; அவர் என்னிடமாய்ச் சாய்ந்து, என் கூப்பிடுதலைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[1. I waited patiently for the LORD; and he inclined unto me, and heard my cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. I have not hid your righteousness within my heart; I have declared your faithfulness and your salvation: I have not concealed your loving kindness and your truth from the great congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. I have not hid your righteousness within my heart; I have declared your faithfulness and your salvation: I have not concealed your loving kindness and your truth from the great congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, உம்முடைய இரக்கங்களை எனக்குக் கிடையாமற் போகப்பண்ணாதேயும்; உமது கிருபையும் உமது உண்மையும் எப்பொழுதும் என்னைக் காக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[11. Withhold not you your tender mercies from me, O LORD: let your loving kindness and your truth continually preserve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[11. Withhold not you your tender mercies from me, O LORD: let your loving kindness and your truth continually preserve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[12. For innumerable evils have compassed me about: mine iniquities have taken hold upon me, so that I am not able to look up; they are more than the hairs of mine head: therefore my heart fails me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தாவே, என்னை விடுவித்தருளும்; கர்த்தாவே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
+              <a:t><![CDATA[12. For innumerable evils have compassed me about: mine iniquities have taken hold upon me, so that I am not able to look up; they are more than the hairs of mine head: therefore my heart fails me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பிராணனை அழிக்கத் தேடுகிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்குத் தீங்குசெய்ய விரும்புகிறவர்கள் பின்னிட்டு இலச்சையடைவார்களாக.]]></a:t>
+              <a:t><![CDATA[12. For innumerable evils have compassed me about: mine iniquities have taken hold upon me, so that I am not able to look up; they are more than the hairs of mine head: therefore my heart fails me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பிராணனை அழிக்கத் தேடுகிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்குத் தீங்குசெய்ய விரும்புகிறவர்கள் பின்னிட்டு இலச்சையடைவார்களாக.]]></a:t>
+              <a:t><![CDATA[13. Be pleased, O LORD, to deliver me: O LORD, make haste to help me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்பேரில் ஆ ஆ! ஆ ஆ! என்று சொல்லுகிறவர்கள், தங்கள் வெட்கத்தின் பலனையடைந்து, கைவிடப்படுவார்களாக.]]></a:t>
+              <a:t><![CDATA[14. Let them be ashamed and confounded together that seek after my soul to destroy it; let them be driven backward and put to shame that wish me evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்மைத் தேடுகிற அனைவரும் உமக்குள் மகிழ்ந்து சந்தோஷப்படுவார்களாக; உம்முடைய இரட்சிப்பை விரும்புகிறவர்கள் கர்த்தருக்கு மகிமை உண்டாவதாக என்று எப்பொழுதும் சொல்வார்களாக.]]></a:t>
+              <a:t><![CDATA[14. Let them be ashamed and confounded together that seek after my soul to destroy it; let them be driven backward and put to shame that wish me evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[1. I waited patiently for the LORD; and he inclined unto me, and heard my cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்மைத் தேடுகிற அனைவரும் உமக்குள் மகிழ்ந்து சந்தோஷப்படுவார்களாக; உம்முடைய இரட்சிப்பை விரும்புகிறவர்கள் கர்த்தருக்கு மகிமை உண்டாவதாக என்று எப்பொழுதும் சொல்வார்களாக.]]></a:t>
+              <a:t><![CDATA[15. Let them be desolate for a reward of their shame that say unto me, Aha, aha.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் சிறுமையும் எளிமையுமானவன், கர்த்தரோ என்மேல் நினைவாயிருக்கிறார்; தேவரீர் என் துணையும் என்னை விடுவிக்கிறவருமாயிருக்கிறீர்; என் தேவனே, தாமதியாதேயும்.]]></a:t>
+              <a:t><![CDATA[16. Let all those that seek you rejoice and be glad in you: let such as love your salvation say continually, The LORD be magnified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3014,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் சிறுமையும் எளிமையுமானவன், கர்த்தரோ என்மேல் நினைவாயிருக்கிறார்; தேவரீர் என் துணையும் என்னை விடுவிக்கிறவருமாயிருக்கிறீர்; என் தேவனே, தாமதியாதேயும்.]]></a:t>
+              <a:t><![CDATA[16. Let all those that seek you rejoice and be glad in you: let such as love your salvation say continually, The LORD be magnified.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But I am poor and needy; yet the Lord thinks upon me: you are my help and my deliverer; make no tarrying, O my God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But I am poor and needy; yet the Lord thinks upon me: you are my help and my deliverer; make no tarrying, O my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[2. He brought me up also out of an horrible pit, out of the miry clay, and set my feet upon a rock, and established my activities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. He brought me up also out of an horrible pit, out of the miry clay, and set my feet upon a rock, and established my activities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he has put a new song in my mouth, even praise unto our God: many shall see it, and fear, and shall trust in the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[3. And he has put a new song in my mouth, even praise unto our God: many shall see it, and fear, and shall trust in the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[4. Blessed is that man that makes the LORD his trust, and respects not the proud, nor such as turn aside to lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[4. Blessed is that man that makes the LORD his trust, and respects not the proud, nor such as turn aside to lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529271" r:id="rId1"/>
+    <p:sldLayoutId id="2478639914" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4209,66 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিকল্পনা আছে| কোন লোকই তার সব তালিকা করতে পারবে না! আমি সেই সব জিনিসের কথা বার বার বলবো যা গুনে শেষ]]></a:t>
+              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করা যায় না|]]></a:t>
+              <a:t><![CDATA[அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আপনি আমাকে প্রকৃত সত্য বাণী শোনাবার কান দিয়েছেন| হে প্রভু আপনি আমাকে এটা বুঝতে দিয়েছেন| আপনি]]></a:t>
+              <a:t><![CDATA[அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকৃতপক্ষে উত্সর্গ বা শস্য় নৈবেদ্য কোনটাই চান নি| আপনি আসলে হোমবলি এবং পাপমোচনের নৈবেদ্যও চান না|]]></a:t>
+              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু আপনি যা চান তা হল অন্য আরো কিছু|]]></a:t>
+              <a:t><![CDATA[பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাই আমি বলেছি,. “এই য়ে আমি, আমায় গ্রহণ করুন| আমি এসেছি| আমার সম্পর্কে বইতে এমনই লেখা আছে|]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான்: இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. হে ঈশ্বর, আপনি যা চান, আমি সেইগুলোই করতে চাই| আমি আপনার শিক্ষামালাগুলো জানতে চাই|]]></a:t>
+              <a:t><![CDATA[8. என் தேவனே, உமக்குப் பிரியமானதைச் செய்ய விரும்புகிறேன்; உமது நியாயப்பிரமாணம் என் உள்ளத்திற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. মহাসভায মানুষের সামনে আমি জয়ের কথা বলেছি| এবং প্রভু আপনি জানেন, সুসমাচার উচ্চারণ করা থেকে আমি]]></a:t>
+              <a:t><![CDATA[இருக்கிறது என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কখনও বিরত হব না|]]></a:t>
+              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আপনার কৃত মহত্‌ কীর্তি সম্পর্কে আমি বলেছি| আমার অন্তরেও আমি সে সব কথা গোপন রাখি নি| প্রভু আমি]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি প্রভুকে ডেকেছিলাম, তিনি তা শুনেছেন| তিনি আমার ডাক শুনেছেন|]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருக்காகப் பொறுமையுடன் காத்திருந்தேன்; அவர் என்னிடமாய்ச் சாய்ந்து, என் கூப்பிடுதலைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের বলেছি, নিজেদের বাঁচানোর জন্য তারা আপনার ওপর নির্ভর করতে পারে| আমি মহাসভায আপনার করুণা ও]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বস্ততা গোপন করি নি|]]></a:t>
+              <a:t><![CDATA[நான் ஒளித்துவைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তাই, প্রভু আপনার করুণা আমার কাছে লুকোবেন না! আপনার করুণা ও বিশ্বস্ততা দিয়ে আমায় রক্ষা করুন|”]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, உம்முடைய இரக்கங்களை எனக்குக் கிடையாமற் போகப்பண்ணாதேயும்; உமது கிருபையும் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. মন্দ লোকরা আমার চারদিকে জড় হয়েছে| তাদের গুনে শেষ করা যাবে না! আমি আমার পাপের আবর্ত্তে আটকে]]></a:t>
+              <a:t><![CDATA[உண்மையும் எப்பொழுதும் என்னைக் காக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়েছি| আমি তা থেকে পালাতে পারছি না| আমার মাথার চুলের চেয়েও ওদের সংখ্য়া বেশী| আমি সাহস হারিযেছি|]]></a:t>
+              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রভু আমার কাছে ছুটে আসুন, আমায় বাঁচান! প্রভু তাড়াতাড়ি এসে আমায় সাহায্য করুন!]]></a:t>
+              <a:t><![CDATA[தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ঐসব মন্দ লোক আমায় হত্যা করতে চাইছে| প্রভু ঐসব লোককে হতাশ ও লজ্জিত করুন| ঐ লোকরা আমায় আঘাত করতে]]></a:t>
+              <a:t><![CDATA[அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইছে| ওরা য়েন লজ্জায ছুটে পালিয়ে যায়!]]></a:t>
+              <a:t><![CDATA[13. கர்த்தாவே, என்னை விடுவித்தருளும்; கர்த்தாவே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ঐ মন্দ লোকরা আমায় নিয়ে হাসাহাসি করে| ঐসব লোক য়েন অবমাননায বোবা হয়ে যায়!]]></a:t>
+              <a:t><![CDATA[14. என் பிராணனை அழிக்கத் தேடுகிறவர்கள் ஏகமாய் வெட்கி நாணி, எனக்குத் தீங்குசெய்ய விரும்புகிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু তারা, যারা আপনার কাছে আসে য়েন সুখী হয় ও আনন্দ পায়| তারা আপনার হাতে উদ্ধার পেতে]]></a:t>
+              <a:t><![CDATA[பின்னிட்டு இலச்சையடைவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিনি আমাকে কবর থেকে টেনে তুলেছেন| তিনি আমাকে সেই কাদাময় জায়গা থেকে টেনে তুলেছেন| তিনি আমায়]]></a:t>
+              <a:t><![CDATA[கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভালবাসে| অতএব তারা বলুক, “প্রভুর প্রশংসা কর!”পরিচালকের প্রতি| দায়ূদের একটি গীত|]]></a:t>
+              <a:t><![CDATA[15. என்பேரில் ஆ ஆ! ஆ ஆ! என்று சொல்லுகிறவர்கள், தங்கள் வெட்கத்தின் பலனையடைந்து, கைவிடப்படுவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. প্রভু, আমি একজন দরিদ্র ও অসহায় মানুষ| আমায় সাহায্য করুন, আমায় রক্ষা করুন| হে আমার ঈশ্বর, আর]]></a:t>
+              <a:t><![CDATA[16. உம்மைத் தேடுகிற அனைவரும் உமக்குள் மகிழ்ந்து சந்தோஷப்படுவார்களாக; உம்முடைய இரட்சிப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7585,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেরী করবেন না!]]></a:t>
+              <a:t><![CDATA[விரும்புகிறவர்கள் கர்த்தருக்கு மகிமை உண்டாவதாக என்று எப்பொழுதும் சொல்வார்களாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. நான் சிறுமையும் எளிமையுமானவன், கர்த்தரோ என்மேல் நினைவாயிருக்கிறார்; தேவரீர் என் துணையும் என்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடுவிக்கிறவருமாயிருக்கிறீர்; என் தேவனே, தாமதியாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উদ্ধার করে, আমাকে শক্ত মাটিতে দাঁড় করিয়েছেন| তিনি আমার পদস্খলন হতে দেন নি|]]></a:t>
+              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভু আমার মুখে নতুন গান দিয়েছেন, সেই গান দিয়ে আমি আমার ঈশ্বরের প্রশংসা করি| বহুলোক দেখতে পাবে]]></a:t>
+              <a:t><![CDATA[நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার কি হবে এবং তারা ঈশ্বরের উপাসনা করবে| তাঁরা প্রভুকে বিশ্বাস করবে|]]></a:t>
+              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সেই ধন্য য়ে প্রভুর উপর বিশ্বাস রাখে| যদি কেউ অপদেবতা এবং মূর্ত্তির দিকে সাহায্যের জন্য না যায়]]></a:t>
+              <a:t><![CDATA[கர்த்தரை நம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে প্রকৃতই সুখী হবে|]]></a:t>
+              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু, আমাদের ঈশ্বর, আপনি অনেক আশ্চর্য়্য় কার্য়্য় করেছেন! আমাদের জন্য আপনার ভীষণ ভালো]]></a:t>
+              <a:t><![CDATA[மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>