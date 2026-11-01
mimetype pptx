--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -3965,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639914" r:id="rId1"/>
+    <p:sldLayoutId id="2482571800" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8702,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>