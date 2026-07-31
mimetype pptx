--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -390,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, உம்முடைய இரக்கங்களை எனக்குக் கிடையாமற் போகப்பண்ணாதேயும்; உமது கிருபையும் உமது உண்மையும் எப்பொழுதும் என்னைக் காக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தாவே, என்னை விடுவித்தருளும்; கர்த்தாவே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
+              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருக்காகப் பொறுமையுடன் காத்திருந்தேன்; அவர் என்னிடமாய்ச் சாய்ந்து, என் கூப்பிடுதலைக் கேட்டார்.]]></a:t>
+              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான்: இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[8. என் தேவனே, உமக்குப் பிரியமானதைச் செய்ய விரும்புகிறேன்; உமது நியாயப்பிரமாணம் என் உள்ளத்திற்குள் இருக்கிறது என்று சொன்னேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான்: இதோ, வருகிறேன், புஸ்தகச்சுருளில் என்னைக்குறித்து எழுதியிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருக்காகப் பொறுமையுடன் காத்திருந்தேன்; அவர் என்னிடமாய்ச் சாய்ந்து, என் கூப்பிடுதலைக் கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தாவே, உம்முடைய இரக்கங்களை எனக்குக் கிடையாமற் போகப்பண்ணாதேயும்; உமது கிருபையும் உமது உண்மையும் எப்பொழுதும் என்னைக் காக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
+              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. எண்ணிக்கைக்கு அடங்காத தீமைகள் என்னைச் சூழ்ந்துகொண்டது, என் அக்கிரமங்கள் என்னைத் தொடர்ந்துபிடித்தது, நான் நிமிர்ந்துபார்க்கக் கூடாதிருக்கிறது, அவைகள் என் தலைமயிரிலும் அதிகமாயிருக்கிறது, என் இருதயம் சோர்ந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலியையும் காணிக்கையையும் நீர் விரும்பாமல், என் செவிகளைத் திறந்தீர்; சர்வாங்க தகனபலியையும் பாவநிவாரணபலியையும் நீர் கேட்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தாவே, என்னை விடுவித்தருளும்; கர்த்தாவே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் தேவனே, உமக்குப் பிரியமானதைச் செய்ய விரும்புகிறேன்; உமது நியாயப்பிரமாணம் என் உள்ளத்திற்குள் இருக்கிறது என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் தேவனே, உமக்குப் பிரியமானதைச் செய்ய விரும்புகிறேன்; உமது நியாயப்பிரமாணம் என் உள்ளத்திற்குள் இருக்கிறது என்று சொன்னேன்.]]></a:t>
+              <a:t><![CDATA[2. பயங்கரமான குழியிலும் உளையான சேற்றிலுமிருந்து என்னைத் தூக்கியெடுத்து, என் கால்களைக் கன்மலையின்மேல் நிறுத்தி, என் அடிகளை உறுதிப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மகா சபையிலே நீதியைப் பிரசங்கித்தேன்; என் உதடுகளை மூடேன், கர்த்தாவே, நீர் அதை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[3. நமது தேவனைத் துதிக்கும் புதுப்பாட்டை அவர் என் வாயிலே கொடுத்தார்; அநேகர் அதைக் கண்டு, பயந்து, கர்த்தரை நம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய நீதியை நான் என் இருதயத்திற்குள் மறைத்துவைக்கவில்லை; உமது சத்தியத்தையும் உமது இரட்சிப்பையும் சொல்லியிருக்கிறேன்; உமது கிருபையையும் உமது உண்மையையும் மகா சபைக்கு அறிவியாதபடிக்கு நான் ஒளித்துவைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[4. அகங்காரிகளையும் பொய்யைச் சார்ந்திருக்கிறவர்களையும் நோக்காமல் கர்த்தரையே தன் நம்பிக்கையாக வைக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தாவே, உம்முடைய இரக்கங்களை எனக்குக் கிடையாமற் போகப்பண்ணாதேயும்; உமது கிருபையும் உமது உண்மையும் எப்பொழுதும் என்னைக் காக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[5. என் தேவனாகிய கர்த்தாவே, நீர் எங்கள் நிமித்தஞ்செய்த உம்முடைய அதிசயங்களும் உம்முடைய யோசனைகளும் அநேகமாயிருக்கிறது; ஒருவரும் அவைகளை உமக்கு விவரித்துச்சொல்லிமுடியாது; நான் அவைகளைச் சொல்லி அறிவிக்கவேண்டுமானால் அவைகள் எண்ணிக்கைக்கு மேலானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470274290" r:id="rId1"/>
+    <p:sldLayoutId id="2474529271" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4175,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಕಾಯಲಿ.]]></a:t>
+              <a:t><![CDATA[পরিকল্পনা আছে| কোন লোকই তার সব তালিকা করতে পারবে না! আমি সেই সব জিনিসের কথা বার বার বলবো যা গুনে শেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಲೆಕ್ಕ ವಿಲ್ಲದಷ್ಟು ಕೇಡುಗಳು ನನ್ನ ಸುತ್ತಲು ಆವರಿಸಿಕೊಂಡಿವೆ; ನಾನು ಮೇಲಕ್ಕೆ ನೋಡಲಾರದಷ್ಟು ನನ್ನ ಅಕ್ರಮ ಗಳು]]></a:t>
+              <a:t><![CDATA[করা যায় না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಹಿಡಿದವೆ; ಅವು ನನ್ನ ತಲೆಯ ಕೂದಲು ಗಳಿಗಿಂತ ಹೆಚ್ಚಾಗಿವೆ; ಆದದರಿಂದ ನನ್ನ ಹೃದಯವು ನನ್ನನ್ನು ಕುಂದಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[6. আপনি আমাকে প্রকৃত সত্য বাণী শোনাবার কান দিয়েছেন| হে প্রভু আপনি আমাকে এটা বুঝতে দিয়েছেন| আপনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಓ ಕರ್ತನೇ, ನನ್ನನ್ನು ಬಿಡಿಸು ವದಕ್ಕೆ ಇಷ್ಟವುಳ್ಳವನಾಗಿ, ಓ ಕರ್ತನೆ, ನನ್ನ ಸಹಾ ಯಕ್ಕೆ ತ್ವರೆಪಡು.]]></a:t>
+              <a:t><![CDATA[প্রকৃতপক্ষে উত্সর্গ বা শস্য় নৈবেদ্য কোনটাই চান নি| আপনি আসলে হোমবলি এবং পাপমোচনের নৈবেদ্যও চান না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನಾನು ಕರ್ತನಿಗಾಗಿ ತಾಳ್ಮೆಯಿಂದ ಕಾದಿದ್ದೆನು; ಆತನು ಕಿವಿಗೊಟ್ಟು ನನ್ನ ಮೊರೆ ಯನ್ನು ಲಕ್ಷಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[কিন্তু আপনি যা চান তা হল অন্য আরো কিছু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆತನು ನನ್ನನ್ನು ನಾಶನದ ಕುಣಿಯಿಂದಲೂ ಮತ್ತು ಬುರುದೆಯ ಕೆಸರಿನಿಂದಲೂ ಎತ್ತಿ ನನ್ನ ಪಾದಗಳನ್ನು ಬಂಡೆಯ ಮೇಲೆ ನಿಲ್ಲಿಸಿ]]></a:t>
+              <a:t><![CDATA[7. তাই আমি বলেছি,. “এই য়ে আমি, আমায় গ্রহণ করুন| আমি এসেছি| আমার সম্পর্কে বইতে এমনই লেখা আছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಹೆಜ್ಜೆಗಳನ್ನು ಸ್ಥಿರಪಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[8. হে ঈশ্বর, আপনি যা চান, আমি সেইগুলোই করতে চাই| আমি আপনার শিক্ষামালাগুলো জানতে চাই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನನ್ನ ಬಾಯಲ್ಲಿ ನೂತನ ಹಾಡನ್ನು ಇಟ್ಟಿದ್ದಾನೆ; ಅದು ನಮ್ಮ ದೇವರ ಸ್ತೋತ್ರವೇ; ಅನೇಕರು ಇದನ್ನು ನೋಡಿ ಭಯಪಟ್ಟು]]></a:t>
+              <a:t><![CDATA[9. মহাসভায মানুষের সামনে আমি জয়ের কথা বলেছি| এবং প্রভু আপনি জানেন, সুসমাচার উচ্চারণ করা থেকে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನಲ್ಲಿ ಭರವಸವಿಡುವರು.]]></a:t>
+              <a:t><![CDATA[কখনও বিরত হব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನನ್ನು ತನ್ನ ಭರವಸವಾಗಿ ಮಾಡಿಕೊಂಡು ಅಹಂಕಾರಿಗಳನ್ನು ಗೌರವಿಸದೆಯೂ ಇಲ್ಲವೆ ಸುಳ್ಳಿನ ಕಡೆಗೆ ತಿರುಗಿಕೊಳ್ಳ ದೆಯೂ]]></a:t>
+              <a:t><![CDATA[10. আপনার কৃত মহত্‌ কীর্তি সম্পর্কে আমি বলেছি| আমার অন্তরেও আমি সে সব কথা গোপন রাখি নি| প্রভু আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ನಾನು--ಇಗೋ, ನಾನು ಇದ್ದೇನೆ; ಪುಸ್ತಕದ ಸುರುಳಿಯಲ್ಲಿ ನನ್ನನ್ನು ಕುರಿತು ಬರೆದದೆ.]]></a:t>
+              <a:t><![CDATA[1. আমি প্রভুকে ডেকেছিলাম, তিনি তা শুনেছেন| তিনি আমার ডাক শুনেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವ ಮನುಷ್ಯನು ಧನ್ಯನು.]]></a:t>
+              <a:t><![CDATA[লোকদের বলেছি, নিজেদের বাঁচানোর জন্য তারা আপনার ওপর নির্ভর করতে পারে| আমি মহাসভায আপনার করুণা ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಓ ನನ್ನ ದೇವರಾದ ಕರ್ತನೇ, ನೀನು ಮಾಡಿದ ನಿನ್ನ ಅದ್ಭುತ ಕಾರ್ಯಗಳೂ ನಮ್ಮ ಕಡೆಗಿರುವ ನಿನ್ನ ಯೋಚನೆಗಳೂ ಬಹಳ;]]></a:t>
+              <a:t><![CDATA[বিশ্বস্ততা গোপন করি নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳನ್ನು ಕ್ರಮವಾಗಿ ನಿನ್ನ ಮುಂದೆ ಎಣಿಸಲಾರೆನು; ಅವುಗಳನ್ನು ನಾನು ತಿಳಿಸಿ ಹೇಳಬೇಕಾದರೆ ಎಣಿಸುವದಕ್ಕಿಂತ]]></a:t>
+              <a:t><![CDATA[11. তাই, প্রভু আপনার করুণা আমার কাছে লুকোবেন না! আপনার করুণা ও বিশ্বস্ততা দিয়ে আমায় রক্ষা করুন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಚ್ಚಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[12. মন্দ লোকরা আমার চারদিকে জড় হয়েছে| তাদের গুনে শেষ করা যাবে না! আমি আমার পাপের আবর্ত্তে আটকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಯಜ್ಞದಲ್ಲಿಯೂ ಅರ್ಪಣೆಯಲ್ಲಿಯೂ ನೀನು ಇಷ್ಟ ಪಡಲಿಲ್ಲ; ದಹನಬಲಿಯನ್ನೂ ಪಾಪದಬಲಿಯನ್ನೂ ನೀನು ಕೇಳಲಿಲ್ಲ. ನನ್ನ]]></a:t>
+              <a:t><![CDATA[পড়েছি| আমি তা থেকে পালাতে পারছি না| আমার মাথার চুলের চেয়েও ওদের সংখ্য়া বেশী| আমি সাহস হারিযেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿವಿಗಳನ್ನು ನೀನು ತೆರೆದಿ;]]></a:t>
+              <a:t><![CDATA[13. প্রভু আমার কাছে ছুটে আসুন, আমায় বাঁচান! প্রভু তাড়াতাড়ি এসে আমায় সাহায্য করুন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನನ್ನ ಪ್ರಾಣವನ್ನು ತೆಗೆಯಲು ಅದನ್ನು ಹುಡುಕುವದಕ್ಕೆ ಕೂಡಿಕೊಳ್ಳುವವರೆಲ್ಲರೂ ಆಶಾಭಂಗಪಟ್ಟು ಲಜ್ಜೆಪಡಲಿ; ನನ್ನ]]></a:t>
+              <a:t><![CDATA[14. ঐসব মন্দ লোক আমায় হত্যা করতে চাইছে| প্রভু ঐসব লোককে হতাশ ও লজ্জিত করুন| ঐ লোকরা আমায় আঘাত করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಡಿನಲ್ಲಿ ಸಂತೋಷಪಡುವವರು ಹಿಂದಕ್ಕೆ ಅಟ್ಟಲ್ಪಟ್ಟು ಅವ ಮಾನ ಹೊಂದಲಿ.]]></a:t>
+              <a:t><![CDATA[চাইছে| ওরা য়েন লজ্জায ছুটে পালিয়ে যায়!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಹಾ, ಆಹಾ ಎಂದು ನನಗೆ ಹೇಳುವವರು ತಮ್ಮ ನಾಚಿಕೆಯ ಫಲಕ್ಕಾಗಿ ಹಾಳಾಗಲಿ;]]></a:t>
+              <a:t><![CDATA[15. ঐ মন্দ লোকরা আমায় নিয়ে হাসাহাসি করে| ঐসব লোক য়েন অবমাননায বোবা হয়ে যায়!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನನ್ನು ಹುಡುಕುವವರೆಲ್ಲರು ನಿನ್ನಲ್ಲಿ ಆನಂದಪಟ್ಟು ಸಂತೋಷಿಸಲಿ; ನಿನ್ನ ರಕ್ಷಣೆಯನ್ನು ಪ್ರೀತಿಮಾಡುವ]]></a:t>
+              <a:t><![CDATA[16. কিন্তু তারা, যারা আপনার কাছে আসে য়েন সুখী হয় ও আনন্দ পায়| তারা আপনার হাতে উদ্ধার পেতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಓ ನನ್ನ ದೇವರೇ ನಿನಗೆ ಮೆಚ್ಚಿಕೆಯಾದದ್ದನ್ನು ಮಾಡಲು ಸಂತೋಷಿಸುತ್ತೇನೆ; ನಿನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣವು ನನ್ನ ಅಂತರಂಗದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[2. তিনি আমাকে কবর থেকে টেনে তুলেছেন| তিনি আমাকে সেই কাদাময় জায়গা থেকে টেনে তুলেছেন| তিনি আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರು--ಕರ್ತನು ಮಹಿಮೆಪಡಲಿ ಎಂದು ಯಾವಾ ಗಲೂ ಹೇಳಲಿ.]]></a:t>
+              <a:t><![CDATA[ভালবাসে| অতএব তারা বলুক, “প্রভুর প্রশংসা কর!”পরিচালকের প্রতি| দায়ূদের একটি গীত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ನಾನು ದೀನನೂ ಬಡ ವನೂ ಆಗಿದ್ದೇನೆ; ಆದರೂ ಕರ್ತನು ನನಗೋಸ್ಕರ ಯೋಚಿಸುತ್ತಾನೆ; ನನ್ನ ಸಹಾಯವೂ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[17. প্রভু, আমি একজন দরিদ্র ও অসহায় মানুষ| আমায় সাহায্য করুন, আমায় রক্ষা করুন| হে আমার ঈশ্বর, আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸುವಾ ತನೂ ನೀನೇ; ಓ ನನ್ನ ದೇವರೇ, ತಡ ಮಾಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[দেরী করবেন না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದೆ.]]></a:t>
+              <a:t><![CDATA[উদ্ধার করে, আমাকে শক্ত মাটিতে দাঁড় করিয়েছেন| তিনি আমার পদস্খলন হতে দেন নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಾನು ನೀತಿಯನ್ನು ದೊಡ್ಡ ಸಭೆಯಲ್ಲಿ ಸಾರಿಬಿಟ್ಟಿದ್ದೇನೆ; ಇಗೋ, ಓ ಕರ್ತನೇ, ನಾನು ನನ್ನ ತುಟಿಗಳಿಗೆ ಅಡ್ಡಿ]]></a:t>
+              <a:t><![CDATA[3. প্রভু আমার মুখে নতুন গান দিয়েছেন, সেই গান দিয়ে আমি আমার ঈশ্বরের প্রশংসা করি| বহুলোক দেখতে পাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಲಿಲ್ಲವೆಂಬ ಸಂಗತಿ ನೀನು ತಿಳಿದವ ನಾಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[আমার কি হবে এবং তারা ঈশ্বরের উপাসনা করবে| তাঁরা প্রভুকে বিশ্বাস করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿನ್ನ ನೀತಿಯನ್ನು ನನ್ನ ಹೃದಯದಲ್ಲಿ ಅಡಗಿಸಲಿಲ್ಲ; ನಿನ್ನ ನಂಬಿಕೆಯನ್ನೂ ರಕ್ಷಣೆಯನ್ನೂ ನಾನು ಪ್ರಕಟಿಸಿದ್ದೇನೆ;]]></a:t>
+              <a:t><![CDATA[4. সেই ধন্য য়ে প্রভুর উপর বিশ্বাস রাখে| যদি কেউ অপদেবতা এবং মূর্ত্তির দিকে সাহায্যের জন্য না যায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಪ್ರೀತಿ ಕರುಣೆಗಳನ್ನೂ ಸತ್ಯವನ್ನೂ ದೊಡ್ಡ ಸಭೆಯಲ್ಲಿ ನಾನು ಮರೆಮಾಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[সে প্রকৃতই সুখী হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನೇ, ನಿನ್ನ ಅಂತಃಕರುಣೆಗಳನ್ನು ನನ್ನಿಂದ ಹಿಂತೆಗೆಯಬೇಡ; ನಿನ್ನ ಪ್ರೀತಿ ಕರುಣೆಗಳೂ ನಿನ್ನ ಸತ್ಯವೂ ಯಾವಾಗಲೂ]]></a:t>
+              <a:t><![CDATA[5. প্রভু, আমাদের ঈশ্বর, আপনি অনেক আশ্চর্য়্য় কার্য়্য় করেছেন! আমাদের জন্য আপনার ভীষণ ভালো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>