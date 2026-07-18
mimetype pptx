--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -31,100 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
-    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -242,55 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -350,51 +342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,268 +1541,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[11. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -1985,51 +1759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆத்துமா தேவன்மேல், ஜீவனுள்ள தேவன்மேலேயே தாகமாயிருக்கிறது; நான் எப்பொழுது தேவனுடைய சந்நிதியில் வந்து நிற்பேன்?]]></a:t>
+              <a:t><![CDATA[3. உன் தேவன் எங்கே என்று அவர்கள் நாள்தோறும் என்னிடத்தில் சொல்லுகிறபடியால், இரவும் பகலும் என் கண்ணீரே எனக்கு உணவாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +1868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவன் எங்கே என்று அவர்கள் நாள்தோறும் என்னிடத்தில் சொல்லுகிறபடியால், இரவும் பகலும் என் கண்ணீரே எனக்கு உணவாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493227" r:id="rId1"/>
+    <p:sldLayoutId id="2473414412" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2749,66 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2965,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆತನ ಸಹಾಯಕ್ಕಾಗಿ ಆತನನ್ನು ಇನ್ನೂ ಕೊಂಡಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[and of the Hermonites, from the hill Mizar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಓ ನನ್ನ ದೇವರೇ, ನನ್ನ ಪ್ರಾಣವು ನನ್ನಲ್ಲಿ ಕುಗ್ಗು ತ್ತದೆ; ಆದದರಿಂದ ಯೊರ್ದನ್‌ ಸೀಮೆಯಿಂದಲೂ ಹೆರ್ಮೋನ್ಯರಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[7. Deep calls unto deep at the noise of your waterspouts: all your waves and your billows are gone]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಸಾರ್‌ ಸಣ್ಣ ಬೆಟ್ಟದಿಂದಲೂ ನಿನ್ನನ್ನು ಜ್ಞಾಪಕಮಾಡಿಕೊಳ್ಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನ ನೀರಿನ ಪ್ರವಾಹದ ಶಬ್ದದಿಂದ ಅಗಾಧವು ಅಗಾಧಕ್ಕೆ ಕೂಗು ತ್ತದೆ; ನಿನ್ನ ಅಲೆಗಳೂ ತೆರೆಗಳೂ ಎಲ್ಲಾ ನನ್ನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[8. Yet the LORD will command his loving kindness in the day time, and in the night his song shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾದುಹೋಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[with me, and my prayer unto the God of my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದಾಗ್ಯೂ ಹಗಲಿನಲ್ಲಿ ಕರ್ತನು ತನ್ನ ಪ್ರೀತಿ, ಕರುಣೆಯನ್ನು ಆಜ್ಞಾಪಿಸುತ್ತಾನೆ; ರಾತ್ರಿ ಯಲ್ಲಿ ನನ್ನೊಂದಿಗೆ ಆತನ]]></a:t>
+              <a:t><![CDATA[9. I will say unto God my rock, Why have you forgotten me? why go I mourning because of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಡೂ ನನ್ನ ಜೀವಾ ಧಾರಕನಾದ ದೇವರಿಗೆ ಪ್ರಾರ್ಥಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[oppression of the enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದೇವರೇ, ಯಾಕೆ ನನ್ನನ್ನು ಮರೆತುಬಿಟ್ಟಿದ್ದೀ? ಯಾಕೆ ನಾನು ಶತ್ರುವಿನ ಬಾಧೆಯಲ್ಲಿ ಇದ್ದು ದುಃಖದಲ್ಲಿ ನಡೆದು]]></a:t>
+              <a:t><![CDATA[10. As with a sword in my bones, mine enemies reproach me; while they say daily unto me, Where is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಳ್ಳಬೇಕೆಂದು ನನ್ನ ಬಂಡೆಯಾದ ದೇವರಿಗೆ ನಾನು ಹೇಳುವೆನು?]]></a:t>
+              <a:t><![CDATA[your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನ ವೈರಿಗಳು--ನಿನ್ನ ದೇವರು ಎಲ್ಲಿ ಎಂದು ದಿನವೆಲ್ಲಾ ನನಗೆ ಹೇಳಿ ನನ್ನನ್ನು ನಿಂದಿಸಿದ್ದರಿಂದ ನನ್ನ ಎಲುಬುಗಳು]]></a:t>
+              <a:t><![CDATA[11. Why are you cast down, O my soul? and why are you disquieted within me? hope you in God: for I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ದೇವರೇ, ಜಿಂಕೆಯು ನೀರಿನ ತೊರೆಗಳನ್ನು ಹೇಗೆ ಬಯಸುವದೋ ಹಾಗೆಯೇ ನನ್ನ ಪ್ರಾಣವು ನಿನ್ನನ್ನು ಬಯಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[1. As the hart pants after the water brooks, so pants my soul after you, O God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,315 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುರಿದಹಾಗಿವೆ.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ಲಕ್ಷಣವೂ ನನ್ನ ದೇವರೂ ಆಗಿರುವಾತನನ್ನು ನಾನು ಇನ್ನೂ ಕೊಂಡಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ದೇವರಿ ಗೋಸ್ಕರ ಹೌದು, ಜೀವವುಳ್ಳ ದೇವರಿಗೋಸ್ಕರ ನನ್ನ ಪ್ರಾಣವು ದಾಹಗೊಳ್ಳುತ್ತದೆ; ಯಾವಾಗ ಬಂದು ದೇವರ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[2. My soul thirsts for God, for the living God: when shall I come and appear before God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಣಿಸಿಕೊಳ್ಳಲಿ?]]></a:t>
+              <a:t><![CDATA[3. My tears have been my food day and night, while they continually say unto me, Where is your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿನ್ನ ದೇವರು ಎಲ್ಲಿ ಎಂದು ಅವರು ದಿನವೆಲ್ಲಾ ನನಗೆ ಹೇಳುವ ದರಿಂದ ನನ್ನ ಕಣ್ಣೀರು ನನಗೆ ಹಗಲಿರುಳು ಆಹಾರ ವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[4. When I remember these things, I pour out my soul in me: for I had gone with the multitude, I went]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇವುಗಳನ್ನು ಜ್ಞಾಪಕಮಾಡಿಕೊಂಡಾಗ ನನ್ನ ಪ್ರಾಣವು ನನ್ನಲ್ಲಿ ಕ್ಷೀಣಿಸುತ್ತದೆ; ಸಮೂಹ ದೊಂದಿಗೆ ನಾನು ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[with them to the house of God, with the voice of joy and praise, with a multitude that kept holyday.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉತ್ಸಾಹಧ್ವನಿಯಿಂದಲೂ ಸ್ತೋತ್ರದಿಂದಲೂ ಪರಿಶುದ್ಧ ದಿನವನ್ನು ಆಚರಿಸುವ ಸಮೂಹದ ಸಂಗಡ ದೇವರ ಆಲಯಕ್ಕೆ ಅವರೊಂ ದಿಗೆ ನಾನು]]></a:t>
+              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted in me? hope you in God: for I shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದೆನಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[yet praise him for the help of his countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನನ್ನ ಪ್ರಾಣವೇ,ನೀನು ಕುಗ್ಗಿಹೋಗಿರುವದೇನು? ನನ್ನಲ್ಲಿ ನೀನು ಯಾಕೆ ವ್ಯಾಕುಲಪಡುತ್ತೀ? ದೇವರನ್ನು ನಿರೀಕ್ಷಿಸು; ನಾನು]]></a:t>
+              <a:t><![CDATA[6. O my God, my soul is cast down within me: therefore will I remember you from the land of Jordan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5951,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>22</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>