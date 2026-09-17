--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -31,94 +31,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -236,53 +242,55 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted in me? hope you in God: for I shall yet praise him for the help of his countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[6. O my God, my soul is cast down within me: therefore will I remember you from the land of Jordan, and of the Hermonites, from the hill Mizar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[6. O my God, my soul is cast down within me: therefore will I remember you from the land of Jordan, and of the Hermonites, from the hill Mizar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Deep calls unto deep at the noise of your waterspouts: all your waves and your billows are gone over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப் பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Deep calls unto deep at the noise of your waterspouts: all your waves and your billows are gone over me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Yet the LORD will command his loving kindness in the day time, and in the night his song shall be with me, and my prayer unto the God of my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன் துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Yet the LORD will command his loving kindness in the day time, and in the night his song shall be with me, and my prayer unto the God of my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. I will say unto God my rock, Why have you forgotten me? why go I mourning because of the oppression of the enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என் எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. I will say unto God my rock, Why have you forgotten me? why go I mourning because of the oppression of the enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1323,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. As with a sword in my bones, mine enemies reproach me; while they say daily unto me, Where is your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மானானது நீரோடைகளை வாஞ்சித்துக் கதறுவதுபோல, தேவனே, என் ஆத்துமா உம்மை வாஞ்சித்துக் கதறுகிறது.]]></a:t>
+              <a:t><![CDATA[1. As the hart pants after the water brooks, so pants my soul after you, O God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1541,51 +1549,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. As with a sword in my bones, mine enemies reproach me; while they say daily unto me, Where is your God?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. Why are you cast down, O my soul? and why are you disquieted within me? hope you in God: for I shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. Why are you cast down, O my soul? and why are you disquieted within me? hope you in God: for I shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆத்துமா தேவன்மேல், ஜீவனுள்ள தேவன்மேலேயே தாகமாயிருக்கிறது; நான் எப்பொழுது தேவனுடைய சந்நிதியில் வந்து நிற்பேன்?]]></a:t>
+              <a:t><![CDATA[2. My soul thirsts for God, for the living God: when shall I come and appear before God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தேவன் எங்கே என்று அவர்கள் நாள்தோறும் என்னிடத்தில் சொல்லுகிறபடியால், இரவும் பகலும் என் கண்ணீரே எனக்கு உணவாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. My soul thirsts for God, for the living God: when shall I come and appear before God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
+              <a:t><![CDATA[3. My tears have been my food day and night, while they continually say unto me, Where is your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
+              <a:t><![CDATA[3. My tears have been my food day and night, while they continually say unto me, Where is your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. When I remember these things, I pour out my soul in me: for I had gone with the multitude, I went with them to the house of God, with the voice of joy and praise, with a multitude that kept holyday.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர் சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. When I remember these things, I pour out my soul in me: for I had gone with the multitude, I went with them to the house of God, with the voice of joy and praise, with a multitude that kept holyday.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும் சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted in me? hope you in God: for I shall yet praise him for the help of his countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414412" r:id="rId1"/>
+    <p:sldLayoutId id="2478640095" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2523,50 +2749,66 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2723,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of the Hermonites, from the hill Mizar.]]></a:t>
+              <a:t><![CDATA[சமுகத்து இரட்சிப்பினிமித்தம் நான் இன்னும் அவரைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Deep calls unto deep at the noise of your waterspouts: all your waves and your billows are gone]]></a:t>
+              <a:t><![CDATA[6. என் தேவனே, என் ஆத்துமா எனக்குள் கலங்குகிறது; ஆகையால் யோர்தான் தேசத்திலும் எர்மோன் மலைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over me.]]></a:t>
+              <a:t><![CDATA[சிறுமலையிலுமிருந்து உம்மை நினைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yet the LORD will command his loving kindness in the day time, and in the night his song shall be]]></a:t>
+              <a:t><![CDATA[7. உமது மதகுகளின் இரைச்சலால் ஆழத்தை ஆழம் கூப்பிடுகிறது; உமது அலைகளும் திரைகளும் எல்லாம் என்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with me, and my prayer unto the God of my life.]]></a:t>
+              <a:t><![CDATA[புரண்டுபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I will say unto God my rock, Why have you forgotten me? why go I mourning because of the]]></a:t>
+              <a:t><![CDATA[8. ஆகிலும் கர்த்தர் பகற்காலத்திலே தமது கிருபையைக் கட்டளையிடுகிறார்; இராக்காலத்திலே அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oppression of the enemy?]]></a:t>
+              <a:t><![CDATA[பாடும்பாட்டு என் வாயிலிருக்கிறது; என் ஜீவனுடைய தேவனை நோக்கி விண்ணப்ஞ்செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. As with a sword in my bones, mine enemies reproach me; while they say daily unto me, Where is]]></a:t>
+              <a:t><![CDATA[9. நான் என் கன்மலையாகிய தேவனை நோக்கி: ஏன் என்னை மறந்தீர்? சத்துருவினால் ஒடுக்கப்பட்டு நான் ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God?]]></a:t>
+              <a:t><![CDATA[துக்கத்துடனே திரியவேண்டும் என்று சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3911,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Why are you cast down, O my soul? and why are you disquieted within me? hope you in God: for I]]></a:t>
+              <a:t><![CDATA[10. உன் தேவன் எங்கே என்று என் சத்துருக்கள் நாள்தோறும் என்னோடே சொல்லி, என்னை நிந்திப்பது என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. As the hart pants after the water brooks, so pants my soul after you, O God.]]></a:t>
+              <a:t><![CDATA[1. மானானது நீரோடைகளை வாஞ்சித்துக் கதறுவதுபோல, தேவனே, என் ஆத்துமா உம்மை வாஞ்சித்துக் கதறுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4175,51 +4417,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
+              <a:t><![CDATA[எலும்புகளை உருவக்குத்துகிறதுபோல் இருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. My soul thirsts for God, for the living God: when shall I come and appear before God?]]></a:t>
+              <a:t><![CDATA[2. என் ஆத்துமா தேவன்மேல், ஜீவனுள்ள தேவன்மேலேயே தாகமாயிருக்கிறது; நான் எப்பொழுது தேவனுடைய சந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. My tears have been my food day and night, while they continually say unto me, Where is your God?]]></a:t>
+              <a:t><![CDATA[வந்து நிற்பேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. When I remember these things, I pour out my soul in me: for I had gone with the multitude, I went]]></a:t>
+              <a:t><![CDATA[3. உன் தேவன் எங்கே என்று அவர்கள் நாள்தோறும் என்னிடத்தில் சொல்லுகிறபடியால், இரவும் பகலும் என் கண்ணீரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with them to the house of God, with the voice of joy and praise, with a multitude that kept holyday.]]></a:t>
+              <a:t><![CDATA[எனக்கு உணவாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted in me? hope you in God: for I shall]]></a:t>
+              <a:t><![CDATA[4. முன்னே நான் பண்டிகையை ஆசரிக்கிற ஜனங்களோடே கூடநடந்து, கூட்டத்தின் களிப்பும் துதியுமான சத்தத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yet praise him for the help of his countenance.]]></a:t>
+              <a:t><![CDATA[தேவாலயத்திற்குப் போய்வருவேனே; இவைகளை நான் நினைக்கும்போது என் உள்ளம் எனக்குள்ளே உருகுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. O my God, my soul is cast down within me: therefore will I remember you from the land of Jordan,]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +5951,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>22</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>