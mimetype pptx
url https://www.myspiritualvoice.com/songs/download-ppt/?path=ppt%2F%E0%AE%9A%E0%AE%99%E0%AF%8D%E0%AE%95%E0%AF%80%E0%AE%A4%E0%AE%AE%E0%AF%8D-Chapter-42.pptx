--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640095" r:id="rId1"/>
+    <p:sldLayoutId id="2482669093" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>