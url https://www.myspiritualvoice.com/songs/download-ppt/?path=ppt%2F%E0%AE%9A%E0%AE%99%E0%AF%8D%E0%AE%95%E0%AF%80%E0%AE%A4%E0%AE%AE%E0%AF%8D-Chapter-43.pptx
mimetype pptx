--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -306,51 +306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted within me? hope in God: for I shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -415,51 +415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Why are you cast down, O my soul? and why are you disquieted within me? hope in God: for I shall yet praise him, who is the health of my countenance, and my God.]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என் முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -524,51 +524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Judge me, O God, and plead my cause against an ungodly nation: O deliver me from the deceitful and unjust man.]]></a:t>
+              <a:t><![CDATA[1. தேவனே, நீர் என் நியாயத்தை விசாரித்து, பக்தியில்லாத ஜாதியாரோடு எனக்காக வழக்காடி, சூதும் அநியாயமுமான மனுஷனுக்கு என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -633,51 +633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Judge me, O God, and plead my cause against an ungodly nation: O deliver me from the deceitful and unjust man.]]></a:t>
+              <a:t><![CDATA[1. தேவனே, நீர் என் நியாயத்தை விசாரித்து, பக்தியில்லாத ஜாதியாரோடு எனக்காக வழக்காடி, சூதும் அநியாயமுமான மனுஷனுக்கு என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -742,51 +742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For you are the God of my strength: why do you cast me off? why go I mourning because of the oppression of the enemy?]]></a:t>
+              <a:t><![CDATA[2. என் அரணாகிய தேவன் நீர்; ஏன் என்னைத் தள்ளிவிடுகிறீர்? சத்துருவினால் ஒடுக்கப்பட்டு, நான் ஏன் துக்கத்துடனே திரியவேண்டும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -851,51 +851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For you are the God of my strength: why do you cast me off? why go I mourning because of the oppression of the enemy?]]></a:t>
+              <a:t><![CDATA[2. என் அரணாகிய தேவன் நீர்; ஏன் என்னைத் தள்ளிவிடுகிறீர்? சத்துருவினால் ஒடுக்கப்பட்டு, நான் ஏன் துக்கத்துடனே திரியவேண்டும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -960,51 +960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. O send out your light and your truth: let them lead me; let them bring me unto your holy hill, and to your tabernacles.]]></a:t>
+              <a:t><![CDATA[3. உமது வெளிச்சத்தையும் உமது சத்தியத்தையும் அனுப்பியருளும்; அவைகள் என்னை நடத்தி, உமது பரிசுத்த பர்வதத்திற்கும் உமது வாசஸ்தலங்களுக்கும் என்னைக் கொண்டுபோவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1069,51 +1069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. O send out your light and your truth: let them lead me; let them bring me unto your holy hill, and to your tabernacles.]]></a:t>
+              <a:t><![CDATA[3. உமது வெளிச்சத்தையும் உமது சத்தியத்தையும் அனுப்பியருளும்; அவைகள் என்னை நடத்தி, உமது பரிசுத்த பர்வதத்திற்கும் உமது வாசஸ்தலங்களுக்கும் என்னைக் கொண்டுபோவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1178,51 +1178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then will I go unto the altar of God, unto God my exceeding joy: yea, upon the harp will I praise you, O God my God.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது நான் தேவனுடைய பீடத்தண்டைக்கும், எனக்கு ஆனந்த மகிழ்ச்சியாயிருக்கிற தேவனிடத்திற்கும் பிரவேசிப்பேன். தேவனே, என் தேவனே, உம்மைச் சுரமண்டலத்தால் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1287,51 +1287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then will I go unto the altar of God, unto God my exceeding joy: yea, upon the harp will I praise you, O God my God.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது நான் தேவனுடைய பீடத்தண்டைக்கும், எனக்கு ஆனந்த மகிழ்ச்சியாயிருக்கிற தேவனிடத்திற்கும் பிரவேசிப்பேன். தேவனே, என் தேவனே, உம்மைச் சுரமண்டலத்தால் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1366,51 +1366,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542236" r:id="rId1"/>
+    <p:sldLayoutId id="2474532024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1634,51 +1634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே, நீ ஏன் கலங்குகிறாய்? ஏன் எனக்குள் தியங்குகிறாய்? தேவனை நோக்கிக் காத்திரு; என்]]></a:t>
+              <a:t><![CDATA[5. কেন আমি এত দুঃখিত? কেন আমি এত অবসন্ন? আমার ঈশ্বরের সাহায্যের জন্য প্রতীক্ষা করা উচিত্‌| আমি তবুও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1766,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முகத்திற்கு இரட்சிப்பும் என் தேவனுமாயிருக்கிறவரை நான் இன்னும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[প্রভুর প্রশংসা করবার একটা সুযোগ পাব| তিনি আমায় রক্ষা করবেন!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -1898,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, நீர் என் நியாயத்தை விசாரித்து, பக்தியில்லாத ஜாதியாரோடு எனக்காக வழக்காடி, சூதும்]]></a:t>
+              <a:t><![CDATA[1. হে ঈশ্বর, একজন লোক আছে য়ে আপনার একনিষ্ঠ ভক্ত নয়| সে লোক অত্যন্ত ঠগ ও মিথ্যাবাদী| হে ঈশ্বর,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2030,51 +2030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அநியாயமுமான மனுஷனுக்கு என்னைத் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[আমাকে ঐ লোকটার হাত থেকে রক্ষা করুন! আমাকে প্রতিরক্ষা করুন এবং প্রমাণ করে দিন য়ে আমি নির্দোষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2162,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் அரணாகிய தேவன் நீர்; ஏன் என்னைத் தள்ளிவிடுகிறீர்? சத்துருவினால் ஒடுக்கப்பட்டு, நான் ஏன்]]></a:t>
+              <a:t><![CDATA[2. ঈশ্বর, আপনিই আমার দূর্গস্বরূপ! প্রভু, কেন আপনি আমায় ত্যাগ করে গেছেন? কেন আমি আমার পীড়নকারী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2294,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துக்கத்துடனே திரியவேண்டும்?]]></a:t>
+              <a:t><![CDATA[শত্রুর হাতে এত বিপর্য়স্ত হবো?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2426,51 +2426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உமது வெளிச்சத்தையும் உமது சத்தியத்தையும் அனுப்பியருளும்; அவைகள் என்னை நடத்தி, உமது பரிசுத்த]]></a:t>
+              <a:t><![CDATA[3. হে ঈশ্বর, আপনার সত্য এবং আলো আমার ওপর বিকীর্ণ হোক্| আপনার আলো ও সত্য আমায় পথ দেখাবে| ঐগুলো আমায়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2558,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பர்வதத்திற்கும் உமது வாசஸ்தலங்களுக்கும் என்னைக் கொண்டுபோவதாக.]]></a:t>
+              <a:t><![CDATA[আপনার পবিত্র পর্বতে নিয়ে যাবে| ঐগুলো আমাকে আপনার গৃহের পথ দেখাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2690,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது நான் தேவனுடைய பீடத்தண்டைக்கும், எனக்கு ஆனந்த மகிழ்ச்சியாயிருக்கிற தேவனிடத்திற்கும்]]></a:t>
+              <a:t><![CDATA[4. আমি ঈশ্বরের বেদীর কাছে যাবো| আমি সেই ঈশ্বরের কাছে যাবো, যিনি আমায় এত সুখী করেছেন| ঈশ্বর, হে আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2822,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரவேசிப்பேன். தேவனே, என் தேவனே, உம்மைச் சுரமண்டலத்தால் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[ঈশ্বর, আমি বীণা বাজিয়ে আপনার প্রশংসা করবো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2883,91 +2883,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2993,51 +2993,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>