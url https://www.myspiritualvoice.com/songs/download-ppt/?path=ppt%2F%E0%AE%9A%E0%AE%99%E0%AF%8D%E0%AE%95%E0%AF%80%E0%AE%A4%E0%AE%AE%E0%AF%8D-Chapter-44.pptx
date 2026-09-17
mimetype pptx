--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -67,60 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,55 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...3 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -323,58 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் இருதயம் பின்வாங்கவுமில்லை, எங்கள் காலடி உம்முடைய பாதையை விட்டு விலகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. Through you will we push down our enemies: through your name will we tread them under that rise up against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் இருதயம் பின்வாங்கவுமில்லை, எங்கள் காலடி உம்முடைய பாதையை விட்டு விலகவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. Through you will we push down our enemies: through your name will we tread them under that rise up against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாங்கள் எங்கள் தேவனுடைய நாமத்தை மறந்து, அந்நியதேவனை நோக்கிக் கையெடுத்திருந்தோமானால்,]]></a:t>
+              <a:t><![CDATA[6. For I will not trust in my bow, neither shall my sword save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாங்கள் எங்கள் தேவனுடைய நாமத்தை மறந்து, அந்நியதேவனை நோக்கிக் கையெடுத்திருந்தோமானால்,]]></a:t>
+              <a:t><![CDATA[7. But you have saved us from our enemies, and have put them to shame that hated us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவன் அதை ஆராய்ந்து, விசாரியாதிருப்பாரோ? இருதயத்தின் அந்தரங்ககளை அவர் அறிந்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[8. In God we boast all the day long, and praise your name for ever. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது நிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம்; அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But you have cast off, and put us to shame; and go not forth with our armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உமது நிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம்; அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[10. You make us to turn back from the enemy: and they which hate us spoil for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆண்டவரே, விழித்துக்கொள்ளும்; ஏன் நித்திரை பண்ணுகிறீர்? எழுந்தருளும், எங்களை என்றைக்கும் தள்ளிவிடாதிரும்.]]></a:t>
+              <a:t><![CDATA[10. You make us to turn back from the enemy: and they which hate us spoil for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, எங்கள் பிதாக்களுடைய நாட்களாகிய பூர்வநாட்களில் நீர் நடப்பித்த கிரியைகளை அவர்கள் எங்களுக்கு அறிவித்தார்கள்; அவைகளை எங்கள் காதுகளால் கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[11. You have given us like sheep appointed for food; and have scattered us among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, எங்கள் பிதாக்களுடைய நாட்களாகிய பூர்வநாட்களில் நீர் நடப்பித்த கிரியைகளை அவர்கள் எங்களுக்கு அறிவித்தார்கள்; அவைகளை எங்கள் காதுகளால் கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[12. You sell your people for nothing, and do not increase your wealth by their price.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் ஜாதிகளுக்குள்ளே பழமொழியாயிருக்கவும் ஜனங்கள் எங்களைக்குறித்துத் தலைதுலுக்கவும் செய்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. We have heard with our ears, O God, our fathers have told us, what work you did in their days, in the times of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவரீர் உம்முடைய கையினாலே ஜாதிகளைத் துரத்தி, இவர்களை நாட்டி; ஜனங்களைத் துன்பப்படுத்தி, இவர்களைப் பரவப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[13. You make us a reproach to our neighbours, a scorn and a derision to them that are round about us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவரீர் உம்முடைய கையினாலே ஜாதிகளைத் துரத்தி, இவர்களை நாட்டி; ஜனங்களைத் துன்பப்படுத்தி, இவர்களைப் பரவப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[13. You make us a reproach to our neighbours, a scorn and a derision to them that are round about us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவரீர் உம்முடைய கையினாலே ஜாதிகளைத் துரத்தி, இவர்களை நாட்டி; ஜனங்களைத் துன்பப்படுத்தி, இவர்களைப் பரவப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[14. You make us a byword among the heathen, a shaking of the head among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் தங்கள் பட்டயத்தால் தேசத்தைக் கட்டிக்கொள்ளவில்லை; அவர்கள் புயமும் அவர்களை இரட்சிக்கவில்லை; நீர் அவர்கள்மேல் பிரியமாயிருந்தபடியால், உம்முடைய வலதுகரமும், உம்முடைய புயமும், உம்முடைய முகத்தின் பிரகாசமும் அவர்களை இரட்சித்தது.]]></a:t>
+              <a:t><![CDATA[14. You make us a byword among the heathen, a shaking of the head among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் தங்கள் பட்டயத்தால் தேசத்தைக் கட்டிக்கொள்ளவில்லை; அவர்கள் புயமும் அவர்களை இரட்சிக்கவில்லை; நீர் அவர்கள்மேல் பிரியமாயிருந்தபடியால், உம்முடைய வலதுகரமும், உம்முடைய புயமும், உம்முடைய முகத்தின் பிரகாசமும் அவர்களை இரட்சித்தது.]]></a:t>
+              <a:t><![CDATA[15. My confusion is continually before me, and the shame of my face has covered me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் தங்கள் பட்டயத்தால் தேசத்தைக் கட்டிக்கொள்ளவில்லை; அவர்கள் புயமும் அவர்களை இரட்சிக்கவில்லை; நீர் அவர்கள்மேல் பிரியமாயிருந்தபடியால், உம்முடைய வலதுகரமும், உம்முடைய புயமும், உம்முடைய முகத்தின் பிரகாசமும் அவர்களை இரட்சித்தது.]]></a:t>
+              <a:t><![CDATA[15. My confusion is continually before me, and the shame of my face has covered me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனே, நீர் என் ராஜா, யாக்கோபுக்கு இரட்சிப்பைக் கட்டளையிடும்.]]></a:t>
+              <a:t><![CDATA[16. For the voice of him that reproaches and blasphemes; by reason of the enemy and avenger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்மாலே எங்கள் சத்துருக்களைக் கீழே விழத்தாக்கி எங்களுக்கு விரோதமாய் எழும்புகிறவர்களை உம்முடைய நாமத்தினால் மிதிப்போம்.]]></a:t>
+              <a:t><![CDATA[17. All this has come upon us; yet have we not forgotten you, neither have we dealt falsely in your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்மாலே எங்கள் சத்துருக்களைக் கீழே விழத்தாக்கி எங்களுக்கு விரோதமாய் எழும்புகிறவர்களை உம்முடைய நாமத்தினால் மிதிப்போம்.]]></a:t>
+              <a:t><![CDATA[17. All this has come upon us; yet have we not forgotten you, neither have we dealt falsely in your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் வில்லை நான் நம்பேன். என் பட்டயம் என்னை இரட்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[18. Our heart is not turned back, neither have our steps declined from your way;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாங்கள் ஜாதிகளுக்குள்ளே பழமொழியாயிருக்கவும் ஜனங்கள் எங்களைக்குறித்துத் தலைதுலுக்கவும் செய்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. We have heard with our ears, O God, our fathers have told us, what work you did in their days, in the times of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீரே எங்கள் சத்துருக்களினின்று எங்களை இரட்சித்து, எங்களைப் பகைக்கிறவர்களை அகப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[19. Though you have sore broken us in the place of dragons, and covered us with the shadow of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவனுக்குள் நித்தம் மேன்மை பாராட்டுவோம்; உமது நாமத்தை என்றென்றைக்கும் துதிப்போம்.(சேலா.)]]></a:t>
+              <a:t><![CDATA[20. If we have forgotten the name of our God, or stretched out our hands to a strange god;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் எங்களைத் தள்ளிவிட்டு, நாணப்பண்ணுகிறீர்; எங்கள் சேனைகளுடனே செல்லாதிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[21. Shall not God search this out? for he knows the secrets of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் எங்களைத் தள்ளிவிட்டு, நாணப்பண்ணுகிறீர்; எங்கள் சேனைகளுடனே செல்லாதிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[22. Yea, for your sake are we killed all the day long; we are counted as sheep for the slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சத்துருவுக்கு நாங்கள் இடைந்து பின்னிட்டுத் திரும்பிப்போகப் பண்ணுகிறீர்; எங்கள் பகைஞர் தங்களுக்கென்று எங்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Awake, why sleep you, O Lord? arise, cast us not off for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சத்துருவுக்கு நாங்கள் இடைந்து பின்னிட்டுத் திரும்பிப்போகப் பண்ணுகிறீர்; எங்கள் பகைஞர் தங்களுக்கென்று எங்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Awake, why sleep you, O Lord? arise, cast us not off for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீர் எங்களை ஆடுகளைப்போல இரையாக ஒப்புக்கொடுத்து, ஜாதிகளுக்குள்ளே எங்களைச் சிதறடிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[24. Wherefore hide you your face, and forget our affliction and our oppression?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீர் எங்களை ஆடுகளைப்போல இரையாக ஒப்புக்கொடுத்து, ஜாதிகளுக்குள்ளே எங்களைச் சிதறடிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[25. For our soul is bowed down to the dust: our belly cleaves unto the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீர் உம்முடைய ஜனங்களை இலவசமாக விற்கிறீர்; அவர்கள் கிரயத்தினால் உமக்கு லாபமில்லையே.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[12. நீர் உம்முடைய ஜனங்களை இலவசமாக விற்கிறீர்; அவர்கள் கிரயத்தினால் உமக்கு லாபமில்லையே.]]></a:t>
+              <a:t><![CDATA[26. Arise for our help, and redeem us for your mercies' sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,487 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நிந்தித்துத் தூஷிக்கிறவனுடைய சத்தத்தினிமித்தமும், சத்துருவினிமித்தமும், பழிவாங்குகிறவனிமித்தமும்,]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[26. எங்களுக்கு ஒத்தாசையாக எழுந்தருளும்; உம்முடைய கிருபையினிமித்தம் எங்களை மீட்டுவிடும்.]]></a:t>
+              <a:t><![CDATA[2. How you did drive out the heathen with your hand, and planted them; how you did afflict the people, and cast them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் இலச்சை நித்தம் எனக்கு முன்பாக இருக்கிறது; என் முகத்தின் வெட்கம் என்னை மூடுகிறது.]]></a:t>
+              <a:t><![CDATA[2. How you did drive out the heathen with your hand, and planted them; how you did afflict the people, and cast them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் இலச்சை நித்தம் எனக்கு முன்பாக இருக்கிறது; என் முகத்தின் வெட்கம் என்னை மூடுகிறது.]]></a:t>
+              <a:t><![CDATA[3. For they got not the land in possession by their own sword, neither did their own arm save them: but your right hand, and yours arm, and the light of your countenance, because you had a favour unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவையெல்லாம் எங்கள்மேல் வந்திருந்தும், உம்மை நாங்கள் மறக்கவும் இல்லை. உம்முடைய உடன்படிக்கைக்குத் துரோகம்பண்ணவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. For they got not the land in possession by their own sword, neither did their own arm save them: but your right hand, and yours arm, and the light of your countenance, because you had a favour unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவையெல்லாம் எங்கள்மேல் வந்திருந்தும், உம்மை நாங்கள் மறக்கவும் இல்லை. உம்முடைய உடன்படிக்கைக்குத் துரோகம்பண்ணவும் இல்லை.]]></a:t>
+              <a:t><![CDATA[3. For they got not the land in possession by their own sword, neither did their own arm save them: but your right hand, and yours arm, and the light of your countenance, because you had a favour unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் எங்களை வலுசர்ப்பங்களுள்ள இடத்திலே நொறுக்கி, மரண இருளினாலே எங்களை மூடியிருந்தும்,]]></a:t>
+              <a:t><![CDATA[4. You are my King, O God: command deliverances for Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620183" r:id="rId1"/>
+    <p:sldLayoutId id="2478639913" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5274,94 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5506,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কিন্তু হে ঈশ্বর, যেখানে শেযালের বাস, সেখানে আপনি আমাদের গুঁড়িযে ফেললেন| মৃত্যুর মত নীরন্ধ]]></a:t>
+              <a:t><![CDATA[5. உம்மாலே எங்கள் சத்துருக்களைக் கீழே விழத்தாக்கி எங்களுக்கு விரோதமாய் எழும்புகிறவர்களை உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্ধকারে আপনি আমাদের ত্যাগ করে চলে গেছেন|]]></a:t>
+              <a:t><![CDATA[நாமத்தினால் மிதிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমরা কি আমাদের ঈশ্বরের নাম ভুলে গিয়েছিলাম? আমরা কি অন্য কোন দেবতার কাছে প্রার্থনা করেছিলাম? না!]]></a:t>
+              <a:t><![CDATA[6. என் வில்லை நான் நம்பேன். என் பட்டயம் என்னை இரட்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা তা করি নি|]]></a:t>
+              <a:t><![CDATA[7. நீரே எங்கள் சத்துருக்களினின்று எங்களை இரட்சித்து, எங்களைப் பகைக்கிறவர்களை அகப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. নিশ্চিতভাবে ঈশ্বর এইসব জানেন| আমাদের গভীরতম গোপন কথা পর্য়ন্ত তিনি জানেন|]]></a:t>
+              <a:t><![CDATA[8. தேவனுக்குள் நித்தம் மேன்மை பாராட்டுவோம்; உமது நாமத்தை என்றென்றைக்கும் துதிப்போம்.(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ঈশ্বর, সারাদিন ধরে আমরা আপনার জন্য প্রাণ দিয়েছি! য়ে সব মেষদের কেটে ফেলা হবে আমরা তাদের মতই]]></a:t>
+              <a:t><![CDATA[9. நீர் எங்களைத் தள்ளிவிட்டு, நாணப்பண்ணுகிறீர்; எங்கள் சேனைகளுடனே செல்லாதிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছি|]]></a:t>
+              <a:t><![CDATA[10. சத்துருவுக்கு நாங்கள் இடைந்து பின்னிட்டுத் திரும்பிப்போகப் பண்ணுகிறீர்; எங்கள் பகைஞர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. হে আমার প্রভু, উঠুন! কেন আপনি ঘুমাচ্ছেন? উঠুন! চিরদিনের জন্য আমাদের ত্যাগ করবেন না!]]></a:t>
+              <a:t><![CDATA[தங்களுக்கென்று எங்களைக் கொள்ளையிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বর, আমরা আপনার সম্পর্কে শুনেছি| আমাদের পিতৃপুরুষরা বলে গেছেন তাঁদের জীবদ্দশায় আপনি কি করেছেন|]]></a:t>
+              <a:t><![CDATA[11. நீர் எங்களை ஆடுகளைப்போல இரையாக ஒப்புக்கொடுத்து, ஜாதிகளுக்குள்ளே எங்களைச் சிதறடிக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁরা বলে গেছেন সুদূর অতীতে আপনি কী করেছেন|]]></a:t>
+              <a:t><![CDATA[12. நீர் உம்முடைய ஜனங்களை இலவசமாக விற்கிறீர்; அவர்கள் கிரயத்தினால் உமக்கு லாபமில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আমরা এখন লোকমুখে হাসির গল্পের মত| এমনকি সেই সব লোক যাদের নিজেদের কোন জাতি নেই তারাও আমাদের দেখে]]></a:t>
+              <a:t><![CDATA[1. தேவனே, எங்கள் பிதாக்களுடைய நாட்களாகிய பூர்வநாட்களில் நீர் நடப்பித்த கிரியைகளை அவர்கள் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ঈশ্বর আপনার পরাক্রমী শক্তিবলে এই ভূখণ্ড আপনি অন্য়ের কাছ থেকে নিয়ে আমাদের দিয়েছেন| সেই সব]]></a:t>
+              <a:t><![CDATA[13. எங்கள் அயலாருக்கு எங்களை நிந்தையாகவும், எங்கள் சுற்றுப்புறத்தாருக்குப் பரியாசமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভিন্দেশী লোকেদের আপনি একেবারে ধূলিস্যাত্‌ করে দিয়েছেন| এই ভূখণ্ড ছেড়ে য়েতে আপনি তাদের বাধ্য]]></a:t>
+              <a:t><![CDATA[சக்கந்தமுமாகவும் வைக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন|]]></a:t>
+              <a:t><![CDATA[14. நாங்கள் ஜாதிகளுக்குள்ளே பழமொழியாயிருக்கவும் ஜனங்கள் எங்களைக்குறித்துத் தலைதுலுக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমাদের পিতৃপুরুষরা তাঁদের তরবারির জোরে এই ভূখণ্ড অধিকার করেন নি| তাঁদের বলিষ্ঠ বাহুর জোরে তারা]]></a:t>
+              <a:t><![CDATA[செய்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জয়ী হন নি| এই সব হয়েছে কারণ, আপনি আমাদের পিতৃপুরুষদের সঙ্গে ছিলেন| ঈশ্বর আপনার বিপুল শক্তি আমার]]></a:t>
+              <a:t><![CDATA[15. நிந்தித்துத் தூஷிக்கிறவனுடைய சத்தத்தினிமித்தமும், சத்துருவினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতৃপুরুষদের রক্ষা করেছেন| কেন? কারণ আপনি তাদের ভালোবাসতেন!]]></a:t>
+              <a:t><![CDATA[பழிவாங்குகிறவனிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. হে ঈশ্বর, আপনিই আমার রাজা| আপনি আজ্ঞা দিন এবং যাকোবের লোকদের জয়ের পথে পরিচালিত করুন|]]></a:t>
+              <a:t><![CDATA[16. என் இலச்சை நித்தம் எனக்கு முன்பாக இருக்கிறது; என் முகத்தின் வெட்கம் என்னை மூடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. হে ঈশ্বর, আপনার সাহায্য নিয়েই আমরা আমাদের শত্রুকে পিছু হটিযে দেবো| আপনার ক্ষমতা নিয়ে আমরা]]></a:t>
+              <a:t><![CDATA[17. இவையெல்லாம் எங்கள்மேல் வந்திருந்தும், உம்மை நாங்கள் மறக்கவும் இல்லை. உம்முடைய உடன்படிக்கைக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের শত্রুদের ওপর অনায়াসে বিজয়ী হব|]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি আমার তীর-ধনুকে আস্থা রাখি না| আমি জানি অন্ততঃ আমার তরবারি আমাকে রক্ষা করবে না|]]></a:t>
+              <a:t><![CDATA[18. நீர் எங்களை வலுசர்ப்பங்களுள்ள இடத்திலே நொறுக்கி, மரண இருளினாலே எங்களை மூடியிருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাথা নাড়িযে হাসে|]]></a:t>
+              <a:t><![CDATA[அறிவித்தார்கள்; அவைகளை எங்கள் காதுகளால் கேட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর আপনিই আমাদের শত্রুর হাত থেকে বাঁচিয়েছেন| আপনিই শত্রুদের লজ্জার মুখে ঠেলে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[19. எங்கள் இருதயம் பின்வாங்கவுமில்லை, எங்கள் காலடி உம்முடைய பாதையை விட்டு விலகவும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. হে ঈশ্বর, সারাদিন ধরে আমরা আপনার প্রশংসা করেছি! চিরকাল আমরা আপনার প্রশংসা করবো!]]></a:t>
+              <a:t><![CDATA[20. நாங்கள் எங்கள் தேவனுடைய நாமத்தை மறந்து, அந்நியதேவனை நோக்கிக் கையெடுத்திருந்தோமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু হে ঈশ্বর আপনি আমাদের ত্যাগ করেছেন| আপনি আমাদের বিব্রত করেছেন| আপনি আমাদের সঙ্গে যুদ্ধে]]></a:t>
+              <a:t><![CDATA[21. தேவன் அதை ஆராய்ந்து, விசாரியாதிருப்பாரோ? இருதயத்தின் அந்தரங்ககளை அவர் அறிந்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসেন নি|]]></a:t>
+              <a:t><![CDATA[22. உமது நிமித்தம் எந்நேரமும் கொல்லப்படுகிறோம்; அடிக்கப்படும் ஆடுகளைப்போல எண்ணப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আপনিই আমাদের শত্রুদের আমাদের ঠেলে সরিয়ে দেবার সুযোগ করে দিয়েছেন| শত্রুরা আমাদের সম্পদ নিয়ে]]></a:t>
+              <a:t><![CDATA[23. ஆண்டவரே, விழித்துக்கொள்ளும்; ஏன் நித்திரை பண்ணுகிறீர்? எழுந்தருளும், எங்களை என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে|]]></a:t>
+              <a:t><![CDATA[தள்ளிவிடாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আপনি আমাদের সেই মেষের মত ফেলে রেখেছিলেন যাদের বধ করতে নিয়ে যাওয়া হয়| সেই সব মেষের মত আমাদের]]></a:t>
+              <a:t><![CDATA[24. ஏன் உம்முடைய முகத்தை மறைத்து, எங்கள் சிறுமையையும் எங்கள் நெருக்கத்தையும் மறந்துவிடுகிறீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিত্যাগ করেছেন| আমাদের আপনি বিদেশী জাতিগুলির মধ্যে ছড়িয়ে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[25. எங்கள் ஆத்துமா புழுதிமட்டும் தாழ்ந்திருக்கிறது; எங்கள் வயிறு தரையோடு ஒட்டியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. হে ঈশ্বর, আপনি আপনার লোকদের নামমাত্র মূল্যে বিক্রি করেছেন| এমনকি আপনি মূল্য নিয়েও কোন তর্ক]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[করলেন না|]]></a:t>
+              <a:t><![CDATA[26. எங்களுக்கு ஒத்தாசையாக எழுந்தருளும்; உம்முடைய கிருபையினிமித்தம் எங்களை மீட்டுவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,579 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি লজ্জায ডুবে রয়েছি| সারাদিন ধরে আমি আমার লজ্জাকেই দেখি|]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[26. ঈশ্বর, উঠুন এবং আমাদের সাহায্য করুন! আপনার চিরন্তণ প্রেম প্রদর্শন করে আমাদের উদ্ধার করুন!]]></a:t>
+              <a:t><![CDATA[2. தேவரீர் உம்முடைய கையினாலே ஜாதிகளைத் துரத்தி, இவர்களை நாட்டி; ஜனங்களைத் துன்பப்படுத்தி, இவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যারা আমার প্রতি প্রতিশোধ নিতে ইচ্ছুক, সেই সব শত্রুর উপহাস এবং অপমান থেকে আমি লজ্জায নিজেকে]]></a:t>
+              <a:t><![CDATA[பரவப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লুকিয়ে রাখি|]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் தங்கள் பட்டயத்தால் தேசத்தைக் கட்டிக்கொள்ளவில்லை; அவர்கள் புயமும் அவர்களை இரட்சிக்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঈশ্বর, আমরা আপনাকে ভুলি নি| তথাপি আপনি আমাদের প্রতি ঐসব করলেন| যখন আপনার চুক্তিতে আমরা স্বাক্ষর]]></a:t>
+              <a:t><![CDATA[நீர் அவர்கள்மேல் பிரியமாயிருந்தபடியால், உம்முடைய வலதுகரமும், உம்முடைய புயமும், உம்முடைய முகத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলাম, তখন আমরা আপনার সঙ্গে মিথ্যাচার করি নি!]]></a:t>
+              <a:t><![CDATA[பிரகாசமும் அவர்களை இரட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ঈশ্বর, আমরা আপনার কাছ থেকে মুখ ঘুরিযে দূরে চলে যাই নি| আমরা আপনাকে অনুসরণ করা থেকে বিরত হই নি|]]></a:t>
+              <a:t><![CDATA[4. தேவனே, நீர் என் ராஜா, யாக்கோபுக்கு இரட்சிப்பைக் கட்டளையிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>