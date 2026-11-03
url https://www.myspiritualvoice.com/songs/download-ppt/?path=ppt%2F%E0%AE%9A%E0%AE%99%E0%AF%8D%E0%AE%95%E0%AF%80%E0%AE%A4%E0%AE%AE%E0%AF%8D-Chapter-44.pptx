--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -4417,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639913" r:id="rId1"/>
+    <p:sldLayoutId id="2482661916" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9714,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>