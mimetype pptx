--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -43,100 +43,106 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +266,55 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவனே, உமது சிங்காசனம் என்றென்றைக்குமுள்ளது, உமது ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் மகிழ்ச்சியோடும் களிப்போடும் வந்து ராஜ அரமனைக்குள் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுக்கிறீர்; ஆதலால் தேவனே, உம்முடைய தேவன் உமதுதோழரைப் பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[16. உமது பிதாக்களுக்குப் பதிலாக உமது குமாரர் இருப்பார்கள்; அவர்களைப் பூமியெங்கும் பிரபுக்களாக வைப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுக்கிறீர்; ஆதலால் தேவனே, உம்முடைய தேவன் உமதுதோழரைப் பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[17. உமது நாமத்தை எல்லாத் தலைமுறைகளிலும் பிரஸ்தாபப்படுத்துவேன், இதினிமித்தம் ஜனங்கள் உம்மை என்றென்றைக்குமுள்ள சதாகாலங்களிலும் துதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தந்தத்தினால் செய்த அரமனைகளிலிருந்து புறப்படுகையில், நீர் மகிழும்படி உமது வஸ்திரங்களெல்லாம் வெள்ளைப்போளம் சந்தனம் இலவங்கம் இவைகளின் வாசனை பொருந்தியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. உமது நாமத்தை எல்லாத் தலைமுறைகளிலும் பிரஸ்தாபப்படுத்துவேன், இதினிமித்தம் ஜனங்கள் உம்மை என்றென்றைக்குமுள்ள சதாகாலங்களிலும் துதிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தந்தத்தினால் செய்த அரமனைகளிலிருந்து புறப்படுகையில், நீர் மகிழும்படி உமது வஸ்திரங்களெல்லாம் வெள்ளைப்போளம் சந்தனம் இலவங்கம் இவைகளின் வாசனை பொருந்தியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. என் இருதயம் நல்ல விசேஷத்தினால் பொங்குகிறது; நான் ராஜாவைக் குறித்துப் பாடின கவியைச் சொல்லுகிறேன்; என் நாவு விரைவாய் எழுதுகிறவனுடைய எழுத்தாணி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உமது நாயகிகளுக்குள்ளே அரசரின் குமாரத்திகளுண்டு ராஜஸ்திரீ ஓப்பீரின் தங்கம் அணிந்தவளாய் உமது வலதுபாரிசத்தில் நிற்கிறாள்.]]></a:t>
+              <a:t><![CDATA[1. என் இருதயம் நல்ல விசேஷத்தினால் பொங்குகிறது; நான் ராஜாவைக் குறித்துப் பாடின கவியைச் சொல்லுகிறேன்; என் நாவு விரைவாய் எழுதுகிறவனுடைய எழுத்தாணி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உமது நாயகிகளுக்குள்ளே அரசரின் குமாரத்திகளுண்டு ராஜஸ்திரீ ஓப்பீரின் தங்கம் அணிந்தவளாய் உமது வலதுபாரிசத்தில் நிற்கிறாள்.]]></a:t>
+              <a:t><![CDATA[2. எல்லா மனுபுத்திரரிலும் நீர் மகா சவுந்தரியமுள்ளவர்; உம்முடைய உதடுகளில் அருள் பொழிகிறது; ஆகையால் தேவன் உம்மை என்றென்றைக்கும் ஆசீர்வதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. குமாரத்தியே நீ உன் செவியைச் சாய்த்து சிந்தித்துக்கொள்; உன் ஜனத்தையும் உன் தகப்பன் வீட்டையும் மறந்துவிடு.]]></a:t>
+              <a:t><![CDATA[2. எல்லா மனுபுத்திரரிலும் நீர் மகா சவுந்தரியமுள்ளவர்; உம்முடைய உதடுகளில் அருள் பொழிகிறது; ஆகையால் தேவன் உம்மை என்றென்றைக்கும் ஆசீர்வதிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ராஜா உன் அழகில் பிரியப்படுவார்; அவர் உன் ஆண்டவர். ஆகையால் அவரைப் பணிந்துகொள்.]]></a:t>
+              <a:t><![CDATA[3. சவுரியவானே, உமது மகிமையும் உமது மகத்துவமுமாகிய உம்முடைய பட்டயத்தை நீர் உம்முடைய அரையிலே கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தீரு குமாரத்தி காணிக்கை கொண்டுவருவாள்; ஜனங்களில் ஐசுவரியவான்களும் உன் தயவை நாடி வணங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. சத்தியத்தினிமித்தமும், நீதியுடன் கூடிய சாந்தத்தினிமித்தமும், உமது மகத்துவத்திலே ஜெயமாக ஏறிவாரும்; உமது வலதுகரம் பயங்கரமானவைகளை உமக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் இருதயம் நல்ல விசேஷத்தினால் பொங்குகிறது; நான் ராஜாவைக் குறித்துப் பாடின கவியைச் சொல்லுகிறேன்; என் நாவு விரைவாய் எழுதுகிறவனுடைய எழுத்தாணி.]]></a:t>
+              <a:t><![CDATA[10. குமாரத்தியே நீ உன் செவியைச் சாய்த்து சிந்தித்துக்கொள்; உன் ஜனத்தையும் உன் தகப்பன் வீட்டையும் மறந்துவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ராஜகுமாரத்தி உள்ளாக பூரண மகிமையுள்ளவள்; அவள் உடை பொற்சரிகையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. சத்தியத்தினிமித்தமும், நீதியுடன் கூடிய சாந்தத்தினிமித்தமும், உமது மகத்துவத்திலே ஜெயமாக ஏறிவாரும்; உமது வலதுகரம் பயங்கரமானவைகளை உமக்கு விளங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சித்திரத்தையலாடை தரித்தவளாய், ராஜாவினிடத்தில் அழைத்துக்கொண்டு வரப்படுவாள்; அவள் பின்னாலே செல்லும் அவளுடைய தோழிகளாகிய கன்னிகைகள் உம்மிடத்தில் கூட்டிக்கொண்டுவரப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. உம்முடைய அம்புகள் கூர்மையானவைகள், அவைகள் ராஜாவுடைய சத்துருக்களின் இருதயத்திற்குள் பாயும்; ஜனசதளங்கள் உமக்குக் கீழே விழுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சித்திரத்தையலாடை தரித்தவளாய், ராஜாவினிடத்தில் அழைத்துக்கொண்டு வரப்படுவாள்; அவள் பின்னாலே செல்லும் அவளுடைய தோழிகளாகிய கன்னிகைகள் உம்மிடத்தில் கூட்டிக்கொண்டுவரப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. தேவனே, உமது சிங்காசனம் என்றென்றைக்குமுள்ளது, உமது ராஜ்யத்தின் செங்கோல் நீதியுள்ள செங்கோலாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் மகிழ்ச்சியோடும் களிப்போடும் வந்து ராஜ அரமனைக்குள் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுக்கிறீர்; ஆதலால் தேவனே, உம்முடைய தேவன் உமதுதோழரைப் பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது பிதாக்களுக்குப் பதிலாக உமது குமாரர் இருப்பார்கள்; அவர்களைப் பூமியெங்கும் பிரபுக்களாக வைப்பீர்.]]></a:t>
+              <a:t><![CDATA[7. நீர் நீதியை விரும்பி, அக்கிரமத்தை வெறுக்கிறீர்; ஆதலால் தேவனே, உம்முடைய தேவன் உமதுதோழரைப் பார்க்கிலும் உம்மை ஆனந்த தைலத்தினால் அபிஷேகம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது நாமத்தை எல்லாத் தலைமுறைகளிலும் பிரஸ்தாபப்படுத்துவேன், இதினிமித்தம் ஜனங்கள் உம்மை என்றென்றைக்குமுள்ள சதாகாலங்களிலும் துதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தந்தத்தினால் செய்த அரமனைகளிலிருந்து புறப்படுகையில், நீர் மகிழும்படி உமது வஸ்திரங்களெல்லாம் வெள்ளைப்போளம் சந்தனம் இலவங்கம் இவைகளின் வாசனை பொருந்தியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2227,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது நாமத்தை எல்லாத் தலைமுறைகளிலும் பிரஸ்தாபப்படுத்துவேன், இதினிமித்தம் ஜனங்கள் உம்மை என்றென்றைக்குமுள்ள சதாகாலங்களிலும் துதிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. தந்தத்தினால் செய்த அரமனைகளிலிருந்து புறப்படுகையில், நீர் மகிழும்படி உமது வஸ்திரங்களெல்லாம் வெள்ளைப்போளம் சந்தனம் இலவங்கம் இவைகளின் வாசனை பொருந்தியதாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. உமது நாயகிகளுக்குள்ளே அரசரின் குமாரத்திகளுண்டு ராஜஸ்திரீ ஓப்பீரின் தங்கம் அணிந்தவளாய் உமது வலதுபாரிசத்தில் நிற்கிறாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. உமது நாயகிகளுக்குள்ளே அரசரின் குமாரத்திகளுண்டு ராஜஸ்திரீ ஓப்பீரின் தங்கம் அணிந்தவளாய் உமது வலதுபாரிசத்தில் நிற்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் இருதயம் நல்ல விசேஷத்தினால் பொங்குகிறது; நான் ராஜாவைக் குறித்துப் பாடின கவியைச் சொல்லுகிறேன்; என் நாவு விரைவாய் எழுதுகிறவனுடைய எழுத்தாணி.]]></a:t>
+              <a:t><![CDATA[10. குமாரத்தியே நீ உன் செவியைச் சாய்த்து சிந்தித்துக்கொள்; உன் ஜனத்தையும் உன் தகப்பன் வீட்டையும் மறந்துவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எல்லா மனுபுத்திரரிலும் நீர் மகா சவுந்தரியமுள்ளவர்; உம்முடைய உதடுகளில் அருள் பொழிகிறது; ஆகையால் தேவன் உம்மை என்றென்றைக்கும் ஆசீர்வதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ராஜா உன் அழகில் பிரியப்படுவார்; அவர் உன் ஆண்டவர். ஆகையால் அவரைப் பணிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எல்லா மனுபுத்திரரிலும் நீர் மகா சவுந்தரியமுள்ளவர்; உம்முடைய உதடுகளில் அருள் பொழிகிறது; ஆகையால் தேவன் உம்மை என்றென்றைக்கும் ஆசீர்வதிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. தீரு குமாரத்தி காணிக்கை கொண்டுவருவாள்; ஜனங்களில் ஐசுவரியவான்களும் உன் தயவை நாடி வணங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சவுரியவானே, உமது மகிமையும் உமது மகத்துவமுமாகிய உம்முடைய பட்டயத்தை நீர் உம்முடைய அரையிலே கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[12. தீரு குமாரத்தி காணிக்கை கொண்டுவருவாள்; ஜனங்களில் ஐசுவரியவான்களும் உன் தயவை நாடி வணங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சத்தியத்தினிமித்தமும், நீதியுடன் கூடிய சாந்தத்தினிமித்தமும், உமது மகத்துவத்திலே ஜெயமாக ஏறிவாரும்; உமது வலதுகரம் பயங்கரமானவைகளை உமக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[13. ராஜகுமாரத்தி உள்ளாக பூரண மகிமையுள்ளவள்; அவள் உடை பொற்சரிகையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சத்தியத்தினிமித்தமும், நீதியுடன் கூடிய சாந்தத்தினிமித்தமும், உமது மகத்துவத்திலே ஜெயமாக ஏறிவாரும்; உமது வலதுகரம் பயங்கரமானவைகளை உமக்கு விளங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[14. சித்திரத்தையலாடை தரித்தவளாய், ராஜாவினிடத்தில் அழைத்துக்கொண்டு வரப்படுவாள்; அவள் பின்னாலே செல்லும் அவளுடைய தோழிகளாகிய கன்னிகைகள் உம்மிடத்தில் கூட்டிக்கொண்டுவரப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய அம்புகள் கூர்மையானவைகள், அவைகள் ராஜாவுடைய சத்துருக்களின் இருதயத்திற்குள் பாயும்; ஜனசதளங்கள் உமக்குக் கீழே விழுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. சித்திரத்தையலாடை தரித்தவளாய், ராஜாவினிடத்தில் அழைத்துக்கொண்டு வரப்படுவாள்; அவள் பின்னாலே செல்லும் அவளுடைய தோழிகளாகிய கன்னிகைகள் உம்மிடத்தில் கூட்டிக்கொண்டுவரப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493152" r:id="rId1"/>
+    <p:sldLayoutId id="2473414347" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,50 +3475,66 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಓ ದೇವರೇ, ನಿನ್ನ ಸಿಂಹಾಸ ನವು ಎಂದೆಂದಿಗೂ ಇರುವದು; ನಿನ್ನ ರಾಜ್ಯದಂಡವು ನ್ಯಾಯದಂಡವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[15. With gladness and rejoicing shall they be brought: they shall enter into the king's palace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನೀನು ನೀತಿಯನ್ನು ಪ್ರೀತಿ ಮಾಡುತ್ತೀ; ದುಷ್ಟತ್ವವನ್ನು ಹಗೆಮಾಡುತ್ತೀ; ಆದದ ರಿಂದ ದೇವರು, ನಿನ್ನ ದೇವರು, ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[16. Instead of your fathers shall be your children, whom you may make princes in all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಗಡಿಗರಿಗಿಂತ ಹೆಚ್ಚಾಗಿ ನಿನ್ನನ್ನು ಆನಂದ ತೈಲದಿಂದ ಅಭಿಷೇಕಿಸಿ ದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[17. I will make your name to be remembered in all generations: therefore shall the people praise you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಿನ್ನ ವಸ್ತ್ರಗಳೆಲ್ಲಾ ಬೋಳವು ಅಗರು ದಾಲ್ಚಿನ್ನಿ ಇವುಗಳ ಸುವಾಸನೆಯಿಂದ ಇರುತ್ತವೆ. ಇವುಗಳಿಂದ ಅವರು ದಂತದ]]></a:t>
+              <a:t><![CDATA[for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಮನೆಗಳೊಳಗಿಂದ ನಿನ್ನನ್ನು ಸಂತೋಷಪಡಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[1. My heart is composing a good matter: I speak of the things which I have made concerning the king:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅರಸುಗಳ ಕುಮಾರ್ತೆ ಯರು ನಿನ್ನ ಗೌರವವುಳ್ಳ ಸ್ತ್ರೀಯರಲ್ಲಿ ಇದ್ದಾರೆ; ರಾಣಿಯು ಓಫಿರ್‌ ಬಂಗಾರವನ್ನು ಧರಿಸಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[my tongue is the pen of a ready writer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಬಲಗಡೆಯಲ್ಲಿ ನಿಂತಿದ್ದಾಳೆ.]]></a:t>
+              <a:t><![CDATA[2. You are fairer than the children of men: grace is poured into your lips: therefore God has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಓ ಮಗಳೇ, ಕಿವಿಗೊಟ್ಟು ಕೇಳಿ ಆಲೋಚಿಸು, ನಿನ್ನ ಸ್ವಂತ ಜನರನ್ನು ನಿನ್ನ ತಂದೆಯ ಮನೆಯನ್ನು ಮರೆತುಬಿಡು.]]></a:t>
+              <a:t><![CDATA[blessed you for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಅರಸನು ನಿನ್ನ ಸೌಂದರ್ಯ ವನ್ನು ಬಹಳವಾಗಿ ಅಪೇಕ್ಷಿಸುವನು; ಆತನೇ ನಿನ್ನ ಕರ್ತನು; ಆತನನ್ನು ಆರಾಧಿಸು.]]></a:t>
+              <a:t><![CDATA[3. Gird your sword upon your thigh, O most mighty, with your glory and your majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತೂರಿನ ಮಗಳು ಕಾಣಿಕೆಯೊಂದಿಗೆ ಅಲ್ಲಿ ಇರುವಳು; ಅಂದರೆ ಪ್ರಜೆ ಗಳಲ್ಲಿ ಸ್ಥಿತಿವಂತರು ನಿನ್ನ ದಯೆಯನ್ನು ಕೋರುವರು.]]></a:t>
+              <a:t><![CDATA[4. And in your majesty ride prosperously because of truth and meekness and righteousness; and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನನ್ನ ಹೃದಯವು ಒಂದು ದಿವ್ಯ ವಿಷಯವನ್ನು ರಚಿಸುತ್ತಿರುವದು; ಅರಸನನ್ನು ಕುರಿತು ನಾನು ಮಾಡಿದವುಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[10. Hearken, O daughter, and consider, and incline yours ear; forget also yours own people, and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅರಸನ ಮಗಳು ತನ್ನಲ್ಲಿ ಪೂರ್ಣ ಘನವುಳ್ಳವ ಳಾಗಿದ್ದಾಳೆ; ಅವಳ ವಸ್ತ್ರವು ಚಿನ್ನದಿಂದ ನೆಯಿದದೆ.]]></a:t>
+              <a:t><![CDATA[right hand shall teach you terrible things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇವಳು ಕಸೂತಿ ವಸ್ತ್ರಗಳನ್ನುಟ್ಟು ಅರಸನ ಬಳಿಗೆ ತರಲ್ಪಡುತ್ತಾಳೆ; ಅವಳ ಹಿಂದೆ ಇರುವ ಕನ್ಯೆಯರಾದ ಅವಳ ಸಂಗಡಿಗರು]]></a:t>
+              <a:t><![CDATA[5. Yours arrows are sharp in the heart of the king's enemies; whereby the people fall under you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಬಳಿಗೆ ತರಲ್ಪಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. Your throne, O God, is for ever and ever: the sceptre of your kingdom is a right sceptre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಸಂತೋಷದಿಂದಲೂ ಉಲ್ಲಾಸದಿಂದಲೂ ಅವರು ತರಲ್ಪಡುತ್ತಾರೆ; ಅವರು ಅರಸನ ಅರಮನೆಯೊಳಗೆ ಪ್ರವೇಶಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[7. You love righteousness, and hate wickedness: therefore God, your God, has anointed you with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ತಂದೆಗಳಿಗೆ ಬದಲಾಗಿ ನಿನ್ನ ಮಕ್ಕಳು ಇರುವರು; ಅವರನ್ನು ಭೂಮಿಯ ಮೇಲೆಲ್ಲಾ ಪ್ರಧಾನರನ್ನಾಗಿ ಮಾಡುವಿ.]]></a:t>
+              <a:t><![CDATA[oil of gladness above your fellows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ತಲತಲಾಂತರಗಳ ಲ್ಲೆಲ್ಲಾ ನಿನ್ನ ಹೆಸರನ್ನು ನಾನು ಜ್ಞಾಪಕಪಡಿಸುವೆನು; ಆದದರಿಂದ ಜನರು ಯುಗಯುಗಾಂತರಗಳಿಗೂ ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[8. All your garments smell of myrrh, and aloes, and cassia, out of the ivory palaces, whereby they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5935,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಡಾಡುವರು.]]></a:t>
+              <a:t><![CDATA[have made you glad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. Kings' daughters were among your honourable women: upon your right hand did stand the queen in]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[gold of Ophir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿವರಿಸುತ್ತೇನೆ; ನನ್ನ ನಾಲಿಗೆಯು ಬರೆಯುವವನ ಲೇಖನಿಯಂತೆ ಸಿದ್ಧವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[father's house;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀನು ಮನುಷ್ಯರ ಮಕ್ಕಳಿಗಿಂತ ಅತಿ ಸುಂದರ ನಾಗಿದ್ದೀ; ನಿನ್ನ ತುಟಿಗಳಲ್ಲಿ ಕೃಪೆಯು ಹೊಯಿದದೆ; ಆದದರಿಂದ ದೇವರು]]></a:t>
+              <a:t><![CDATA[11. So shall the king greatly desire your beauty: for he is your Lord; and worship you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದೆಂದಿಗೂ ನಿನ್ನನ್ನು ಆಶೀ ರ್ವದಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[12. And the daughter of Tyre shall be there with a gift; even the rich among the people shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಓ ಪರಾಕ್ರಮಿಯೇ, ನಿನ್ನ ಮಹಿಮೆಯಿಂದಲೂ ಘನತೆಯಿಂದಲೂ ನಿನ್ನ ಕತ್ತಿಯನ್ನು ಸೊಂಟಕ್ಕೆ ಬಿಗಿ ದುಕೋ.]]></a:t>
+              <a:t><![CDATA[implore your favour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಸತ್ಯತೆ ಸಾತ್ವಿಕತೆ ನೀತಿಗೋಸ್ಕರವೂ ನಿನ್ನ ಘನತೆಯಿಂದ ಅಭಿವೃದ್ಧಿಹೊಂದಿ ಸವಾರಿಮಾಡು; ನಿನ್ನ ಬಲಗೈ]]></a:t>
+              <a:t><![CDATA[13. The king's daughter is all glorious within: her clothing is of wrought gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಯಂಕರವಾದವುಗಳನ್ನು ನಿನಗೆ ಕಲಿಸುವದು.]]></a:t>
+              <a:t><![CDATA[14. She shall be brought unto the king in raiment of needlework: the virgins her companions that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನ್ನ ಹದವಾದ ಬಾಣಗಳು ಅರಸನ ಶತ್ರು ಗಳ ಹೃದಯದಲ್ಲಿ ನೆಟ್ಟಿವೆ; ಅವುಗಳಿಂದ ಜನರು ನಿನ್ನ ಕೆಳಗೆ ಬೀಳುತ್ತಾರೆ]]></a:t>
+              <a:t><![CDATA[follow her shall be brought unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 45]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>