--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -51,50 +51,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +109,52 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +282,55 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் உயிரோடிருக்கையில் தன் ஆத்துமாவை வாழ்த்தினாலும்: நீ உனக்கு நன்மையை நாடினாய் என்று மனுஷர் அவனைப் புகழந்தாலும்,]]></a:t>
+              <a:t><![CDATA[7. None of them can by any means redeem his brother, nor give to God a ransom for him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் என்றென்றைக்கும் வெளிச்சத்தைக் காணாத தன் பிதாக்களின் சந்ததியைச் சேருவான்.]]></a:t>
+              <a:t><![CDATA[8. (For the redemption of their soul is precious, and it ceases for ever:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் என்றென்றைக்கும் வெளிச்சத்தைக் காணாத தன் பிதாக்களின் சந்ததியைச் சேருவான்.]]></a:t>
+              <a:t><![CDATA[8. (For the redemption of their soul is precious, and it ceases for ever:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கனம் பொருந்தினவனாயிருந்தும் அறிவில்லாத மனுஷன் அழிந்துபோகும் மிருகங்களுக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. That he should still live for ever, and not see corruption.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For he sees that wise men die, likewise the fool and the brutish person perish, and leave their wealth to others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியின் குடிகளே, சிறியோரும் பெரியோரும் ஐசுவரியவான்களும் எளியவர்களுமாகிய நீங்கள் எல்லாரும் ஏகமாய்ச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For he sees that wise men die, likewise the fool and the brutish person perish, and leave their wealth to others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் வாய் ஞானத்தைப் பேசும்; என் இருதயம் உணர்வைத் தியானிக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Their inward thought is, that their houses shall continue for ever, and their dwelling places to all generations; they call their lands after their own names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் செவியை உவமைமொழிக்குச் சாய்த்து, என் மறைபொருளைச் சுரமண்டலத்தின்மேல் வெளிப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[11. Their inward thought is, that their houses shall continue for ever, and their dwelling places to all generations; they call their lands after their own names.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னைத் தொடருகிறவர்களுடைய அக்கிரமம் என்னைச் சூழ்ந்துகொள்ளுந் தீங்குநாட்களில் நான் பயப்படவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[12. Nevertheless man being in honour abides not: he is like the beasts that perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னைத் தொடருகிறவர்களுடைய அக்கிரமம் என்னைச் சூழ்ந்துகொள்ளுந் தீங்குநாட்களில் நான் பயப்படவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[12. Nevertheless man being in honour abides not: he is like the beasts that perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆட்டுமந்தையைப்போல பாதாளத்திலே கிடத்தப்படுகிறார்கள்; மரணம் அவர்களை மேய்ந்துபோடும்; செம்மையானவர்கள் அதிகாலையில் அவர்களை ஆண்டுகொள்வார்கள்; அவர்கள் தங்கள் வாசஸ்தலத்தில் நிலைத்திருக்கக் கூடாதபடி அவர்களுடைய ரூபத்தைப் பாதாளம் அழிக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Hear this, all you people; give ear, all you inhabitants of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் செல்வத்தை நம்பி தங்கள் திரளான ஐசுவரியத்தினால் பெருமைபாராட்டுகிற,]]></a:t>
+              <a:t><![CDATA[13. This their way is their folly: yet their posterity approve their sayings. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒருவனாவது தன் சகோதரன் அழிவைக் காணாமல் இனி என்றைக்கும் உயிரோடிருக்கும்படி,]]></a:t>
+              <a:t><![CDATA[13. This their way is their folly: yet their posterity approve their sayings. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவ்விதத்தினாலாவது அவனை மீட்டுக்கொள்ளவும், அவனிமித்தம் மீட்கும்பொருளை தேவனுக்குக் கொடுக்கவுங் கூடாதே.]]></a:t>
+              <a:t><![CDATA[14. Like sheep they are laid in the grave; death shall feed on them; and the upright shall have dominion over them in the morning; and their beauty shall consume in the grave from their dwelling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் ஆத்துமமீட்பு மிகவும் அருமையாயிருக்கிறது; அது ஒருபோதும் முடியாது.]]></a:t>
+              <a:t><![CDATA[14. Like sheep they are laid in the grave; death shall feed on them; and the upright shall have dominion over them in the morning; and their beauty shall consume in the grave from their dwelling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஞானிகளும் மரித்து, அஞ்ஞானிகளும் நிர்மூடரும் ஏகமாய் அழிந்து, தங்கள் ஆஸ்தியை மற்றவர்களுக்கு வைத்துப்போகிறதைக் காண்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. Like sheep they are laid in the grave; death shall feed on them; and the upright shall have dominion over them in the morning; and their beauty shall consume in the grave from their dwelling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஞானிகளும் மரித்து, அஞ்ஞானிகளும் நிர்மூடரும் ஏகமாய் அழிந்து, தங்கள் ஆஸ்தியை மற்றவர்களுக்கு வைத்துப்போகிறதைக் காண்கிறான்.]]></a:t>
+              <a:t><![CDATA[15. But God will redeem my soul from the power of the grave: for he shall receive me. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்கள் வீடுகள் நித்தியகாலமாகவும், தங்கள் வாசஸ்தலங்கள் தலைமுறை தலைமுறையாகவும் இருக்குமென்பது அவர்கள் உள்ளத்தின் அபிப்பிராயம், அவர்கள் தங்கள் நாமங்களைத் தங்கள் நிலங்களுக்குத் தரிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But God will redeem my soul from the power of the grave: for he shall receive me. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்கள் வீடுகள் நித்தியகாலமாகவும், தங்கள் வாசஸ்தலங்கள் தலைமுறை தலைமுறையாகவும் இருக்குமென்பது அவர்கள் உள்ளத்தின் அபிப்பிராயம், அவர்கள் தங்கள் நாமங்களைத் தங்கள் நிலங்களுக்குத் தரிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Be not you afraid when one is made rich, when the glory of his house is increased;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் கனம்பொருந்தியவனாயிருக்கிற மனுஷன் நிலைத்திருக்கிறதில்லை; அழிந்துபோகும் மிருகங்களுக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. For when he dies he shall carry nothing away: his glory shall not descend after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகிலும் கனம்பொருந்தியவனாயிருக்கிற மனுஷன் நிலைத்திருக்கிறதில்லை; அழிந்துபோகும் மிருகங்களுக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[18. Though while he lived he blessed his soul: and men will praise you, when you do well to yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆட்டுமந்தையைப்போல பாதாளத்திலே கிடத்தப்படுகிறார்கள்; மரணம் அவர்களை மேய்ந்துபோடும்; செம்மையானவர்கள் அதிகாலையில் அவர்களை ஆண்டுகொள்வார்கள்; அவர்கள் தங்கள் வாசஸ்தலத்தில் நிலைத்திருக்கக் கூடாதபடி அவர்களுடைய ரூபத்தைப் பாதாளம் அழிக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Both low and high, rich and poor, together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2788,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதுதான் அவர்கள் வழி; இதுதான் அவர்கள் பைத்தியம்; ஆகிலும் அவர்கள் சந்ததியார் அவர்கள் சொல்லை மெச்சிக்கொள்ளுகிறார்கள்.(சேலா.)]]></a:t>
+              <a:t><![CDATA[18. Though while he lived he blessed his soul: and men will praise you, when you do well to yourself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. He shall go to the generation of his fathers; they shall never see light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Man that is in honour, and understands not, is like the beasts that perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆட்டுமந்தையைப்போல பாதாளத்திலே கிடத்தப்படுகிறார்கள்; மரணம் அவர்களை மேய்ந்துபோடும்; செம்மையானவர்கள் அதிகாலையில் அவர்களை ஆண்டுகொள்வார்கள்; அவர்கள் தங்கள் வாசஸ்தலத்தில் நிலைத்திருக்கக் கூடாதபடி அவர்களுடைய ரூபத்தைப் பாதாளம் அழிக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Both low and high, rich and poor, together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் தேவன் என் ஆத்துமாவைப் பாதாளத்தின் வல்லமைக்குத் தப்புவித்து மீட்பார், அவர் என்னை ஏற்றுக்கொள்வார். (சேலா.)]]></a:t>
+              <a:t><![CDATA[3. My mouth shall speak of wisdom; and the meditation of my heart shall be of understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் ஐசுவரியவானாகி, அவன் வீட்டின் மகிமை பெருகும்போது, நீ பயப்படாதே.]]></a:t>
+              <a:t><![CDATA[4. I will incline mine ear to a parable: I will open my dark saying upon the harp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் மரிக்கும்போது ஒன்றும் கொண்டுபோவதில்லை; அவன் மகிமை அவனைப் பின்பற்றிச் செல்வதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Wherefore should I fear in the days of evil, when the iniquity of my heels shall compass me about?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் மரிக்கும்போது ஒன்றும் கொண்டுபோவதில்லை; அவன் மகிமை அவனைப் பின்பற்றிச் செல்வதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. Wherefore should I fear in the days of evil, when the iniquity of my heels shall compass me about?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் உயிரோடிருக்கையில் தன் ஆத்துமாவை வாழ்த்தினாலும்: நீ உனக்கு நன்மையை நாடினாய் என்று மனுஷர் அவனைப் புகழந்தாலும்,]]></a:t>
+              <a:t><![CDATA[6. They that trust in their wealth, and boast themselves in the multitude of their riches;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699527" r:id="rId1"/>
+    <p:sldLayoutId id="2478639851" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +3967,66 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે તે મહાન હતા, તેની દુન્યવી સફળતાઓ માટે લોકોએ પ્રશંસા કરી હતી.]]></a:t>
+              <a:t><![CDATA[7. ஒருவனாவது தன் சகோதரன் அழிவைக் காணாமல் இனி என்றைக்கும் உயிரோடிருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. પરંતુ આખરે તો તે પણ તેના પૂર્વજોની જેમ મૃત્યુ પામશે અને પછી તે જીવનનું અજવાળું ક્યારેય પણ નહિ]]></a:t>
+              <a:t><![CDATA[8. எவ்விதத்தினாலாவது அவனை மீட்டுக்கொள்ளவும், அவனிமித்தம் மீட்கும்பொருளை தேவனுக்குக் கொடுக்கவுங்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જુએ.]]></a:t>
+              <a:t><![CDATA[கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. જે વ્યકિત પાસે દુન્યવી વૈભવ છે, પણ આત્મિક સમજ નથી; તે વ્યકિત બુદ્ધિહીન નાશ પામનાર પશુ સમાન છે.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் ஆத்துமமீட்பு மிகவும் அருமையாயிருக்கிறது; அது ஒருபோதும் முடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હે સર્વ પ્રજાજનો, તમે આ સાંભળો; હે વિશ્વવાસી લોકો તમે સાંભળો.]]></a:t>
+              <a:t><![CDATA[10. ஞானிகளும் மரித்து, அஞ்ஞானிகளும் நிர்மூடரும் ஏகமாய் அழிந்து, தங்கள் ஆஸ்தியை மற்றவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. નિમ્ન કક્ષના કે ઉચ્ચકક્ષાનાં, શ્રીમંત કે દરિદ્રી, તમે સૌ માણસો મારા શબ્દો પર ધ્યાન આપો.]]></a:t>
+              <a:t><![CDATA[வைத்துப்போகிறதைக் காண்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હું બુદ્ધિ વિષે મારા મુખેથી બોલીશ; મારા હૃદયમાંથી નિકળતા ઉદૃગારો જ્ઞાન વિષે હશે.]]></a:t>
+              <a:t><![CDATA[11. தங்கள் வீடுகள் நித்தியகாலமாகவும், தங்கள் வாசஸ்தலங்கள் தலைமுறை தலைமுறையாகவும் இருக்குமென்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. હું દ્રષ્ટાંત પર કાન લગાડીશ, અને વીણા પર મારો મર્મ ખોલીશ.]]></a:t>
+              <a:t><![CDATA[அவர்கள் உள்ளத்தின் அபிப்பிராயம், அவர்கள் தங்கள் நாமங்களைத் தங்கள் நிலங்களுக்குத் தரிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. જ્યારે સંકટો આવે છે ત્યારે, ચારેબાજુથી મને શત્રુઓ ઘેરી લે એવા દુષ્ટોના સકંજામાં મારે ડરવાની જરૂર]]></a:t>
+              <a:t><![CDATA[12. ஆகிலும் கனம்பொருந்தியவனாயிருக்கிற மனுஷன் நிலைத்திருக்கிறதில்லை; அழிந்துபோகும் மிருகங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[ஒப்பாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. પેલા લોકો બરાબર ઘેટાઁ જેવાજ છે. શેઓલ તેમનો વાડો બનશે અને મૃત્યુ તેમનો ઘેટાંપાળક બનશે. જ્યારે]]></a:t>
+              <a:t><![CDATA[1. ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જેઓ પોતાની સંપત્તિ પર ભરોસો રાખે છે, તેઓ કેટલાં ધનવાન છે તેનું અભિમાન કરે છે.]]></a:t>
+              <a:t><![CDATA[13. இதுதான் அவர்கள் வழி; இதுதான் அவர்கள் பைத்தியம்; ஆகிலும் அவர்கள் சந்ததியார் அவர்கள் சொல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. તેઓમાંનો કોઇ પોતાના ભાઇને કોઇ રીતે છોડાવી શકતાં નથી; દેવને તે તેનાં બદલામાં ખંડણી આપી શકતાં નથી.]]></a:t>
+              <a:t><![CDATA[மெச்சிக்கொள்ளுகிறார்கள்.(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. માનવ-જીવનની એટલી મોટી કિંમત છે કે દુન્યવી સંપત્તિથી તેનો મૃત્યુદંડ ચૂકવી શકાતો નથી.]]></a:t>
+              <a:t><![CDATA[14. ஆட்டுமந்தையைப்போல பாதாளத்திலே கிடத்தப்படுகிறார்கள்; மரணம் அவர்களை மேய்ந்துபோடும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. જેથી તે સદાકાળનું જીવન પામે, અને નરકનાં ખાડાની શિક્ષાથી બચી જાય.]]></a:t>
+              <a:t><![CDATA[செம்மையானவர்கள் அதிகாலையில் அவர்களை ஆண்டுகொள்வார்கள்; அவர்கள் தங்கள் வாசஸ்தலத்தில் நிலைத்திருக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. બધા લોકો સાક્ષી છે કે વિદ્ધાન મૃત્યુ પામે છે, અને મૂર્ખ તેમજ હેવાન માણસો પણ મૃત્યુ પામે છે. અને]]></a:t>
+              <a:t><![CDATA[கூடாதபடி அவர்களுடைய ரூபத்தைப் பாதாளம் அழிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ તેમની પાછળ તેમની સંપત્તિ બીજાઓ માટે મૂકી જાય છે.]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் தேவன் என் ஆத்துமாவைப் பாதாளத்தின் வல்லமைக்குத் தப்புவித்து மீட்பார், அவர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેઓ જમીનજાગીરને પોતાના નામથી ઓળખાવે છે, જાણેકે સદાકાળને માટે તે તેઓની જ રહેવાની હોય; અને જાણે]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்வார். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ સદાકાળ અધિકાર ભોગવવાના હોય.]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் ஐசுவரியவானாகி, அவன் வீட்டின் மகிமை பெருகும்போது, நீ பயப்படாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. માણસો ભલે ધનવાન હોય, પણ તેઓ અહીં કાયમ માટે રહેવાના નથી. જેવી રીતે બીજા પ્રાણીઓ મરી જાય છે તેમ]]></a:t>
+              <a:t><![CDATA[17. அவன் மரிக்கும்போது ஒன்றும் கொண்டுபோவதில்லை; அவன் மகிமை அவனைப் பின்பற்றிச் செல்வதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ પણ મૃત્યુ પામશે.]]></a:t>
+              <a:t><![CDATA[18. அவன் உயிரோடிருக்கையில் தன் ஆத்துமாவை வாழ்த்தினாலும்: நீ உனக்கு நன்மையை நாடினாய் என்று மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પેલાં અભિમાની લોકોના શરીરો તેમના વૈભવી ઘરોથી ખૂબ દૂર શેઓલમાં ધીમેથી સડી જશે તે દિવસે નિષ્ઠાવાન લોકો]]></a:t>
+              <a:t><![CDATA[2. பூமியின் குடிகளே, சிறியோரும் பெரியோரும் ஐசுவரியவான்களும் எளியவர்களுமாகிய நீங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7079,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. એવા મૂર્ખ લોકો જેમણે તેમની સંપત્તિનો વિશ્વાસ રાખ્યો હતો, અંતે તો તેમનો અંત એવોજ આવશે.]]></a:t>
+              <a:t><![CDATA[அவனைப் புகழந்தாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவன் என்றென்றைக்கும் வெளிச்சத்தைக் காணாத தன் பிதாக்களின் சந்ததியைச் சேருவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 49]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கனம் பொருந்தினவனாயிருந்தும் அறிவில்லாத மனுஷன் அழிந்துபோகும் மிருகங்களுக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિજયી બનશે.]]></a:t>
+              <a:t><![CDATA[ஏகமாய்ச் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. દેવ મને શેઓલની પકડમાંથી છોડાવશે કારણ કે તેઓ મને તેમની સાથે રહેવા લઇ જશે.]]></a:t>
+              <a:t><![CDATA[3. என் வாய் ஞானத்தைப் பேசும்; என் இருதயம் உணர்வைத் தியானிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. કારણ, તે લોકો ધનવાન છે, અને વૈભવી મકાનો ધરાવે છે એટલા માટે તે લોકોથી ડરશો નહિ.]]></a:t>
+              <a:t><![CDATA[4. என் செவியை உவமைமொழிக்குச் சாய்த்து, என் மறைபொருளைச் சுரமண்டலத்தின்மேல் வெளிப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેઓ જ્યારે મૃત્યુ પામે છે ત્યારે તેઓ સાથે કશુંય લઇ જઇ શકશે નહિ અને તેમનો વૈભવ તેમની પાછળ જવાનો]]></a:t>
+              <a:t><![CDATA[5. என்னைத் தொடருகிறவர்களுடைய அக்கிரமம் என்னைச் சூழ்ந்துகொள்ளுந் தீங்குநாட்களில் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નથી.]]></a:t>
+              <a:t><![CDATA[பயப்படவேண்டியதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ધનવાન વ્યકિત તેના જીવનકાળ દરમ્યાન પોતાની જાતને મહાન ગણતી હશે, અને પોતાની જાતને ધન્યવાદ આપ્યા હશે]]></a:t>
+              <a:t><![CDATA[6. தங்கள் செல்வத்தை நம்பி தங்கள் திரளான ஐசுவரியத்தினால் பெருமைபாராட்டுகிற,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>