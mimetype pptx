--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639851" r:id="rId1"/>
+    <p:sldLayoutId id="2482571746" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>