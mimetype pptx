--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -55,70 +55,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...18 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -131,60 +111,50 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
-    <p:sldId id="288" r:id="rId35"/>
-[...8 lines deleted...]
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -314,63 +284,53 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-[...11 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Hear, O my people, and I will speak; O Israel, and I will testify against you: I am God, even your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந் திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. Hear, O my people, and I will speak; O Israel, and I will testify against you: I am God, even your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந் திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. I will not reprove you for your sacrifices or your burnt offerings, to have been continually before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணவடிவுள்ள சீயோனிலிருந்து தேவன் பிரகாசிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. I will take no bullock out of your house, nor he goats out of your folds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. I will take no bullock out of your house, nor he goats out of your folds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. For every beast of the forest is mine, and the cattle upon a thousand hills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் தம்முடைய ஜனத்தை நியாயந்தீர்க்க உயர இருக்கும் வானங்களையும் பூமியையும் கூப்பிடுவார்.]]></a:t>
+              <a:t><![CDATA[11. I know all the fowls of the mountains: and the wild beasts of the field are mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
+              <a:t><![CDATA[12. If I were hungry, I would not tell you: for the world is mine, and the fullness thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
+              <a:t><![CDATA[13. Will I eat the flesh of bulls, or drink the blood of goats?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வானங்கள் அவருடைய நீதியை அறிவிக்கும்; தேவனே நியாயாதிபதி.(சேலா.)]]></a:t>
+              <a:t><![CDATA[14. Offer unto God thanksgiving; and pay your vows unto the most High:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ உட்கார்ந்து உன் சகோதரனுக்கு விரோதமாய்ப் பேசி, உன் தாயின் மகனுக்கு அவதூறு உண்டாக்குகிறாய்.]]></a:t>
+              <a:t><![CDATA[1. The mighty God, even the LORD, has spoken, and called the earth from the rising of the sun unto the going down thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. And call upon me in the day of trouble: I will deliver you, and you shall glorify me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. But unto the wicked God says, What have you to do to declare my statutes, or that you should take my covenant in your mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. But unto the wicked God says, What have you to do to declare my statutes, or that you should take my covenant in your mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. Seeing you hate instruction, and casts my words behind you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் வீட்டிலிருந்து காளைகளையும், உன் தொழுவங்களிலிருந்து ஆட்டுக்கடாக்களையும் நான் வாங்கிக்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[18. When you saw a thief, then you consented with him, and have been partaker with adulterers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[19. You give your mouth to evil, and your tongue frames deceit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[20. You sit and speak against your brother; you slander yours own mother's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மலைகளிலுள்ள பறவைகளையெல்லாம் அறிவேன்; வெளியில் நடமாடுகிறவைகளெல்லாம் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[21. These things have you done, and I kept silence; you thought that I was altogether such an one as yourself: but I will reprove you, and set them in order before yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
+              <a:t><![CDATA[21. These things have you done, and I kept silence; you thought that I was altogether such an one as yourself: but I will reprove you, and set them in order before yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
+              <a:t><![CDATA[22. Now consider this, all of you that forget God, lest I tear you in pieces, and there be none to deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ உட்கார்ந்து உன் சகோதரனுக்கு விரோதமாய்ப் பேசி, உன் தாயின் மகனுக்கு அவதூறு உண்டாக்குகிறாய்.]]></a:t>
+              <a:t><![CDATA[1. The mighty God, even the LORD, has spoken, and called the earth from the rising of the sun unto the going down thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எருதுகளின் மாம்சம் புசித்து, ஆட்டுக்கடாக்களின் இரத்தம் குடிப்பேனோ?]]></a:t>
+              <a:t><![CDATA[22. Now consider this, all of you that forget God, lest I tear you in pieces, and there be none to deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
+              <a:t><![CDATA[23. Whoso offers praise glorifies me: and to him that orders his conversation aright will I show the salvation of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,814 +3006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[17. சிட்சையை நீ பகைத்து, என் வார்த்தைகளை உனக்குப் பின்னாக எறிந்துபோடுகிறாய்.]]></a:t>
+              <a:t><![CDATA[23. Whoso offers praise glorifies me: and to him that orders his conversation aright will I show the salvation of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,378 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[19. உன் வாயைப் பொல்லாப்புக்குத் திறக்கிறாய், உன் நாவு சற்பனையைப் பிணைக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. Out of Zion, the perfection of beauty, God has shined.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[3. Our God shall come, and shall not keep silence: a fire shall devour before him, and it shall be very tempestuous round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[3. Our God shall come, and shall not keep silence: a fire shall devour before him, and it shall be very tempestuous round about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[4. He shall call to the heavens from above, and to the earth, that he may judge his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[5. Gather my saints together unto me; those that have made a covenant with me by sacrifice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. And the heavens shall declare his righteousness: for God is judge himself. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620376" r:id="rId1"/>
+    <p:sldLayoutId id="2478640155" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5113,134 +3983,54 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5385,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচানোর জন্য আমি আমার সমস্ত ক্ষমতা প্রদর্শন করবো|”]]></a:t>
+              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু, যিনি ঈশ্বরদেরও ঈশ্বর বয়ং তিনি কথা বলছেন| তিনি সূর্য়োদয থেকে সূর্য়াস্ত পর্য়ন্ত,]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অর্থাত্‌ এপ্রান্ত থেকে ও প্রান্ত পর্য়ন্ত সমগ্র পৃথিবীর মানুষকে চিত্কার করে ডাক দিচ্ছেন|]]></a:t>
+              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সিয়োন থেকে দীপ্তিমান ঈশ্বর অসীম সুন্দর!]]></a:t>
+              <a:t><![CDATA[9. உன் வீட்டிலிருந்து காளைகளையும், உன் தொழுவங்களிலிருந்து ஆட்டுக்கடாக்களையும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমাদের ঈশ্বর আসছেন এবং তিনি নীরব থাকবেন না| তাঁর সামনে সর্বগ্রাসী আগুন জ্বলছে| তাঁর চারদিকে]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচণ্ড ঝড় বইছে|]]></a:t>
+              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যখন তিনি তাঁর লোকদের বিচার করেন তখন তিনি আকাশ ও পৃথিবীকে সাক্ষী থাকতে ডাকেন|]]></a:t>
+              <a:t><![CDATA[11. மலைகளிலுள்ள பறவைகளையெல்லாம் அறிவேன்; வெளியில் நடமாடுகிறவைகளெல்லாம் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঈশ্বর বলেন, “হে আমার অনুগামীরা আমার চারিদিকে এস| হে আমার ভক্তসকল, আমরা একে অন্য়ের সঙ্গে চুক্তি]]></a:t>
+              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি|]]></a:t>
+              <a:t><![CDATA[13. நான் எருதுகளின் மாம்சம் புசித்து, ஆட்டுக்கடாக்களின் இரத்தம் குடிப்பேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ঈশ্বর হলেন বিচারক, আকাশ তাঁর যথায়থ ধার্ম্মিকতার কথা ঘোষণা করে|]]></a:t>
+              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. অন্য লোকদের সম্পর্কে তোমরা সব সময় খারাপ কথা বল| এমনকি তোমরা নিজের ভাইদের সম্পর্কেও খারাপ কথা]]></a:t>
+              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর বলেন, “আমার লোকরা, আমার কথা শোন! হে ইস্রায়েলের লোকরা, আমি তোমাদের বিরুদ্ধে সাক্ষী দেব|]]></a:t>
+              <a:t><![CDATA[15. ஆபத்துக்காலத்தில் என்னை நோக்கிக் கூப்பிடு; நான் உன்னை விடுவிப்பேன், நீ என்னை மகிமைப்படுத்துவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিই ঈশ্বর, তোমাদের ঈশ্বর|]]></a:t>
+              <a:t><![CDATA[16. தேவன் துன்மார்க்கனை நோக்கி: நீ என் பிரமாணங்களை எடுத்துரைக்கவும், என் உடன்படிக்கையை உன் வாயினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি তোমাদের বলি সম্পর্কে অভিয়োগ করছি না| তোমরা ইস্রায়েলের লোকেরা সর্বদাই আমার কাছে হোমবলি]]></a:t>
+              <a:t><![CDATA[சொல்லவும், உனக்கு என்ன நியாயமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছ| প্রতিদিনই তোমরা তা আমায় দিয়েছ|]]></a:t>
+              <a:t><![CDATA[17. சிட்சையை நீ பகைத்து, என் வார்த்தைகளை உனக்குப் பின்னாக எறிந்துபோடுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমাদের ঘর থেকে আমি ষাঁড় নেব না| তোমাদের খোঁযাড় থেকে আমি ছাগলও নেব না|]]></a:t>
+              <a:t><![CDATA[18. நீ திருடனைக் காணும்போது அவனோடு ஒருமித்துப்போகிறாய்; விபசாரரோடும் உனக்குப் பங்குண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঐ পশুগুলো আমি চাই না| ইতিমধ্যেই জঙ্গলের সমস্ত পশুসমুহের আমি অধিকারী| হাজার হাজার পর্বতের ওপরের]]></a:t>
+              <a:t><![CDATA[19. உன் வாயைப் பொல்லாப்புக்குத் திறக்கிறாய், உன் நாவு சற்பனையைப் பிணைக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত পশুগুলি ইতিমধ্যে আমার অধিকারে|]]></a:t>
+              <a:t><![CDATA[20. நீ உட்கார்ந்து உன் சகோதரனுக்கு விரோதமாய்ப் பேசி, உன் தாயின் மகனுக்கு அவதூறு உண்டாக்குகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. উচ্চতম পর্বতের প্রত্যেকটি পাখিকে আমি চিনি| পাহাড়ের প্রত্যেকটি চলমান বস্তুই আমার|]]></a:t>
+              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি ক্ষুধার্ত নই! যদি আমি ক্ষুধার্তও হতাম আমি তোমাদের কাছে আহার চাইতাম না| সারা পৃথিবী এবং তার]]></a:t>
+              <a:t><![CDATA[ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্যে যা যা আছে, আমিই পৃথিবীর এবং পৃথিবীর সমস্ত জিনিষের মালিক|]]></a:t>
+              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বল|]]></a:t>
+              <a:t><![CDATA[திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমি ষাঁড়ের মাংস খাই না| আমি ছাগলের দেহ থেকে রক্ত পান করি না|”]]></a:t>
+              <a:t><![CDATA[ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. অতএব, অন্যান্য ভক্তদের সঙ্গে ভাগ করে নেওয়ার জন্য তোমাদের ঈশ্বরের কাছে দেয় ধন্যবাদ নৈবেদ্য]]></a:t>
+              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,975 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে এস এবং ঈশ্বরের সান্নিধ্যে থাকার জন্য এসো এবং তোমাদের পরাত্‌পরের কাছে যা প্রতিশ্রুতি করেছিলে]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[কর?]]></a:t>
+              <a:t><![CDATA[தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,447 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তোমরা ঐসব বাজে কাজ করেছো| এবং আমি কিছু বলি নি| তাই তোমরা ভেবেছো আমিও ঠিক তোমাদের মত| তবে হ্যাঁ,]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[19. তোমরা মিথ্যা কথা বল এবং অশুভ ব্যাপারে কথা বল|]]></a:t>
+              <a:t><![CDATA[2. பூரணவடிவுள்ள சீயோனிலிருந்து தேவன் பிரகாசிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর বেশীদিন আমি চুপ করে থাকবো না! এটা আমি তোমার পরিষ্কার বুঝিয়ে দেবো এবং আমি সামনাসামনি তোমার]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমালোচনা করবো!]]></a:t>
+              <a:t><![CDATA[புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তোমরা ঈশ্বরকে ভুলে গেছ| তাই আমি তোমাদের ছিন্নভিন্ন করার আগে যদি তোমরা উপলদ্ধি কর তো ভাল! আর যদি]]></a:t>
+              <a:t><![CDATA[4. அவர் தம்முடைய ஜனத்தை நியாயந்தீர்க்க உயர இருக்கும் வானங்களையும் பூமியையும் கூப்பிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না বোঝ কেউ তোমাদের বাঁচাতে পারবে না!]]></a:t>
+              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তাই যদি কোন লোক আমায় ধন্যবাদ বলি দেয় তবে সে আমার সম্মান করে| যদি সে সত্‌ উপায়ে বাঁচে তাকে]]></a:t>
+              <a:t><![CDATA[6. வானங்கள் அவருடைய நீதியை அறிவிக்கும்; தேவனே நியாயாதிபதி.(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>