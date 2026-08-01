--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -55,50 +55,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +131,60 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +314,63 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந் திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந் திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. பூரணவடிவுள்ள சீயோனிலிருந்து தேவன் பிரகாசிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் தம்முடைய ஜனத்தை நியாயந்தீர்க்க உயர இருக்கும் வானங்களையும் பூமியையும் கூப்பிடுவார்.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய தேவன் வருவார், மவுனமாயிரார், அவருக்கு முன் அக்கினி பட்சிக்கும்; அவரைச் சுற்றிலும் மகா புசல் கொந்தளிப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
+              <a:t><![CDATA[4. அவர் தம்முடைய ஜனத்தை நியாயந்தீர்க்க உயர இருக்கும் வானங்களையும் பூமியையும் கூப்பிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வானங்கள் அவருடைய நீதியை அறிவிக்கும்; தேவனே நியாயாதிபதி.(சேலா.)]]></a:t>
+              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. பலியினாலே என்னோடே உடன்படிக்கை பண்ணின என்னுடைய பரிசுத்தவான்களை என்னிடத்தில் கூட்டுங்கள் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. வானங்கள் அவருடைய நீதியை அறிவிக்கும்; தேவனே நியாயாதிபதி.(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் வாயைப் பொல்லாப்புக்குத் திறக்கிறாய், உன் நாவு சற்பனையைப் பிணைக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. நீ உட்கார்ந்து உன் சகோதரனுக்கு விரோதமாய்ப் பேசி, உன் தாயின் மகனுக்கு அவதூறு உண்டாக்குகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. என் ஜனமே, கேள், நான் பேசுவேன்; இஸ்ரவேலே, உனக்கு விரோதமாய்ச் சாட்சியிடுவேன்; நானே தேவன், உன் தேவனாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் வீட்டிலிருந்து காளைகளையும், உன் தொழுவங்களிலிருந்து ஆட்டுக்கடாக்களையும் நான் வாங்கிக்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[8. உன் பலிகளினிமித்தம் உன்னைக் கடிந்துகொள்ளேன்; உன் தகனபலிகள் எப்போதும் எனக்கு முன்பாக இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மலைகளிலுள்ள பறவைகளையெல்லாம் அறிவேன்; வெளியில் நடமாடுகிறவைகளெல்லாம் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[9. உன் வீட்டிலிருந்து காளைகளையும், உன் தொழுவங்களிலிருந்து ஆட்டுக்கடாக்களையும் நான் வாங்கிக்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
+              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் எருதுகளின் மாம்சம் புசித்து, ஆட்டுக்கடாக்களின் இரத்தம் குடிப்பேனோ?]]></a:t>
+              <a:t><![CDATA[10. சகல காட்டுஜீவன்களும், பர்வதங்களில் ஆயிரமாயிரமாய்த் திரிகிற மிருகங்களும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
+              <a:t><![CDATA[11. மலைகளிலுள்ள பறவைகளையெல்லாம் அறிவேன்; வெளியில் நடமாடுகிறவைகளெல்லாம் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆபத்துக்காலத்தில் என்னை நோக்கிக் கூப்பிடு; நான் உன்னை விடுவிப்பேன், நீ என்னை மகிமைப்படுத்துவாய்.]]></a:t>
+              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் துன்மார்க்கனை நோக்கி: நீ என் பிரமாணங்களை எடுத்துரைக்கவும், என் உடன்படிக்கையை உன் வாயினால் சொல்லவும், உனக்கு என்ன நியாயமுண்டு.]]></a:t>
+              <a:t><![CDATA[12. நான் பசியாயிருந்தால் உனக்குச் சொல்லேன்; பூமியும் அதின் நிறைவும் என்னுடையவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் துன்மார்க்கனை நோக்கி: நீ என் பிரமாணங்களை எடுத்துரைக்கவும், என் உடன்படிக்கையை உன் வாயினால் சொல்லவும், உனக்கு என்ன நியாயமுண்டு.]]></a:t>
+              <a:t><![CDATA[13. நான் எருதுகளின் மாம்சம் புசித்து, ஆட்டுக்கடாக்களின் இரத்தம் குடிப்பேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிட்சையை நீ பகைத்து, என் வார்த்தைகளை உனக்குப் பின்னாக எறிந்துபோடுகிறாய்.]]></a:t>
+              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3046,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீ திருடனைக் காணும்போது அவனோடு ஒருமித்துப்போகிறாய்; விபசாரரோடும் உனக்குப் பங்குண்டு.]]></a:t>
+              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நீ தேவனுக்கு ஸ்தோத்திரபலியிட்டு உன்னதமானவருக்கு உன் பொருத்தனைகளைச் செலுத்தி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆபத்துக்காலத்தில் என்னை நோக்கிக் கூப்பிடு; நான் உன்னை விடுவிப்பேன், நீ என்னை மகிமைப்படுத்துவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆபத்துக்காலத்தில் என்னை நோக்கிக் கூப்பிடு; நான் உன்னை விடுவிப்பேன், நீ என்னை மகிமைப்படுத்துவாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. தேவன் துன்மார்க்கனை நோக்கி: நீ என் பிரமாணங்களை எடுத்துரைக்கவும், என் உடன்படிக்கையை உன் வாயினால் சொல்லவும், உனக்கு என்ன நியாயமுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. தேவன் துன்மார்க்கனை நோக்கி: நீ என் பிரமாணங்களை எடுத்துரைக்கவும், என் உடன்படிக்கையை உன் வாயினால் சொல்லவும், உனக்கு என்ன நியாயமுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சிட்சையை நீ பகைத்து, என் வார்த்தைகளை உனக்குப் பின்னாக எறிந்துபோடுகிறாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சிட்சையை நீ பகைத்து, என் வார்த்தைகளை உனக்குப் பின்னாக எறிந்துபோடுகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ உட்கார்ந்து உன் சகோதரனுக்கு விரோதமாய்ப் பேசி, உன் தாயின் மகனுக்கு அவதூறு உண்டாக்குகிறாய்.]]></a:t>
+              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நீ திருடனைக் காணும்போது அவனோடு ஒருமித்துப்போகிறாய்; விபசாரரோடும் உனக்குப் பங்குண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நீ திருடனைக் காணும்போது அவனோடு ஒருமித்துப்போகிறாய்; விபசாரரோடும் உனக்குப் பங்குண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. உன் வாயைப் பொல்லாப்புக்குத் திறக்கிறாய், உன் நாவு சற்பனையைப் பிணைக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வல்லமையுள்ள தேவனாகிய கர்த்தர் வசனித்து, சூரியன் உதிக்குந் திசைதொடங்கி அது அஸ்தமிக்குந் திசைவரைக்குமுள்ள பூமியைக் கூப்பிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவைகளை நீ செய்யும்போது நான் மவுனமாயிருந்தேன், உன்னைப்போல் நானும் இருப்பேன் என்று நினைவுகொண்டாய்; ஆனாலும் நான் உன்னைக் கடிந்துகொண்டு, அவைகளை உன் கண்களுக்கு முன்பாக ஒவ்வொன்றாக நிறுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூரணவடிவுள்ள சீயோனிலிருந்து தேவன் பிரகாசிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனை மறக்கிறவர்களே, இதைச் சிந்தித்துக்கொள்ளுங்கள்; இல்லாவிட்டால் நான் உங்களைப் பீறிப்போடுவேன், ஒருவரும் உங்களை விடுவிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[23. ஸ்தோத்திர பலியிடுகிறவன் என்னை மகிமைப்படுத்துகிறான்; தன் வழியைச் செவ்வைப்படுத்துகிறவனுக்கு தேவனுடைய இரட்சிப்பை வெளிப்படுத்துவேன் என்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493300" r:id="rId1"/>
+    <p:sldLayoutId id="2474620376" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,54 +5113,134 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4175,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವದಿಲ್ಲವೆಂಬದನ್ನು ಗ್ರಹಿಸಿಕೊಳ್ಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[বাঁচানোর জন্য আমি আমার সমস্ত ক্ষমতা প্রদর্শন করবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಮ್ಮ ದೇವರು ಬರುತ್ತಾನೆ, ಮೌನವಾಗಿರನು; ಬೆಂಕಿಯು ಆತನ ಮುಂದೆ ದಹಿಸುವದು; ಅದು ಆತನ ಸುತ್ತಲು ದೊಡ್ಡ]]></a:t>
+              <a:t><![CDATA[1. প্রভু, যিনি ঈশ্বরদেরও ঈশ্বর বয়ং তিনি কথা বলছেন| তিনি সূর্য়োদয থেকে সূর্য়াস্ত পর্য়ন্ত,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿರುಗಾಳಿಯಂತಿರುವದು.]]></a:t>
+              <a:t><![CDATA[অর্থাত্‌ এপ্রান্ত থেকে ও প্রান্ত পর্য়ন্ত সমগ্র পৃথিবীর মানুষকে চিত্কার করে ডাক দিচ্ছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಸ್ತೊತ್ರವನ್ನು ಅರ್ಪಿಸುವವನು ನನ್ನನ್ನು ಘನ ಪಡಿಸುತ್ತಾನೆ; ತನ್ನ ನಡವಳಿಕೆಯನ್ನು ಕ್ರಮಪಡಿಸಿ ಕೊಳ್ಳುವವನಿಗೆ ದೇವರ]]></a:t>
+              <a:t><![CDATA[2. সিয়োন থেকে দীপ্তিমান ঈশ্বর অসীম সুন্দর!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಣೆಯನ್ನು ನಾನು ತೋರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[3. আমাদের ঈশ্বর আসছেন এবং তিনি নীরব থাকবেন না| তাঁর সামনে সর্বগ্রাসী আগুন জ্বলছে| তাঁর চারদিকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ತನ್ನ ಜನರಿಗೆ ನ್ಯಾಯ ತೀರಿಸುವದಕ್ಕೆ ಮೇಲಿನಿಂದ ಆಕಾಶಗಳನ್ನೂ ಭೂಮಿ ಯನ್ನೂ ಕರೆಯುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[প্রচণ্ড ঝড় বইছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಯಜ್ಞದಿಂದ ನನ್ನ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡಿದ ನನ್ನ ಪರಿಶುದ್ಧರನ್ನು ನನ್ನ ಬಳಿಗೆ ಒಟ್ಟುಗೂಡಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[4. যখন তিনি তাঁর লোকদের বিচার করেন তখন তিনি আকাশ ও পৃথিবীকে সাক্ষী থাকতে ডাকেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಕಾಶಗಳು ಆತನ ನೀತಿ ಯನ್ನು ಪ್ರಕಟಿಸುತ್ತವೆ; ದೇವರು ತಾನೇ ನ್ಯಾಯಾಧಿ ಪತಿಯಾಗಿದ್ದಾನೆ. ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[5. ঈশ্বর বলেন, “হে আমার অনুগামীরা আমার চারিদিকে এস| হে আমার ভক্তসকল, আমরা একে অন্য়ের সঙ্গে চুক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಓ ನನ್ನ ಜನರೇ, ಕೇಳಿರಿ, ನಾನು ನುಡಿಯುವೆನು; ಓ ಇಸ್ರಾಯೇಲೇ, ನಿನಗೆ ವಿರೋಧವಾಗಿ ನಾನು ಸಾಕ್ಷಿಕೊಡುವೆನು; ನಾನು]]></a:t>
+              <a:t><![CDATA[করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು, ಹೌದು ನಿನ್ನ ದೇವರು ನಾನೇ.]]></a:t>
+              <a:t><![CDATA[6. ঈশ্বর হলেন বিচারক, আকাশ তাঁর যথায়থ ধার্ম্মিকতার কথা ঘোষণা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನೀನು ನಿನ್ನ ಬಾಯನ್ನು ಕೇಡಿಗೆ ಒಪ್ಪಿಸುತ್ತೀ; ನಿನ್ನ ನಾಲಿಗೆಯು ಮೋಸವನ್ನು ಜೋಡಿಸುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[20. অন্য লোকদের সম্পর্কে তোমরা সব সময় খারাপ কথা বল| এমনকি তোমরা নিজের ভাইদের সম্পর্কেও খারাপ কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಿನ್ನ ಬಲಿಗಳಿಗೋಸ್ಕರ ಇಲ್ಲವೆ ನಿನ್ನ ದಹನಬಲಿಗೋಸ್ಕರ ನಾನು ನಿನ್ನನ್ನು ಗದರಿಸುವ ದಿಲ್ಲ; ಅವು ಯಾವಾಗಲೂ ನನ್ನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[7. ঈশ্বর বলেন, “আমার লোকরা, আমার কথা শোন! হে ইস্রায়েলের লোকরা, আমি তোমাদের বিরুদ্ধে সাক্ষী দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವೆ.]]></a:t>
+              <a:t><![CDATA[আমিই ঈশ্বর, তোমাদের ঈশ্বর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿನ್ನ ಮನೆಯಿಂದ ಹೋರಿಯನ್ನೂ ಇಲ್ಲವೆ ನಿನ್ನ ದೊಡ್ಡಿಗಳಿಂದ ಹೋತಗಳನ್ನೂ ತೆಗೆದುಕೊಳ್ಳೆನು.]]></a:t>
+              <a:t><![CDATA[8. আমি তোমাদের বলি সম্পর্কে অভিয়োগ করছি না| তোমরা ইস্রায়েলের লোকেরা সর্বদাই আমার কাছে হোমবলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅಡವಿಯ ಮೃಗಗಳೆಲ್ಲವೂ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಸಾವಿರ ಪಶುಗಳೂ ನನ್ನವೇ.]]></a:t>
+              <a:t><![CDATA[দিয়েছ| প্রতিদিনই তোমরা তা আমায় দিয়েছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಬೆಟ್ಟಗಳ ಪಕ್ಷಿಗಳನ್ನೆಲ್ಲಾ ನಾನು ಬಲ್ಲೆನು; ಕಾಡುಮೃಗಗಳು ನನ್ನವುಗಳಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[9. তোমাদের ঘর থেকে আমি ষাঁড় নেব না| তোমাদের খোঁযাড় থেকে আমি ছাগলও নেব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಾನು ಹಸಿದಿದ್ದರೆ ನಿನಗೆ ಹೇಳೆನು; ಭೂಲೋಕವೂ ಅದರ ಪರಿಪೂರ್ಣತೆಯೂ ನನ್ನವೇ.]]></a:t>
+              <a:t><![CDATA[10. ঐ পশুগুলো আমি চাই না| ইতিমধ্যেই জঙ্গলের সমস্ত পশুসমুহের আমি অধিকারী| হাজার হাজার পর্বতের ওপরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹೋರಿಗಳ ಮಾಂಸವನ್ನು ತಿನ್ನುವೆನೋ ಇಲ್ಲವೆ ಹೋತಗಳ ರಕ್ತವನ್ನು ಕುಡಿಯುವೆನೋ?]]></a:t>
+              <a:t><![CDATA[সমস্ত পশুগুলি ইতিমধ্যে আমার অধিকারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ದೇವರಿಗೆ ಸ್ತೋತ್ರವನ್ನು (ಬಲಿ ಯಾಗಿ) ಅರ್ಪಿಸು; ಮಹೋನ್ನತನಿಗೆ ನಿನ್ನ ಪ್ರಮಾಣ ಗಳನ್ನು ಸಲ್ಲಿಸು.]]></a:t>
+              <a:t><![CDATA[11. উচ্চতম পর্বতের প্রত্যেকটি পাখিকে আমি চিনি| পাহাড়ের প্রত্যেকটি চলমান বস্তুই আমার|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇಕ್ಕಟ್ಟಿನ ದಿವಸದಲ್ಲಿ ನನ್ನನ್ನು ಕರೆ; ನಾನು ನಿನ್ನನ್ನು ತಪ್ಪಿಸಿಬಿಡುವೆನು; ಆಗ ನನ್ನನ್ನು ಘನಪಡಿಸುವಿ.]]></a:t>
+              <a:t><![CDATA[12. আমি ক্ষুধার্ত নই! যদি আমি ক্ষুধার্তও হতাম আমি তোমাদের কাছে আহার চাইতাম না| সারা পৃথিবী এবং তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೆ ದುಷ್ಟನಿಗೆ ದೇವರು ಹೇಳುವದೇನಂದರೆ --ನನ್ನ ನಿಯಮಗಳನ್ನು ಪ್ರಕಟಿಸುವದು ನಿನಗೇನು? ಇಲ್ಲವೆ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[মধ্যে যা যা আছে, আমিই পৃথিবীর এবং পৃথিবীর সমস্ত জিনিষের মালিক|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನೀನು ಕೂತು ಕೊಂಡು ನಿನ್ನ ಸಹೋದರನಿಗೆ ವಿರೋಧವಾಗಿ ನುಡಿ ಯುತ್ತೀ; ನಿನ್ನ ಸ್ವಂತ ಒಡಹುಟ್ಟಿದವನ ಮೇಲೆ ಚಾಡಿ]]></a:t>
+              <a:t><![CDATA[বল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಡಂಬಡಿಕೆಯನ್ನು ನಿನ್ನ ಬಾಯಲ್ಲಿ ಉಚ್ಚರಿಸುವದೇಕೆ?]]></a:t>
+              <a:t><![CDATA[13. আমি ষাঁড়ের মাংস খাই না| আমি ছাগলের দেহ থেকে রক্ত পান করি না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನೀನು ಶಿಕ್ಷಣವನ್ನು ಹಗೆಮಾಡಿ ನನ್ನ ವಾಕ್ಯಗಳನ್ನು ನಿನ್ನ ಹಿಂದೆ ಹಾಕುತ್ತೀಯಲ್ಲಾ.]]></a:t>
+              <a:t><![CDATA[14. অতএব, অন্যান্য ভক্তদের সঙ্গে ভাগ করে নেওয়ার জন্য তোমাদের ঈশ্বরের কাছে দেয় ধন্যবাদ নৈবেদ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8553,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕಳ್ಳನನ್ನು ನೋಡಿದರೆ ಅವನೊಂದಿಗೆ ಒಪ್ಪುತ್ತೀ; ಜಾರರ ಸಂಗಡ ನಿನ್ನ ಪಾಲು ಇದೆ.]]></a:t>
+              <a:t><![CDATA[নিয়ে এস এবং ঈশ্বরের সান্নিধ্যে থাকার জন্য এসো এবং তোমাদের পরাত্‌পরের কাছে যা প্রতিশ্রুতি করেছিলে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তোমরা তাঁকে তাই দাও|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ঈশ্বর বলেন, “যখন তুমি সংকটে পড়বে তখন আমায় ডেকো! আমি তোমাকে সাহায্য করবো! তারপর তুমি আমাকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[সম্মান করতে পারবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. কিন্তু দুষ্ট লোকেদের ঈশ্বর বলেন, “তোমরা আমার বিধির সম্বন্ধে কথা বল| তোমরা আমার চুক্তির সম্বন্ধে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কথা বল|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. আমি যখন তোমাদের ভুল সংশোধন করে দিই, তখন কেন তোমরা তা ঘৃণা কর? আমি যা বলি কেন তোমরা তা উপেক্ষা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কর?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[21. তোমরা ঐসব বাজে কাজ করেছো| এবং আমি কিছু বলি নি| তাই তোমরা ভেবেছো আমিও ঠিক তোমাদের মত| তবে হ্যাঁ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. তোমরা একটা চোরকে দেখ এবং তার সঙ্গে য়োগ দিতে ছুটে যাও| যারা ব্যভিচার করে তোমরা তাদের সঙ্গে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিছানায় ঝাঁপিযে পড়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. তোমরা মিথ্যা কথা বল এবং অশুভ ব্যাপারে কথা বল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಬಲಿಷ್ಠ ದೇವರಾಗಿರುವ ಕರ್ತನು ತಾನೇ ಮಾತನಾಡಿ ಸೂರ್ಯೋದಯದಿಂದ ಅಸ್ತಮಾನದ ವರೆಗೂ ಭೂನಿವಾಸಿಗಳನ್ನು ಕರೆದಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[আর বেশীদিন আমি চুপ করে থাকবো না! এটা আমি তোমার পরিষ্কার বুঝিয়ে দেবো এবং আমি সামনাসামনি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಇವುಗಳನ್ನು ನೀನು ಮಾಡಿದಾಗ್ಯೂ ನಾನು ಮೌನವಾಗಿದ್ದೆನು; ಆದದರಿಂದ ನಾನೂ ಸಹ ನಿನ್ನ ಹಾಗೆ ಒಬ್ಬನೆಂದು ನೀನು ನೆನಸಿದಿ;]]></a:t>
+              <a:t><![CDATA[সমালোচনা করবো!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದರೆ ನಾನು ನಿನ್ನನ್ನು ಗದರಿಸಿ ನಿನ್ನ ಕಣ್ಣುಗಳ ಮುಂದೆ ಈ ಕೃತ್ಯಗಳನ್ನು ಕ್ರಮವಾಗಿಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[22. তোমরা ঈশ্বরকে ভুলে গেছ| তাই আমি তোমাদের ছিন্নভিন্ন করার আগে যদি তোমরা উপলদ্ধি কর তো ভাল! আর যদি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಸೌಂದರ್ಯದ ಪರಿಪೂರ್ಣತೆಯಾದ ಚೀಯೋನಿ ನಿಂದ ದೇವರು ಪ್ರಕಾಶಿಸಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[না বোঝ কেউ তোমাদের বাঁচাতে পারবে না!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ದೇವರನ್ನು ಮರೆತು ಬಿಡುವವರೇ, ನಾನು ನಿಮ್ಮನ್ನು ಹರಿದು ಚೂರುಮಾಡ ದಂತೆ ನನ್ನ ಕೈಯಿಂದ ನಿಮ್ಮನ್ನು ಬಿಡಿಸುವವರು ಯಾರೂ]]></a:t>
+              <a:t><![CDATA[23. তাই যদি কোন লোক আমায় ধন্যবাদ বলি দেয় তবে সে আমার সম্মান করে| যদি সে সত্‌ উপায়ে বাঁচে তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 50]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>