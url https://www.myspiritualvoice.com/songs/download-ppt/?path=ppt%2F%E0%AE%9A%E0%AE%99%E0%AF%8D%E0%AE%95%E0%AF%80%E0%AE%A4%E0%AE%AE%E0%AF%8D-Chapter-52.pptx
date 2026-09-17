--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -21,89 +21,92 @@
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -216,53 +219,54 @@
       </p:cViewPr>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
-  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -322,51 +326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, தேவனைத் தன் பெலனாக எண்ணாமல், தன் செல்வப்பெருக்கத்தை நம்பி தன் தீவினையில் பலத்துக்கொண்ட மனுஷன் இவன்தான் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. The righteous also shall see, and fear, and shall laugh at him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -431,51 +435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, தேவனைத் தன் பெலனாக எண்ணாமல், தன் செல்வப்பெருக்கத்தை நம்பி தன் தீவினையில் பலத்துக்கொண்ட மனுஷன் இவன்தான் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Lo, this is the man that made not God his strength; but trusted in the abundance of his riches, and strengthened himself in his wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -540,51 +544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நானோ தேவனுடைய ஆலயத்தில் பச்சையான ஒலிவமரத்தைப் போலிருக்கிறேன். தேவனுடைய கிருபையை என்றென்றைக்கும் நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Lo, this is the man that made not God his strength; but trusted in the abundance of his riches, and strengthened himself in his wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -649,51 +653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நானோ தேவனுடைய ஆலயத்தில் பச்சையான ஒலிவமரத்தைப் போலிருக்கிறேன். தேவனுடைய கிருபையை என்றென்றைக்கும் நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. But I am like a green olive tree in the house of God: I trust in the mercy of God for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -758,51 +762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீரே இதைச் செய்தீர் என்று உம்மை என்றென்றைக்கும் துதித்து உமது நாமத்திற்குக் காத்திருப்பேன்; உம்முடைய பரிசுத்தவான்களுக்கு முன்பாக அது நலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. But I am like a green olive tree in the house of God: I trust in the mercy of God for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -867,51 +871,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீரே இதைச் செய்தீர் என்று உம்மை என்றென்றைக்கும் துதித்து உமது நாமத்திற்குக் காத்திருப்பேன்; உம்முடைய பரிசுத்தவான்களுக்கு முன்பாக அது நலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. I will praise you for ever, because you have done it: and I will wait on your name; for it is good before your saints.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. I will praise you for ever, because you have done it: and I will wait on your name; for it is good before your saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -976,51 +1089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பலவானே, பொல்லாப்பில் ஏன் பெருமைபாராட்டுகிறாய்? தேவனுடைய கிருபை எந்நாளுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[1. Why boast you yourself in mischief, O mighty man? the goodness of God endures continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1085,51 +1198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ கேடுகளைச் செய்ய எத்தனம்பண்ணுகிறாய், கபடுசெய்யும் உன் நாவு தீட்டப்பட்ட சவரகன் கத்தியைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. The tongue devises evil; like a sharp razor, working deceitfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1194,51 +1307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ கேடுகளைச் செய்ய எத்தனம்பண்ணுகிறாய், கபடுசெய்யும் உன் நாவு தீட்டப்பட்ட சவரகன் கத்தியைப்போல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. The tongue devises evil; like a sharp razor, working deceitfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1303,51 +1416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நன்மையைப்பார்க்கிலும் தீமையையும், யதார்த்தம் பேசுகிறதைப்பார்க்கிலும் பொய்யையும் விரும்புகிறாய். (சேலா.)]]></a:t>
+              <a:t><![CDATA[3. You love evil more than good; and lying rather than to speak righteousness. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1412,51 +1525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கபடமுள்ள நாவே, சங்கரிக்கும் சகல வார்த்தைகளையும் நீ விரும்புகிறாய்.]]></a:t>
+              <a:t><![CDATA[3. You love evil more than good; and lying rather than to speak righteousness. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1521,51 +1634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் உன்னை என்றென்றைக்கும் இராதபடி அழித்துப்போடுவார்; அவர் உன்னைப் பிடித்து, உன் வாசஸ்தலத்திலிருந்து பிடுங்கி, நீ ஜீவனுள்ள தேசத்தில் இராதபடிக்கு உன்னை நிர்மூலமாக்குவார். (சேலா.)]]></a:t>
+              <a:t><![CDATA[4. You love all devouring words, O you deceitful tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1630,51 +1743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் உன்னை என்றென்றைக்கும் இராதபடி அழித்துப்போடுவார்; அவர் உன்னைப் பிடித்து, உன் வாசஸ்தலத்திலிருந்து பிடுங்கி, நீ ஜீவனுள்ள தேசத்தில் இராதபடிக்கு உன்னை நிர்மூலமாக்குவார். (சேலா.)]]></a:t>
+              <a:t><![CDATA[5. God shall likewise destroy you for ever, he shall take you away, and pluck you out of your dwelling place, and root you out of the land of the living. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1739,51 +1852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதிமான்கள் அதைக் கண்டு பயந்து அவனைப்பார்த்து நகைத்து:]]></a:t>
+              <a:t><![CDATA[5. God shall likewise destroy you for ever, he shall take you away, and pluck you out of your dwelling place, and root you out of the land of the living. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1818,51 +1931,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620184" r:id="rId1"/>
+    <p:sldLayoutId id="2478639904" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1910,50 +2023,58 @@
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2118,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “দেখ, ঈশ্বরে য়ে ব্যক্তি নির্ভর করত না, তার কি অবস্থা হয়েছে| ঐ লোকটা ভেবেছিলো ওর সম্পদ এবং]]></a:t>
+              <a:t><![CDATA[6. நீதிமான்கள் அதைக் கண்டு பயந்து அவனைப்பார்த்து நகைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2250,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিথ্যাচার ওকে রক্ষা করবে|”]]></a:t>
+              <a:t><![CDATA[7. இதோ, தேவனைத் தன் பெலனாக எண்ணாமல், தன் செல்வப்பெருக்கத்தை நம்பி தன் தீவினையில் பலத்துக்கொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2382,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু আমি সবুজ জলপাই গাছের মত প্রভুর মন্দিরে বড় হয়ে উঠছি| আমি প্রভুর সত্য প্রেমে চিরদিন আস্থা]]></a:t>
+              <a:t><![CDATA[மனுஷன் இவன்தான் என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2514,51 +2635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবো|]]></a:t>
+              <a:t><![CDATA[8. நானோ தேவனுடைய ஆலயத்தில் பச்சையான ஒலிவமரத்தைப் போலிருக்கிறேன். தேவனுடைய கிருபையை என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2646,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর যা কিছু আপনি করেছেন তার জন্য চিরদিন আমি আপনার প্রশংসা করবো| আপনার ভক্তদের সামনে আমি আপনার]]></a:t>
+              <a:t><![CDATA[நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2778,51 +2899,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নামের প্রশস্তি গীত করবো,কারণ সেটা খুব ভালো!]]></a:t>
+              <a:t><![CDATA[9. நீரே இதைச் செய்தீர் என்று உம்மை என்றென்றைக்கும் துதித்து உமது நாமத்திற்குக் காத்திருப்பேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 52]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்முடைய பரிசுத்தவான்களுக்கு முன்பாக அது நலமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2910,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হে য়োদ্ধা, তোমার কৃত অন্যায় নিয়ে তুমি এত বড়াই কর কেন? তুমি অনবরত ঈশ্বরের সম্মানহানি ঘটাও|]]></a:t>
+              <a:t><![CDATA[1. பலவானே, பொல்லாப்பில் ஏன் பெருமைபாராட்டுகிறாய்? தேவனுடைய கிருபை எந்நாளுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3042,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমরা সবসময় অন্য লোকদের বিরুদ্ধে চক্রান্ত কর| তোমাদের জিভ বিপজ্জনক, খুরের মতই ধারালো| তোমরা]]></a:t>
+              <a:t><![CDATA[2. நீ கேடுகளைச் செய்ய எத்தனம்பண்ணுகிறாய், கபடுசெய்யும் உன் நாவு தீட்டப்பட்ட சவரகன் கத்தியைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3174,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সর্বদাই মিথ্যা কথা বল এবং কাউকে না কাউকে ঠকাতে চেষ্টা কর!]]></a:t>
+              <a:t><![CDATA[இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3306,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ভালোর থেকে মন্দটাই তোমরা বেশী পছন্দ কর| তোমরা সত্যের থেকে মিথ্যা বলতেই বেশী পছন্দ কর|]]></a:t>
+              <a:t><![CDATA[3. நன்மையைப்பார்க்கிலும் தீமையையும், யதார்த்தம் பேசுகிறதைப்பார்க்கிலும் பொய்யையும் விரும்புகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3438,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমরা এবং তোমাদের মিথ্যাবাদী জিভ মানুষকে আঘাত করতে ভালোবাসে|]]></a:t>
+              <a:t><![CDATA[(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3570,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাই ঈশ্বর চিরদিনের জন্য তোমাদের ধ্বংস করবেন! য়েমন করে একটা লোক একটা গাছকে মূলসহ উপড়ে ফেলে,]]></a:t>
+              <a:t><![CDATA[4. கபடமுள்ள நாவே, சங்கரிக்கும் சகல வார்த்தைகளையும் நீ விரும்புகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একইভাবে ঈশ্বর তোমাদের বাড়ীথেকে তোমাদের বিচ্ছিন্ন করে দেবেন!]]></a:t>
+              <a:t><![CDATA[5. தேவன் உன்னை என்றென்றைக்கும் இராதபடி அழித்துப்போடுவார்; அவர் உன்னைப் பிடித்து, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ভালো লোকরা তা দেখবে এবং ঈশ্বরকে ভয় ও শ্রদ্ধা করতে শিখবে| তারা তোমাদের দেখে উপহাস করে বলবে,]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்திலிருந்து பிடுங்கி, நீ ஜீவனுள்ள தேசத்தில் இராதபடிக்கு உன்னை நிர்மூலமாக்குவார். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3895,91 +4148,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +4258,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4180,51 +4433,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>15</Slides>
+  <Slides>16</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>