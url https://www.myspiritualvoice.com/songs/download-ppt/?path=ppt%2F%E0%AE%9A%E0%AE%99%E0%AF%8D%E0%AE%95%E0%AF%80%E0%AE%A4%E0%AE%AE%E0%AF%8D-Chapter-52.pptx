--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -1931,51 +1931,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639904" r:id="rId1"/>
+    <p:sldLayoutId id="2482661949" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4148,91 +4148,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 52]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme30">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme30">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4258,51 +4258,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme30">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>