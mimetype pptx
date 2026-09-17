--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -59,52 +59,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -119,51 +117,50 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -295,54 +292,53 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நான்: ஆ, எனக்குப் புறாவைப்போல் சிறகுகள் இருந்தால், நான் பறந்துபோய் இளைப்பாறுவேன்.]]></a:t>
+              <a:t><![CDATA[8. I would hasten my escape from the windy storm and tempest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் தூரத்தில் அலைந்து திரிந்து வனாந்தரத்தில் தங்கியிருப்பேன். (சேலா.)]]></a:t>
+              <a:t><![CDATA[9. Destroy, O Lord, and divide their tongues: for I have seen violence and strife in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பெருங்காற்றுக்கும் புசலுக்கும் தப்பத் தீவிரித்துக்கொள்ளுவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[9. Destroy, O Lord, and divide their tongues: for I have seen violence and strife in the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆண்டவரே, அவர்களை அழித்து, அவர்கள் பாஷையைப் பிரிந்துபோகப்பண்ணும்; கொடுமையையும் சண்டையையும் நகரத்திலே கண்டேன்;]]></a:t>
+              <a:t><![CDATA[10. Day and night they go about it upon the walls thereof: mischief also and sorrow are in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகள் இரவும் பகலும் அதின் மதில்கள்மேல் சுற்றித்திரிகிறது; அக்கிரமமும் வாதையும் அதின் நடுவில் இருக்கிறது;]]></a:t>
+              <a:t><![CDATA[10. Day and night they go about it upon the walls thereof: mischief also and sorrow are in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேடுபாடுகள் அதின் நடுவிலிருக்கிறது; கொடுமையும் கபடும் அதின் வீதியை விட்டு விலகிப்போகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[11. Wickedness is in the midst thereof: deceit and guile depart not from her streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னை நிந்தித்தவன் சத்துரு அல்ல, அப்படியிருந்தால் சகிப்பேன்; எனக்கு விரோதமாய்ப் பெருமைபாராட்டினவன் என் பகைஞன் அல்ல, அப்படியிருந்தால் அவனுக்கு மறைந்திருப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. For it was not an enemy that reproached me; then I could have borne it: neither was it he that hated me that did magnify himself against me; then I would have hid myself from him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னை நிந்தித்தவன் சத்துரு அல்ல, அப்படியிருந்தால் சகிப்பேன்; எனக்கு விரோதமாய்ப் பெருமைபாராட்டினவன் என் பகைஞன் அல்ல, அப்படியிருந்தால் அவனுக்கு மறைந்திருப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. For it was not an enemy that reproached me; then I could have borne it: neither was it he that hated me that did magnify himself against me; then I would have hid myself from him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எனக்குச் சமமான மனுஷனும், என் வழிகாட்டியும், என் தோழனுமாகிய நீயே அவன்.]]></a:t>
+              <a:t><![CDATA[13. But it was you, a man mine equal, my guide, and mine acquaintance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் ஒருமித்து, இன்பமான ஆலோசனைபண்ணி, கூட்டத்தோடே தேவாலயத்துக்குப் போனோம்.]]></a:t>
+              <a:t><![CDATA[14. We took sweet counsel together, and walked unto the house of God in company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, என் ஜெபத்தைக் கேட்டருளும்; என் விண்ணப்பத்திற்கு மறைந்திராதேயும்.]]></a:t>
+              <a:t><![CDATA[1. Give ear to my prayer, O God; and hide not yourself from my supplication.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் ஒருமித்து, இன்பமான ஆலோசனைபண்ணி, கூட்டத்தோடே தேவாலயத்துக்குப் போனோம்.]]></a:t>
+              <a:t><![CDATA[15. Let death seize upon them, and let them go down quick into hell: for wickedness is in their dwellings, and among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரணம் அவர்களைத் தொடர்ந்து பிடிப்பதாக; அவர்கள் உயிரோடே பாதாளத்தில் இறங்குவார்களாக; அவர்கள் வாசஸ்தலங்களிலும் அவர்கள் உள்ளத்திலும் பொல்லாங்கு இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Let death seize upon them, and let them go down quick into hell: for wickedness is in their dwellings, and among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரணம் அவர்களைத் தொடர்ந்து பிடிப்பதாக; அவர்கள் உயிரோடே பாதாளத்தில் இறங்குவார்களாக; அவர்கள் வாசஸ்தலங்களிலும் அவர்கள் உள்ளத்திலும் பொல்லாங்கு இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. As for me, I will call upon God; and the LORD shall save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நானோ தேவனை நோக்கிக் கூப்பிடுவேன்; கர்த்தர் என்னை இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[17. Evening, and morning, and at noon, will I pray, and cry aloud: and he shall hear my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்திசந்தி மத்தியான வேளைகளிலும் நான் தியானம்பண்ணி முறையிடுவேன்; அவர் என் சத்தத்தைக் கேட்பார்.]]></a:t>
+              <a:t><![CDATA[18. He has delivered my soul in peace from the battle that was against me: for there were many with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்திசந்தி மத்தியான வேளைகளிலும் நான் தியானம்பண்ணி முறையிடுவேன்; அவர் என் சத்தத்தைக் கேட்பார்.]]></a:t>
+              <a:t><![CDATA[18. He has delivered my soul in peace from the battle that was against me: for there were many with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. திரளான கூட்டமாய்க் கூடி என்னோடு எதிர்த்தார்கள்; அவரே எனக்கு நேரிட்ட போரை நீக்கி, என் ஆத்துமாவைச் சமாதானத்துடன் மீட்டுவிட்டார்.]]></a:t>
+              <a:t><![CDATA[19. God shall hear, and afflict them, even he that abides of old. Selah. Because they have no changes, therefore they fear not God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதிமுதலாய் வீற்றிருக்கிற தேவன் கேட்டு, அவர்களுக்குப் பதிலளிப்பார்; அவர்களுக்கு மாறுதல்கள் நேரிடாததினால், அவர்கள் தேவனுக்குப் பயப்படாமற்போகிறார்கள். (சேலா.)]]></a:t>
+              <a:t><![CDATA[19. God shall hear, and afflict them, even he that abides of old. Selah. Because they have no changes, therefore they fear not God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் தன்னோடே சமாதானமாயிருந்தவர்களுக்கு விரோதமாய் தன் கையை நீட்டி, தன் உடன்படிக்கையை மீறி நடந்தான்.]]></a:t>
+              <a:t><![CDATA[20. He has put forth his hands against such as be at peace with him: he has broken his covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் தன்னோடே சமாதானமாயிருந்தவர்களுக்கு விரோதமாய் தன் கையை நீட்டி, தன் உடன்படிக்கையை மீறி நடந்தான்.]]></a:t>
+              <a:t><![CDATA[20. He has put forth his hands against such as be at peace with him: he has broken his covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் செவிகொடுத்து, உத்தரவு அருளிச்செய்யும் சத்துருவினுடைய கூக்குரலினிமித்தமும், துன்மார்க்கர் செய்யும் இடுக்கத்தினிமித்தமும் என் தியானத்தில் முறையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Attend unto me, and hear me: I mourn in my complaint, and make a noise;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் வாயின் சொற்கள் வெண்ணெயைப்போல மெதுவானவைகள், அவன் இருதயமோ யுத்தம்; அவன் வார்த்தைகள் எண்ணெயிலும் மிருதுவானவைகள், ஆனாலும் அவைகள் உருவின பட்டயங்கள்.]]></a:t>
+              <a:t><![CDATA[21. The words of his mouth were smoother than butter, but war was in his heart: his words were softer than oil, yet were they drawn swords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர்மேல் உன் பாரத்தைவைத்துவிடு, அவர் உன்னை ஆதரிப்பார்; நீதிமானை ஒருபோதும் தள்ளாடவொட்டார்.]]></a:t>
+              <a:t><![CDATA[21. The words of his mouth were smoother than butter, but war was in his heart: his words were softer than oil, yet were they drawn swords.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கர்த்தர்மேல் உன் பாரத்தைவைத்துவிடு, அவர் உன்னை ஆதரிப்பார்; நீதிமானை ஒருபோதும் தள்ளாடவொட்டார்.]]></a:t>
+              <a:t><![CDATA[22. Cast your burden upon the LORD, and he shall sustain you: he shall never suffer the righteous to be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவனே, நீர் அவர்களை அழிவின் குழியில் இறங்கப்பண்ணுவீர்; இரத்தப்பிரியரும் சூதுள்ள மனுஷரும் தங்கள் ஆயுளின் நாட்களில் பாதிவரையிலாகிலும் பிழைத்திருக்கமாட்டார்கள்; நானோ உம்மை நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. But you, O God, shall bring them down into the pit of destruction: bloody and deceitful men shall not live out half their days; but I will trust in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,160 +3232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவனே, நீர் அவர்களை அழிவின் குழியில் இறங்கப்பண்ணுவீர்; இரத்தப்பிரியரும் சூதுள்ள மனுஷரும் தங்கள் ஆயுளின் நாட்களில் பாதிவரையிலாகிலும் பிழைத்திருக்கமாட்டார்கள்; நானோ உம்மை நம்பியிருக்கிறேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. தேவனே, நீர் அவர்களை அழிவின் குழியில் இறங்கப்பண்ணுவீர்; இரத்தப்பிரியரும் சூதுள்ள மனுஷரும் தங்கள் ஆயுளின் நாட்களில் பாதிவரையிலாகிலும் பிழைத்திருக்கமாட்டார்கள்; நானோ உம்மை நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. But you, O God, shall bring them down into the pit of destruction: bloody and deceitful men shall not live out half their days; but I will trust in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எனக்குச் செவிகொடுத்து, உத்தரவு அருளிச்செய்யும் சத்துருவினுடைய கூக்குரலினிமித்தமும், துன்மார்க்கர் செய்யும் இடுக்கத்தினிமித்தமும் என் தியானத்தில் முறையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Attend unto me, and hear me: I mourn in my complaint, and make a noise;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் என்மேல் பழிசாட்டி, குரோதங்கொண்டு, என்னைப் பகைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Because of the voice of the enemy, because of the oppression of the wicked: for they cast iniquity upon me, and in wrath they hate me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் என்மேல் பழிசாட்டி, குரோதங்கொண்டு, என்னைப் பகைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. My heart is sore pained within me: and the terrors of death are fallen upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் இருதயம் எனக்குள் வியாகுலப்படுகிறது; மரணத்திகில் என்மேல் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[5. Fearfulness and trembling are come upon me, and horror has overwhelmed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பயமும் நடுக்கமும் என்னைப் பிடித்தது; அருக்களிப்பு என்னை மூடிற்று.]]></a:t>
+              <a:t><![CDATA[6. And I said, Oh that I had wings like a dove! for then would I fly away, and be at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நான்: ஆ, எனக்குப் புறாவைப்போல் சிறகுகள் இருந்தால், நான் பறந்துபோய் இளைப்பாறுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Lo, then would I wander far off, and remain in the wilderness. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532041" r:id="rId1"/>
+    <p:sldLayoutId id="2478640036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4338,58 +4225,50 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতাম|]]></a:t>
+              <a:t><![CDATA[8. பெருங்காற்றுக்கும் புசலுக்கும் தப்பத் தீவிரித்துக்கொள்ளுவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি মরুভূমির অনেক দূরের কোন জায়গায় চলে য়েতাম|]]></a:t>
+              <a:t><![CDATA[9. ஆண்டவரே, அவர்களை அழித்து, அவர்கள் பாஷையைப் பிரிந்துபோகப்பண்ணும்; கொடுமையையும் சண்டையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি ছুট দিতাম| আমি পালিয়ে য়েতাম| এই সমস্যার ঝড় থেকে আমি পালিয়ে য়েতাম|]]></a:t>
+              <a:t><![CDATA[நகரத்திலே கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রভু আমার, ওদের মিথ্যা বলা আপনি বন্ধ করুন| আমি এই শহরে হিংসাত্মক ব্যাপার এবং লড়াই দেখছি|]]></a:t>
+              <a:t><![CDATA[10. அவைகள் இரவும் பகலும் அதின் மதில்கள்மேல் சுற்றித்திரிகிறது; அக்கிரமமும் வாதையும் அதின் நடுவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এই শহরের প্রতিটি জায়গায় দিনরাত্রি জুড়ে অপরাধ ও ধ্বংসাত্মক কাজ লেগেই রয়েছে|]]></a:t>
+              <a:t><![CDATA[இருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. রাস্তাগুলোতে অপরাধ বেড়ে গেছে| লোকজন সর্বত্র মিথ্যা কথা বলছে এবং ঠকাচ্ছে|]]></a:t>
+              <a:t><![CDATA[11. கேடுபாடுகள் அதின் நடுவிலிருக்கிறது; கொடுமையும் கபடும் அதின் வீதியை விட்டு விலகிப்போகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এটা যদি আমার শত্রুরা আমাকে অপমান করতো, আমি সহ্য করতে পারতাম| এটা যদি আমার শত্রুরা আমায় আক্রমণ]]></a:t>
+              <a:t><![CDATA[12. என்னை நிந்தித்தவன் சத்துரு அல்ல, அப்படியிருந்தால் சகிப்பேன்; எனக்கு விரோதமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতো আমি লুকোতে পারতাম|]]></a:t>
+              <a:t><![CDATA[பெருமைபாராட்டினவன் என் பகைஞன் அல்ல, அப்படியிருந்தால் அவனுக்கு மறைந்திருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু হে আমার সখা, বন্ধু, আপনি বয়ং আমায় আক্রমণ করেছেন|]]></a:t>
+              <a:t><![CDATA[13. எனக்குச் சமமான மனுஷனும், என் வழிகாட்டியும், என் தோழனுமாகிய நீயே அவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যখন আমরা একসঙ্গে ভীড়ের মধ্যে দিয়ে ঈশ্বরের মন্দিরে হেঁটে য়েতাম, তখন নিজেদের গোপন কথা একে অপরের]]></a:t>
+              <a:t><![CDATA[14. நாம் ஒருமித்து, இன்பமான ஆலோசனைபண்ணி, கூட்டத்தோடே தேவாலயத்துக்குப் போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বর আমার প্রার্থনা শুনুন| করুণার জন্য আমার য়ে প্রার্থনা তাকে উপেক্ষা করবেন না|]]></a:t>
+              <a:t><![CDATA[1. தேவனே, என் ஜெபத்தைக் கேட்டருளும்; என் விண்ணப்பத்திற்கு மறைந்திராதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে বিনিময় করে কত নিকটভাবে কথা বলেছি|]]></a:t>
+              <a:t><![CDATA[15. மரணம் அவர்களைத் தொடர்ந்து பிடிப்பதாக; அவர்கள் உயிரோடே பாதாளத்தில் இறங்குவார்களாக; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. য়েন অত্যন্ত বিস্ময়করভাবে মৃত্যু এসে আমার শত্রুদের গ্রাস করে! পৃথিবী ফাঁক হয়ে যাক্ এবং ওদের]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலங்களிலும் அவர்கள் உள்ளத்திலும் பொல்லாங்கு இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীবন্ত গিলে ফেলুক! কেন? কারণ ওরা সবাই মিলে ভয়ঙ্কর সব কু-পরিকল্পনা করে|]]></a:t>
+              <a:t><![CDATA[16. நானோ தேவனை நோக்கிக் கூப்பிடுவேன்; கர்த்தர் என்னை இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সাহায্যের জন্য আমি ঈশ্বরকে ডাকবো, প্রভু অবশ্যই আমাকে উদ্ধার করবেন|]]></a:t>
+              <a:t><![CDATA[17. அந்திசந்தி மத்தியான வேளைகளிலும் நான் தியானம்பண்ணி முறையிடுவேன்; அவர் என் சத்தத்தைக் கேட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সন্ধ্যায, সকালে, দুপুরে আমি ঈশ্বরের সঙ্গে কথা বলি| আমি তাঁকে বলব, কোন্ বিষয় আমাকে ক্লেশগ্রস্ত]]></a:t>
+              <a:t><![CDATA[18. திரளான கூட்டமாய்க் கூடி என்னோடு எதிர்த்தார்கள்; அவரே எனக்கு நேரிட்ட போரை நீக்கி, என் ஆத்துமாவைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে এবং তিনি আমার কথা শোনেন|]]></a:t>
+              <a:t><![CDATA[சமாதானத்துடன் மீட்டுவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি অনেক যুদ্ধ করেছি| সর্বদাই ঈশ্বর আমায় উদ্ধার করেছেন এবং নিরাপদে ফিরিয়ে এনেছেন|]]></a:t>
+              <a:t><![CDATA[19. ஆதிமுதலாய் வீற்றிருக்கிற தேவன் கேட்டு, அவர்களுக்குப் பதிலளிப்பார்; அவர்களுக்கு மாறுதல்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ঈশ্বর, আমার কথা শোনেন| সেই অনন্ত রাজা অবশ্যই আমায় সাহায্য করবেন|]]></a:t>
+              <a:t><![CDATA[நேரிடாததினால், அவர்கள் தேவனுக்குப் பயப்படாமற்போகிறார்கள். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু আমার শত্রুরা ঈশ্বরকে ভয় করে না বা তাঁকে শ্রদ্ধাও করে না| তারা তাদের হৃদয় এবং জীবন]]></a:t>
+              <a:t><![CDATA[20. அவன் தன்னோடே சமாதானமாயிருந்தவர்களுக்கு விரோதமாய் தன் கையை நீட்டி, தன் உடன்படிக்கையை மீறி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বদলাবে না|]]></a:t>
+              <a:t><![CDATA[நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ঈশ্বর, দয়া করে আমার প্রার্থনা শুনুন এবং উত্তর দিন| আমাকে কোন্ জিনিস মানসিকভাবে যন্ত্রণা দেয় তা]]></a:t>
+              <a:t><![CDATA[2. எனக்குச் செவிகொடுத்து, உத்தரவு அருளிச்செய்யும் சத்துருவினுடைய கூக்குரலினிமித்தமும், துன்மார்க்கர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ওরা প্রতিশ্রুতি ভঙ্গ করে এবং নিজের বন্ধুদের আক্রমণ করে|]]></a:t>
+              <a:t><![CDATA[21. அவன் வாயின் சொற்கள் வெண்ணெயைப்போல மெதுவானவைகள், அவன் இருதயமோ யுத்தம்; அவன் வார்த்தைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমার শত্রুরা খুব মসৃণভাবে কথা বলে, শান্তির কথা বললেও ওরা যুদ্ধের পরিকল্পনা করে| ওদের কথা মাখনের]]></a:t>
+              <a:t><![CDATA[எண்ணெயிலும் மிருதுவானவைகள், ஆனாலும் அவைகள் உருவின பட்டயங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত মসৃণ, কিন্তু ঐসব কথা ছুরির মতই কাটে|]]></a:t>
+              <a:t><![CDATA[22. கர்த்தர்மேல் உன் பாரத்தைவைத்துவிடு, அவர் உன்னை ஆதரிப்பார்; நீதிமானை ஒருபோதும் தள்ளாடவொட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তোমার য়োদ্ধাদের প্রভুর কাছে সমর্পণ কর তিনি তোমাদের যত্ন নেবেন| ঈশ্বর ভালো লোকদের পরাজিত হতে]]></a:t>
+              <a:t><![CDATA[23. தேவனே, நீர் அவர்களை அழிவின் குழியில் இறங்கப்பண்ணுவீர்; இரத்தப்பிரியரும் சூதுள்ள மனுஷரும் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,183 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন না| [24 ] তোমার চুক্তির অঙ্গ অনুসারে, ঐসব খুনী ও মিথ্যাবাদীদের অর্ধেক জীবন শেষ হওয়ার আগেই হে]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ঈশ্বর আপনি ওদের কবরে পাঠান এবং আমার চুক্তির একটি অংশ হিসেবে আমি আপনাতে আস্থা রাখব|ff]]></a:t>
+              <a:t><![CDATA[ஆயுளின் நாட்களில் பாதிவரையிலாகிலும் பிழைத்திருக்கமாட்டார்கள்; நானோ உம்மை நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনার কাছে বলতে দিন|]]></a:t>
+              <a:t><![CDATA[செய்யும் இடுக்கத்தினிமித்தமும் என் தியானத்தில் முறையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি য়ে সব জিনিষে ভয় পাই আমার শত্রু সেইগুলো বলছে| ঐ দুষ্ট লোকটি আমাকে বলছে| আমার শত্রুরা যারা]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் என்மேல் பழிசாட்டி, குரோதங்கொண்டு, என்னைப் பகைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্রোধে উন্মত্ত তারা আমায় আক্রমণ করছে| ওরা আমার মাথার ওপর হুড়মুড় করে সংকটসমূহ এনে ফেলেছে|]]></a:t>
+              <a:t><![CDATA[4. என் இருதயம் எனக்குள் வியாகுலப்படுகிறது; மரணத்திகில் என்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমার হৃদয়ের ভিতরে ঘাত-প্রতিঘাত হয়ে যাচ্ছে| মৃত্যু ভয়ে আমি ভীত হয়ে রয়েছি|]]></a:t>
+              <a:t><![CDATA[5. பயமும் நடுக்கமும் என்னைப் பிடித்தது; அருக்களிப்பு என்னை மூடிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আতঙ্কে আমি কাঁপছি| আমি সন্ত্রস্ত|]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது நான்: ஆ, எனக்குப் புறாவைப்போல் சிறகுகள் இருந்தால், நான் பறந்துபோய் இளைப்பாறுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আহা, আমার যদি ঘুঘু পাখীর মত ডানা থাকত! তাহলে আমি উড়ে গিয়ে একটা বিশ্রামের জায়গা খুঁজে বের]]></a:t>
+              <a:t><![CDATA[7. நான் தூரத்தில் அலைந்து திரிந்து வனாந்தரத்தில் தங்கியிருப்பேன். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 55]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>