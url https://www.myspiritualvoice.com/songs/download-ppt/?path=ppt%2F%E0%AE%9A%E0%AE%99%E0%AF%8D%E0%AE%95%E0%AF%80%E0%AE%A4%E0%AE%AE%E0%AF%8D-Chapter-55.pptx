--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -3965,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640036" r:id="rId1"/>
+    <p:sldLayoutId id="2482575883" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8702,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 55]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>