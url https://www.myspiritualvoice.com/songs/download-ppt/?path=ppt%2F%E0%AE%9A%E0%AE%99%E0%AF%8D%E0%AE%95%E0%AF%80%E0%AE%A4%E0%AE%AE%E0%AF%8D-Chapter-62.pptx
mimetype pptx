--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -27,98 +27,92 @@
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
-    <p:sldId id="274" r:id="rId21"/>
-    <p:sldId id="275" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -234,55 +228,53 @@
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
-  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -342,51 +334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே, தேவனையே நோக்கி அமர்ந்திரு; நான் நம்புகிறது அவராலே வரும்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் எதுவரைக்கும் ஒரு மனுஷனுக்குத் தீங்குசெய்ய நினைப்பீர்கள், நீங்கள் அனைவரும் சங்கரிக்கப்படுவீர்கள், சாய்ந்த மதிலுக்கும் இடிந்த சுவருக்கும் ஒப்பாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -451,51 +443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஆத்துமாவே, தேவனையே நோக்கி அமர்ந்திரு; நான் நம்புகிறது அவராலே வரும்.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் எதுவரைக்கும் ஒரு மனுஷனுக்குத் தீங்குசெய்ய நினைப்பீர்கள், நீங்கள் அனைவரும் சங்கரிக்கப்படுவீர்கள், சாய்ந்த மதிலுக்கும் இடிந்த சுவருக்கும் ஒப்பாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -560,51 +552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவரே என் கன்மலையும், என் இரட்சிப்பும், என் உயர்ந்த அடைக்கலமுமானவர்; நான் அசைக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. அவனுடைய மேன்மையிலிருந்து அவனைத் தள்ளும்படிக்கே அவர்கள் ஆலோசனைபண்ணி, அபத்தம்பேச விரும்புகிறார்கள்; தங்கள் வாயினால் ஆசீர்வதித்து, தங்கள் உள்ளத்தில் சபிக்கிறார்கள். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -669,51 +661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் இரட்சிப்பும், என் மகிமையும் தேவனிடத்தில் இருக்கிறது; பெலனான என் கன்மலையும் என் அடைக்கலமும் தேவனுக்குள் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. அவனுடைய மேன்மையிலிருந்து அவனைத் தள்ளும்படிக்கே அவர்கள் ஆலோசனைபண்ணி, அபத்தம்பேச விரும்புகிறார்கள்; தங்கள் வாயினால் ஆசீர்வதித்து, தங்கள் உள்ளத்தில் சபிக்கிறார்கள். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -778,51 +770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனங்களே, எக்காலத்திலும் அவரை நம்புங்கள்; அவர் சமுகத்தில் உங்கள் இருதயத்தை ஊற்றிவிடுங்கள்; தேவன் நமக்கு அடைக்கலமாயிருக்கிறார். (சேலா.)]]></a:t>
+              <a:t><![CDATA[5. என் ஆத்துமாவே, தேவனையே நோக்கி அமர்ந்திரு; நான் நம்புகிறது அவராலே வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -887,51 +879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கீழ்மக்கள் மாயையும், மேன்மக்கள் பொய்யுமாமே; தராசிலே வைக்கப்பட்டால் அவர்களெல்லாரும் மாயையிலும் லேசானவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. அவரே என் கன்மலையும், என் இரட்சிப்பும், என் உயர்ந்த அடைக்கலமுமானவர்; நான் அசைக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -996,51 +988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கீழ்மக்கள் மாயையும், மேன்மக்கள் பொய்யுமாமே; தராசிலே வைக்கப்பட்டால் அவர்களெல்லாரும் மாயையிலும் லேசானவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. என் இரட்சிப்பும், என் மகிமையும் தேவனிடத்தில் இருக்கிறது; பெலனான என் கன்மலையும் என் அடைக்கலமும் தேவனுக்குள் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1105,51 +1097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கொடுமையை நம்பாதிருங்கள், கொள்ளையினால் பெருமை பாராட்டாதிருங்கள்; ஐசுவரியம் விருத்தியானால் இருதயத்தை அதின்மேல் வைக்காதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஜனங்களே, எக்காலத்திலும் அவரை நம்புங்கள்; அவர் சமுகத்தில் உங்கள் இருதயத்தை ஊற்றிவிடுங்கள்; தேவன் நமக்கு அடைக்கலமாயிருக்கிறார். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1214,160 +1206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கொடுமையை நம்பாதிருங்கள், கொள்ளையினால் பெருமை பாராட்டாதிருங்கள்; ஐசுவரியம் விருத்தியானால் இருதயத்தை அதின்மேல் வைக்காதேயுங்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[11. தேவன் ஒருதரம் விளம்பினார், இரண்டுதரம் கேட்டிருக்கிறேன்; வல்லமை தேவனுடையது என்பதே.]]></a:t>
+              <a:t><![CDATA[8. ஜனங்களே, எக்காலத்திலும் அவரை நம்புங்கள்; அவர் சமுகத்தில் உங்கள் இருதயத்தை ஊற்றிவிடுங்கள்; தேவன் நமக்கு அடைக்கலமாயிருக்கிறார். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1432,160 +1315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனையே நோக்கி என் ஆத்துமா அமர்ந்திருக்கிறது; அவரால் என் இரட்சிப்பு வரும்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[12. கிருபையும் உம்முடையது, ஆண்டவரே! தேவரீர் அவனவன் செய்கைக்குத் தக்கதாகப் பலனளிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[9. கீழ்மக்கள் மாயையும், மேன்மக்கள் பொய்யுமாமே; தராசிலே வைக்கப்பட்டால் அவர்களெல்லாரும் மாயையிலும் லேசானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1650,51 +1424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனையே நோக்கி என் ஆத்துமா அமர்ந்திருக்கிறது; அவரால் என் இரட்சிப்பு வரும்.]]></a:t>
+              <a:t><![CDATA[9. கீழ்மக்கள் மாயையும், மேன்மக்கள் பொய்யுமாமே; தராசிலே வைக்கப்பட்டால் அவர்களெல்லாரும் மாயையிலும் லேசானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1759,51 +1533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரே என் கன்மலையும், என் இரட்சிப்பும், என் உயர்ந்த அடைக்கலமுமானவர்; நான் அதிகமாய் அசைக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. கொடுமையை நம்பாதிருங்கள், கொள்ளையினால் பெருமை பாராட்டாதிருங்கள்; ஐசுவரியம் விருத்தியானால் இருதயத்தை அதின்மேல் வைக்காதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1868,51 +1642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரே என் கன்மலையும், என் இரட்சிப்பும், என் உயர்ந்த அடைக்கலமுமானவர்; நான் அதிகமாய் அசைக்கப்படுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. கொடுமையை நம்பாதிருங்கள், கொள்ளையினால் பெருமை பாராட்டாதிருங்கள்; ஐசுவரியம் விருத்தியானால் இருதயத்தை அதின்மேல் வைக்காதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1977,51 +1751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் எதுவரைக்கும் ஒரு மனுஷனுக்குத் தீங்குசெய்ய நினைப்பீர்கள், நீங்கள் அனைவரும் சங்கரிக்கப்படுவீர்கள், சாய்ந்த மதிலுக்கும் இடிந்த சுவருக்கும் ஒப்பாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் ஒருதரம் விளம்பினார், இரண்டுதரம் கேட்டிருக்கிறேன்; வல்லமை தேவனுடையது என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2086,51 +1860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் எதுவரைக்கும் ஒரு மனுஷனுக்குத் தீங்குசெய்ய நினைப்பீர்கள், நீங்கள் அனைவரும் சங்கரிக்கப்படுவீர்கள், சாய்ந்த மதிலுக்கும் இடிந்த சுவருக்கும் ஒப்பாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. கிருபையும் உம்முடையது, ஆண்டவரே! தேவரீர் அவனவன் செய்கைக்குத் தக்கதாகப் பலனளிக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2195,51 +1969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுடைய மேன்மையிலிருந்து அவனைத் தள்ளும்படிக்கே அவர்கள் ஆலோசனைபண்ணி, அபத்தம்பேச விரும்புகிறார்கள்; தங்கள் வாயினால் ஆசீர்வதித்து, தங்கள் உள்ளத்தில் சபிக்கிறார்கள். (சேலா.)]]></a:t>
+              <a:t><![CDATA[1. தேவனையே நோக்கி என் ஆத்துமா அமர்ந்திருக்கிறது; அவரால் என் இரட்சிப்பு வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2304,51 +2078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுடைய மேன்மையிலிருந்து அவனைத் தள்ளும்படிக்கே அவர்கள் ஆலோசனைபண்ணி, அபத்தம்பேச விரும்புகிறார்கள்; தங்கள் வாயினால் ஆசீர்வதித்து, தங்கள் உள்ளத்தில் சபிக்கிறார்கள். (சேலா.)]]></a:t>
+              <a:t><![CDATA[2. அவரே என் கன்மலையும், என் இரட்சிப்பும், என் உயர்ந்த அடைக்கலமுமானவர்; நான் அதிகமாய் அசைக்கப்படுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2383,51 +2157,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495662" r:id="rId1"/>
+    <p:sldLayoutId id="2473414414" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2499,70 +2273,54 @@
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
@@ -2723,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. મારો આત્મા દેવ સમક્ષ શાંતિથી અને ધૈર્યથી રાહ જુએ છે. હું અપેક્ષા રાખુ છુ કે તે મારી રક્ષા કરે;]]></a:t>
+              <a:t><![CDATA[3. How long will all of you imagine mischief against a man? all of you shall be slain all of you: as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2855,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ, તે એકલોજ મને બચાવી શકે તેમ છે.]]></a:t>
+              <a:t><![CDATA[a bowing wall shall all of you be, and as a tottering fence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2987,51 +2745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હા, તે એકલા જ મારા ખડક, તારક અને ગઢ છે, હું ઉથલાઇ જનાર નથી.]]></a:t>
+              <a:t><![CDATA[4. They only consult to cast him down from his excellency: they delight in lies: they bless with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3119,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ઇશ્વરમાં મારું ગૌરવ તથા તારણ છે, મારો સાર્મથ્યનો ખડક અને આશ્રય પણ ઇશ્વરમાંજ છે.]]></a:t>
+              <a:t><![CDATA[their mouth, but they curse inwardly. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3251,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હે લોકો, દેવનો હંમેશા ભરોસો કરો, અને તમારી શું મનોકામના છે તે તેને કહો. આપણા સૌનો આશ્રય દેવ છે.]]></a:t>
+              <a:t><![CDATA[5. My soul, wait you only upon God; for my expectation is from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3383,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ખરેખર લોકો મદદ કરી શકતા નથી, દેવની સાથે સરખાવીએ તો, તેઓ કાંઇજ નથી; ફકત તમારી દમન અને દબાણથી હવાના]]></a:t>
+              <a:t><![CDATA[6. He only is my rock and my salvation: he is my defence; I shall not be moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3515,51 +3273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એક સુસવાટા સમાન છે.]]></a:t>
+              <a:t><![CDATA[7. In God is my salvation and my glory: the rock of my strength, and my refuge, is in God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3647,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. દમન કરીને બળજબરીથી વસ્તુઓ લેવાની તમારી શકિત પર આધાર રાખશો નહિ. લૂંટ કરીને મેળવવું છે એવું]]></a:t>
+              <a:t><![CDATA[8. Trust in him at all times; all of you people, pour out your heart before him: God is a refuge for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3779,183 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિચારશો નહિ. જો તમે ધનવાન બનો તો, તમારી સંપત્તિ તમને મદદ કરશે એવો આધાર રાખશો નહિ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[11. દેવ એકવાર બોલ્યાં છે, ને મેં બે વાર સાંભળ્યું છે: “સાર્મથ્ય દેવ પાસે છે.”]]></a:t>
+              <a:t><![CDATA[us. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4043,183 +3669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. દેવ સમક્ષ મારો આત્મા શાંત રહે છે. મારી રક્ષા કરવા તેની ધીરજથી રાહ જોઉ છું, કારણ ફકત તે જ મારૂં]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[12. ઓ યહોવા, કૃપા પણ તમારી જ છે, તમે પ્રત્યેક વ્યકિતને કર્માનુસાર તેના કર્મનું ફળ આપો છો.]]></a:t>
+              <a:t><![CDATA[9. Surely men of low degree are vanity, and men of high degree are a lie: to be laid in the balance,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તારણ કરી શકે છે.]]></a:t>
+              <a:t><![CDATA[they are altogether lighter than vanity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. હા, તે એકલાં જ મારા ખડક તથા તારક, તે મારા ગઢ છે; સમર્થ શત્રુઓ પણ મને પરાજય આપી શકે તેમ નથી, પછી]]></a:t>
+              <a:t><![CDATA[10. Trust not in oppression, and become not vain in robbery: if riches increase, set not your heart]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને શાનો ભય?]]></a:t>
+              <a:t><![CDATA[upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. જે વ્યકિત નમી ગયેલી ભીંત કે ભાગી ગયેલી વાડ જેવી નિર્બળ છે, તેના ઉપર તમે સર્વ માણસો ક્યાં સુધી]]></a:t>
+              <a:t><![CDATA[11. God has spoken once; twice have I heard this; that power belongs unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આક્રમણ કરશો?]]></a:t>
+              <a:t><![CDATA[12. Also unto you, O Lord, belongs mercy: for you render to every man according to his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. તેઓ તેને તેના શ્રેષ્ઠ સ્થાનેથી નીચે પાડી દેવા ચાહે છે; તેઓ જૂઠથી હરખાય છે, અને મુખેથી આશીર્વાદ]]></a:t>
+              <a:t><![CDATA[1. Truly my soul waits upon God: from him comes my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપે છે, પરંતુ હૃદયથી શાપ આપે છે.]]></a:t>
+              <a:t><![CDATA[2. He only is my rock and my salvation; he is my defence; I shall not be greatly moved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5160,91 +4654,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 62]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5270,51 +4764,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5445,51 +4939,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>20</Slides>
+  <Slides>18</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>