--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -93,50 +93,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +188,60 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +390,63 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாணலிலுள்ள மிருககூட்டத்தையும், ஜனங்களாகிய கன்றுகளோடுகூட ரிஷப கூட்டத்தையும் அதட்டும்; ஒவ்வொருவனும் வெள்ளிப்பணங்களைக் கொண்டுவந்து பணிந்துகொள்ளுவான்; யுத்தங்களில் பிரியப்படுகிற ஜனங்களைச் சிதறடிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. A father of the fatherless, and a judge of the widows, is God in his holy habitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாணலிலுள்ள மிருககூட்டத்தையும், ஜனங்களாகிய கன்றுகளோடுகூட ரிஷப கூட்டத்தையும் அதட்டும்; ஒவ்வொருவனும் வெள்ளிப்பணங்களைக் கொண்டுவந்து பணிந்துகொள்ளுவான்; யுத்தங்களில் பிரியப்படுகிற ஜனங்களைச் சிதறடிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. God sets the solitary in families: he brings out those which are bound with chains: but the rebellious dwell in a dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பிரபுக்கள் எகிப்திலிருந்து வருவார்கள்; எத்தியோப்பியா தேவனை நோக்கி கையெடுக்கத் தீவிரிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. God sets the solitary in families: he brings out those which are bound with chains: but the rebellious dwell in a dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பிரபுக்கள் எகிப்திலிருந்து வருவார்கள்; எத்தியோப்பியா தேவனை நோக்கி கையெடுக்கத் தீவிரிக்கும்.]]></a:t>
+              <a:t><![CDATA[7. O God, when you went forth before your people, when you did march through the wilderness; Selah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பூமியின் ராஜ்யங்களே, தேவனைப் பாடி, ஆண்டவரைக் கீர்த்தனம் பண்ணுங்கள். (சேலா.)]]></a:t>
+              <a:t><![CDATA[8. The earth shook, the heavens also dropped at the presence of God: even Sinai itself was moved at the presence of God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆதிமுதலாயிருக்கிற வானாதி வானங்களின்மேல் எழுந்தருளியிருக்கிறவரைப் பாடுங்கள், இதோ, தமது சத்தத்தைப் பலத்த சத்தமாய் முழங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. The earth shook, the heavens also dropped at the presence of God: even Sinai itself was moved at the presence of God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆதிமுதலாயிருக்கிற வானாதி வானங்களின்மேல் எழுந்தருளியிருக்கிறவரைப் பாடுங்கள், இதோ, தமது சத்தத்தைப் பலத்த சத்தமாய் முழங்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. You, O God, did send a plentiful rain, whereby you did confirm yours inheritance, when it was weary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தேவனுடைய வல்லமையைப் பிரசித்தப்படுத்துங்கள்; அவருடைய மகிமை இஸ்ரவேலின்மேலும், அவருடைய வல்லமை மேகமண்டலங்களிலும் உள்ளது,]]></a:t>
+              <a:t><![CDATA[10. Your congregation has dwelt therein: you, O God, have prepared of your goodness for the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவனே, உமது பரிசுத்த ஸ்தலங்களிலிருந்து பயங்கரமாய் விளங்குகிறீர்; இஸ்ரவேலின் தேவன் தம்முடைய ஜனங்களுக்குப் பெலனையும் சத்துவத்தையும் அருளுகிறவர்; தேவனுக்கு ஸ்தோத்திரமுண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[11. The Lord gave the word: great was the company of those that published it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவனே, உமது பரிசுத்த ஸ்தலங்களிலிருந்து பயங்கரமாய் விளங்குகிறீர்; இஸ்ரவேலின் தேவன் தம்முடைய ஜனங்களுக்குப் பெலனையும் சத்துவத்தையும் அருளுகிறவர்; தேவனுக்கு ஸ்தோத்திரமுண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[12. Kings of armies did flee swiftly: and she that tarried at home divided the spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ஊற்றிலிருந்து தோன்றினவர்களே, சபைகளின் நடுவே ஆண்டவராகிய தேவனை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Let God arise, let his enemies be scattered: let them also that hate him flee before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் எழுந்தருளுவார், அவருடைய சத்துருக்கள் சிதறுண்டு, அவரைப் பகைக்கிறவர்கள் அவருக்கு முன்பாக ஓடிப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Kings of armies did flee swiftly: and she that tarried at home divided the spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புகை பறக்கடிக்கப்படுவதுபோல அவர்களைப் பறக்கடிப்பீர்; மெழுகு அக்கினிக்குமுன் உருகுவதுபோல துன்மார்க்கர் தேவனுக்குமுன் அழிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Though all of you have lien among the pots, yet shall all of you be as the wings of a dove covered with silver, and her feathers with yellow gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீதிமான்களோ தேவனுக்குமுன்பாக மகிழ்ந்து களிகூர்ந்து, ஆனந்த சந்தோஷமடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Though all of you have lien among the pots, yet shall all of you be as the wings of a dove covered with silver, and her feathers with yellow gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனைப்பாடி, அவருடைய நாமத்தைக் கீர்த்தனம்பண்ணுங்கள்; வனாந்தரங்களில் ஏறிவருகிறவருக்கு வழியை ஆயத்தப்படுத்துங்கள்; அவருடைய நாமம் யேகோவா, அவருக்கு முன்பாகக் களிகூருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. When the Almighty scattered kings in it, it was white as snow in Salmon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனைப்பாடி, அவருடைய நாமத்தைக் கீர்த்தனம்பண்ணுங்கள்; வனாந்தரங்களில் ஏறிவருகிறவருக்கு வழியை ஆயத்தப்படுத்துங்கள்; அவருடைய நாமம் யேகோவா, அவருக்கு முன்பாகக் களிகூருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. The hill of God is as the hill of Bashan; an high hill as the hill of Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தம்முடைய பரிசுத்த வாசஸ்தலத்திலிருக்கிற தேவன், திக்கற்ற பிள்ளைகளுக்குத் தகப்பனும், விதவைகளுக்கு நியாயம் விசாரிக்கிறவருமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[16. Why leap all of you, all of you high hills? this is the hill which God desires to dwell in; yea, the LORD will dwell in it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவன் தனிமையானவர்களுக்கு வீடுவாசல் ஏற்படுத்தி, கட்டுண்டவர்களை விடுதலையாக்குகிறார்; துரோகிகளோ வறண்ட பூமியில் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Why leap all of you, all of you high hills? this is the hill which God desires to dwell in; yea, the LORD will dwell in it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவன் தனிமையானவர்களுக்கு வீடுவாசல் ஏற்படுத்தி, கட்டுண்டவர்களை விடுதலையாக்குகிறார்; துரோகிகளோ வறண்ட பூமியில் தங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The chariots of God are twenty thousand, even thousands of angels: the Lord is among them, as in Sinai, in the holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனே, நீர் உம்முடைய ஜனங்களுக்கு முன்னே சென்று அவாந்தரவெளியிலே நடந்துவருகையில்,(சேலா.)]]></a:t>
+              <a:t><![CDATA[17. The chariots of God are twenty thousand, even thousands of angels: the Lord is among them, as in Sinai, in the holy place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூமி அதிர்ந்தது; தேவனாகிய உமக்கு முன்பாக வானமும் பொழிந்தது; இஸ்ரவேலின் தேவனாயிருக்கிற தேவனுக்கு முன்பாகவே இந்தச் சீனாய் மலையும் அசைந்தது.]]></a:t>
+              <a:t><![CDATA[18. You have ascended on high, you have led captivity captive: you have received gifts for men; yea, for the rebellious also, that the LORD God might dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலின் ஊற்றிலிருந்து தோன்றினவர்களே, சபைகளின் நடுவே ஆண்டவராகிய தேவனை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Let God arise, let his enemies be scattered: let them also that hate him flee before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவனே, சம்பூரண மழையைப் பெய்யப்பண்ணினீர்; இளைத்துப்போன உமது சுதந்தரத்தைத் திடப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[18. You have ascended on high, you have led captivity captive: you have received gifts for men; yea, for the rebellious also, that the LORD God might dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய மந்தை அதிலே தங்கியிருந்தது; தேவனே உம்முடைய தயையினாலே ஏழைகளைப் பராமரிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[19. Blessed be the Lord, who daily loads us with benefits, even the God of our salvation. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆண்டவர் வசனம் தந்தார்; அதைப் பிரசித்தப்படுத்துகிறவர்களின் கூட்டம் மிகுதி.]]></a:t>
+              <a:t><![CDATA[19. Blessed be the Lord, who daily loads us with benefits, even the God of our salvation. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆண்டவர் வசனம் தந்தார்; அதைப் பிரசித்தப்படுத்துகிறவர்களின் கூட்டம் மிகுதி.]]></a:t>
+              <a:t><![CDATA[20. He that is our God is the God of salvation; and unto GOD the Lord belong the issues from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சேனைகளின் ராஜாக்கள் தத்தளித்து ஓடினார்கள்; வீட்டிலிருந்த ஸ்திரீயானவள் கொள்ளைப்பொருளைப் பங்கிட்டாள்.]]></a:t>
+              <a:t><![CDATA[20. He that is our God is the God of salvation; and unto GOD the Lord belong the issues from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் அடுப்பினடியில் கிடந்தவர்களாயிருந்தாலும், வெள்ளியால் அலங்கரிக்கப்பட்ட புறாச்சிறகுகள்போலவும், பசும்பொன் நிறமாகிய அதின் இறகுகளின் சாயலாகவும் இருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. But God shall wound the head of his enemies, and the hairy scalp of such an one as goes on still in his trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சர்வவல்லவர் அதில் ராஜாக்களைச் சிதறடித்தபோது, அது சல்மோன் மலையின் உறைந்த மழைபோல் வெண்மையாயிற்று.]]></a:t>
+              <a:t><![CDATA[21. But God shall wound the head of his enemies, and the hairy scalp of such an one as goes on still in his trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சர்வவல்லவர் அதில் ராஜாக்களைச் சிதறடித்தபோது, அது சல்மோன் மலையின் உறைந்த மழைபோல் வெண்மையாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. The Lord said, I will bring again from Bashan, I will bring my people again from the depths of the sea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவபர்வதம் பாசான் பர்வதம் போலிருக்கிறது; பாசான் பர்வதம் உயர்ந்த சிகரங்களுள்ளது.]]></a:t>
+              <a:t><![CDATA[22. The Lord said, I will bring again from Bashan, I will bring my people again from the depths of the sea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உயர்ந்த சிகரமுள்ள பர்வதங்களே, ஏன் துள்ளுகிறீர்கள்; இந்தப் பர்வதத்தில் வாசமாயிருக்க தேவன் விரும்பினார்; ஆம், கர்த்தர் இதிலே என்றென்றைக்கும் வாசமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. That your foot may be dipped in the blood of yours enemies, and the tongue of your dogs in the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அங்கே அவர்களை ஆளுகிற சின்ன பென்யமீனும், யூதாவின் பிரபுக்களும் அவர்கள் கூட்டமும், செபுலோனின் பிரபுக்களும், நப்தலியின் பிரபுக்களும் உண்டு.]]></a:t>
+              <a:t><![CDATA[2. As smoke is driven away, so drive them away: as wax melts before the fire, so let the wicked perish at the presence of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உயர்ந்த சிகரமுள்ள பர்வதங்களே, ஏன் துள்ளுகிறீர்கள்; இந்தப் பர்வதத்தில் வாசமாயிருக்க தேவன் விரும்பினார்; ஆம், கர்த்தர் இதிலே என்றென்றைக்கும் வாசமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[23. That your foot may be dipped in the blood of yours enemies, and the tongue of your dogs in the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனுடைய இரதங்கள் பதினாயிரங்களும், ஆயிரமாயிரங்களுமாயிருக்கிறது, ஆண்டவர் பரிசுத்த ஸ்தலமான சீனாயிலிருந்தவண்னாமாய் அவைகளுக்குள் இருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. They have seen your activities, O God; even the activities of my God, my King, in the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவரீர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கிக் கொண்டுபோனீர்; தேவனாகிய கர்த்தர் மனுஷருக்குள் வாசம்பண்ணும்பொருட்டு, துரோகிகளாகிய மனுஷர்களுக்காகவும் வரங்களைப் பெற்றுக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[24. They have seen your activities, O God; even the activities of my God, my King, in the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேவரீர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கிக் கொண்டுபோனீர்; தேவனாகிய கர்த்தர் மனுஷருக்குள் வாசம்பண்ணும்பொருட்டு, துரோகிகளாகிய மனுஷர்களுக்காகவும் வரங்களைப் பெற்றுக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[25. The singers went before, the players on instruments followed after; among them were the damsels playing with timbrels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எந்நாளும் ஆண்டவருக்கு ஸ்தோத்திரமுண்டாவதாக; நம்மேல் பாரஞ்சுமத்தினாலும் நம்மை இரட்சிக்கிற தேவன் அவரே. (சேலா.)]]></a:t>
+              <a:t><![CDATA[25. The singers went before, the players on instruments followed after; among them were the damsels playing with timbrels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய தேவன் இரட்சிப்பை அருளும் தேவனாயிருக்கிறார்; ஆண்டவராகிய கர்த்தரால் மரணத்திற்கு நீங்கும் வழிகளுண்டு.]]></a:t>
+              <a:t><![CDATA[26. Bless all of you God in the congregations, even the Lord, from the fountain of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மெய்யாகவே தேவன் தம்முடைய சத்துருக்களின் சிரசையும், தன் அக்கிரமங்களில் துணிந்து நடக்கிறவனுடைய மயிருள்ள உச்சந்தலையையும் உடைப்பார்.]]></a:t>
+              <a:t><![CDATA[27. There is little Benjamin with their ruler, the princes of Judah and their council, the princes of Zebulun, and the princes of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன் கால்கள் சத்துருக்களின் இரத்தத்தில் பதியும்படியாகவும், உன் நாய்களின் நாவு அதை நக்கும்படியாகவும்,]]></a:t>
+              <a:t><![CDATA[27. There is little Benjamin with their ruler, the princes of Judah and their council, the princes of Zebulun, and the princes of Naphtali.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னுடைய ஜனத்தைப் பாசானிலிருந்து திரும்ப அழைத்துவருவேன்; அதைச் சமுத்திர ஆழங்களிலிருந்தும் திரும்ப அழைத்துவருவேன் என்று ஆண்டவர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[28. Your God has commanded your strength: strengthen, O God, that which you have wrought for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. தேவனே உம்முடைய நடைகளைக் கண்டார்கள்; என் தேவனும் என் ராஜாவும் பரிசுத்த ஸ்தலத்திலே நடந்துவருகிற நடைகளையே கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Your God has commanded your strength: strengthen, O God, that which you have wrought for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அங்கே அவர்களை ஆளுகிற சின்ன பென்யமீனும், யூதாவின் பிரபுக்களும் அவர்கள் கூட்டமும், செபுலோனின் பிரபுக்களும், நப்தலியின் பிரபுக்களும் உண்டு.]]></a:t>
+              <a:t><![CDATA[2. As smoke is driven away, so drive them away: as wax melts before the fire, so let the wicked perish at the presence of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. முன்னாகப் பாடுகிறவர்களும் பின்னாக வீணைகளை வாசிக்கிறவர்களும், சுற்றிலும் தம்புரு வாசிக்கிற கன்னிகைகளும் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Because of your temple at Jerusalem shall kings bring presents unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5411,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. முன்னாகப் பாடுகிறவர்களும் பின்னாக வீணைகளை வாசிக்கிறவர்களும், சுற்றிலும் தம்புரு வாசிக்கிற கன்னிகைகளும் நடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Rebuke the company of spearmen, the multitude of the bulls, with the calves of the people, till every one submit himself with pieces of silver: scatter you the people that delight in war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Rebuke the company of spearmen, the multitude of the bulls, with the calves of the people, till every one submit himself with pieces of silver: scatter you the people that delight in war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Rebuke the company of spearmen, the multitude of the bulls, with the calves of the people, till every one submit himself with pieces of silver: scatter you the people that delight in war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Princes shall come out of Egypt; Ethiopia shall soon stretch out her hands unto God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Sing unto God, all of you kingdoms of the earth; O sing praises unto the Lord; Selah:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. To him that rides upon the heavens of heavens, which were of old; lo, he does send out his voice, and that a mighty voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. To him that rides upon the heavens of heavens, which were of old; lo, he does send out his voice, and that a mighty voice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Ascribe all of you strength unto God: his excellency is over Israel, and his strength is in the clouds.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Ascribe all of you strength unto God: his excellency is over Israel, and his strength is in the clouds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் தேவன் உனக்குப் பலத்தைக் கட்டளையிட்டார்; தேவனே நீர் எங்கள்நிமித்தம் உண்டுபண்ணினதைத் திடப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[3. But let the righteous be glad; let them rejoice before God: yea, let them exceedingly rejoice.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. O God, you are terrible out of your holy places: the God of Israel is he that gives strength and power unto his people. Blessed be God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. O God, you are terrible out of your holy places: the God of Israel is he that gives strength and power unto his people. Blessed be God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உன் தேவன் உனக்குப் பலத்தைக் கட்டளையிட்டார்; தேவனே நீர் எங்கள்நிமித்தம் உண்டுபண்ணினதைத் திடப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[4. Sing unto God, sing praises to his name: extol him that rides upon the heavens by his name JAH, and rejoice before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எருசலேமிலுள்ள உம்முடைய ஆலயத்தினிமித்தம், ராஜாக்கள் உமக்குக் காணிக்கைகளைக் கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Sing unto God, sing praises to his name: extol him that rides upon the heavens by his name JAH, and rejoice before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாணலிலுள்ள மிருககூட்டத்தையும், ஜனங்களாகிய கன்றுகளோடுகூட ரிஷப கூட்டத்தையும் அதட்டும்; ஒவ்வொருவனும் வெள்ளிப்பணங்களைக் கொண்டுவந்து பணிந்துகொள்ளுவான்; யுத்தங்களில் பிரியப்படுகிற ஜனங்களைச் சிதறடிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. A father of the fatherless, and a judge of the widows, is God in his holy habitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470625181" r:id="rId1"/>
+    <p:sldLayoutId id="2478639995" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,54 +7428,134 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6474,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપો, જેથી તેઓ તમારે શરણે આવે અને તમારા માટે ચાંદીની ભેટો લાવે, યુદ્ધમાં આનંદ માણનારાઓને વિખેરી]]></a:t>
+              <a:t><![CDATA[நியாயம் விசாரிக்கிறவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાંખો.]]></a:t>
+              <a:t><![CDATA[6. தேவன் தனிமையானவர்களுக்கு வீடுவாசல் ஏற்படுத்தி, கட்டுண்டவர்களை விடுதலையாக்குகிறார்; துரோகிகளோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. મિસરવાસીઓ તમારા માટે તેમની સંપત્તિ લઇને આવશે. કૂશનાં લોકો દેવને તેઓની અર્પણ પ્રશંસા આપવાં ઉતાવળા]]></a:t>
+              <a:t><![CDATA[வறண்ட பூமியில் தங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થશે.]]></a:t>
+              <a:t><![CDATA[7. தேவனே, நீர் உம்முடைய ஜனங்களுக்கு முன்னே சென்று அவாந்தரவெளியிலே நடந்துவருகையில்,(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. હે પૃથ્વીના સર્વ રાજ્યો તમે દેવ સમક્ષ ગાઓ, અને યહોવાનું સ્તવન કરો.]]></a:t>
+              <a:t><![CDATA[8. பூமி அதிர்ந்தது; தேவனாகிய உமக்கு முன்பாக வானமும் பொழிந்தது; இஸ்ரவேலின் தேவனாயிருக்கிற தேவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. પુરાતન કાળનાં આકાશોમાં થઇને વાદળ પર સવારી કરનારા, એ અને જેમનાં પરાક્રમી અવાજથી આકાશમાં ગર્જના]]></a:t>
+              <a:t><![CDATA[முன்பாகவே இந்தச் சீனாய் மலையும் அசைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થાય છે તે દેવની સ્તુતિ કરો.]]></a:t>
+              <a:t><![CDATA[9. தேவனே, சம்பூரண மழையைப் பெய்யப்பண்ணினீர்; இளைத்துப்போன உமது சுதந்தரத்தைத் திடப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. પરાક્રમ કેવળ દેવનું છે, તેમની સત્તા ઇસ્રાએલ પર છે; તેમનું સાર્મથ્ય તથા પરાક્રમ પણ આકાશોમાં છે.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய மந்தை அதிலே தங்கியிருந்தது; தேவனே உம்முடைய தயையினாலே ஏழைகளைப் பராமரிக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. હે દેવ, તમે તમારા પવિત્રસ્થાનોમાં અતિ મહિમાવાન અને ભયાવહ છો, ઇસ્રાએેલના દેવ જેઓ પોતાના લોકોને]]></a:t>
+              <a:t><![CDATA[11. ஆண்டவர் வசனம் தந்தார்; அதைப் பிரசித்தப்படுத்துகிறவர்களின் கூட்டம் மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાર્મથ્ય તથા પરાક્રમ આપે છે, તેમને ધન્ય હો!]]></a:t>
+              <a:t><![CDATA[12. சேனைகளின் ராஜாக்கள் தத்தளித்து ஓடினார்கள்; வீட்டிலிருந்த ஸ்திரீயானவள் கொள்ளைப்பொருளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. હે મંડળો, તમે દેવની સ્તુતિ કરો; ઇસ્રાએલના સંતાનો તમે યહોવાની સ્તુતિ કરો. કારણ, એ ઇસ્રાએલનાં ઝરા]]></a:t>
+              <a:t><![CDATA[1. தேவன் எழுந்தருளுவார், அவருடைய சத்துருக்கள் சிதறுண்டு, அவரைப் பகைக்கிறவர்கள் அவருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હે દેવ ઊઠો, તમારા શત્રુઓ વિખરાઇ જાઓ; તેનાં સર્વ શત્રુઓ તેની પાસેથી ભાગી જાઓ.]]></a:t>
+              <a:t><![CDATA[பங்கிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેઓને ધુમાડાની જેમ ઉડાવી નાંખો, જેમ મીણ અગ્નિથી ઓગળી જાય છે; તેમ દુષ્ટો દેવ સંમુખ નાશ પામો.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் அடுப்பினடியில் கிடந்தவர்களாயிருந்தாலும், வெள்ளியால் அலங்கரிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પણ ન્યાયીઓ આનંદ કરો, અને હર્ષ પામો દેવ સંમુખ; હા, સૌ અતિ આનંદ કરો.]]></a:t>
+              <a:t><![CDATA[புறாச்சிறகுகள்போலவும், பசும்பொன் நிறமாகிய அதின் இறகுகளின் சாயலாகவும் இருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. દેવ સમક્ષ ગીત-ગાન કરો, તેમનાં નામનાં સ્તુતિગાન કરો; જે રેતીનાં રણમાં તેનાં રથ પર સવારી કરે છે.]]></a:t>
+              <a:t><![CDATA[14. சர்வவல்லவர் அதில் ராஜாக்களைச் சிதறடித்தபோது, அது சல்மோன் மலையின் உறைந்த மழைபோல் வெண்மையாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રણમાં તેમના માટે સડકો બાંધો; જેમનું નામ છે યાહ, તેમની સામે ઉલ્લાસ કરો.]]></a:t>
+              <a:t><![CDATA[15. தேவபர்வதம் பாசான் பர்வதம் போலிருக்கிறது; பாசான் பர்வதம் உயர்ந்த சிகரங்களுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. આ દેવ, પોતાના પવિત્રસ્થાનમાં અનાથનાં પિતા ને વિધવાઓનાં રક્ષક છે.]]></a:t>
+              <a:t><![CDATA[16. உயர்ந்த சிகரமுள்ள பர்வதங்களே, ஏன் துள்ளுகிறீர்கள்; இந்தப் பர்வதத்தில் வாசமாயிருக்க தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. દેવ એકાકી લોકોને ઘર આપે છે. કેદીઓને બંધનમાથી મુકત કરે છે અને સંપન્ન કરે છે. પણ બંડખોરોને સૂકા અને]]></a:t>
+              <a:t><![CDATA[விரும்பினார்; ஆம், கர்த்தர் இதிலே என்றென்றைக்கும் வாசமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેરાન પ્રદેશમાં રહેવાની ફરજ પાડે છે.]]></a:t>
+              <a:t><![CDATA[17. தேவனுடைய இரதங்கள் பதினாயிரங்களும், ஆயிரமாயிரங்களுமாயிருக்கிறது, ஆண்டவர் பரிசுத்த ஸ்தலமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હે દેવ, જ્યારે તમે લોકોની આગળ આગળ ચાલ્યાં, અને તમે વેરાન રણમાં કૂચ કરી.]]></a:t>
+              <a:t><![CDATA[சீனாயிலிருந்தவண்னாமாய் அவைகளுக்குள் இருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. દેવ, ઇસ્રાએલના દેવ સિનાઇ પર્વત પાસે આવ્યાં અને ઘરા ધ્રુજી ઊઠી અને આકાશ ઓગળી ગયું.]]></a:t>
+              <a:t><![CDATA[18. தேவரீர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கிக் கொண்டுபோனீர்; தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમાન છે.]]></a:t>
+              <a:t><![CDATA[ஓடிப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હે દેવ, તમે ધોધમાર વરસાદ મોકલ્યો; અને સૂક્કી જમીનને તાજી કરી.]]></a:t>
+              <a:t><![CDATA[மனுஷருக்குள் வாசம்பண்ணும்பொருட்டு, துரோகிகளாகிய மனுஷர்களுக்காகவும் வரங்களைப் பெற்றுக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ત્યાં તમારી પ્રજાએ કાયમી વસવાટ કર્યો, હે દેવ, તમે તમારી સમૃદ્ધિથી દરિદ્રીઓની ભૂખ ભાંગી.]]></a:t>
+              <a:t><![CDATA[19. எந்நாளும் ஆண்டவருக்கு ஸ்தோத்திரமுண்டாவதாக; நம்மேல் பாரஞ்சுமத்தினாலும் நம்மை இரட்சிக்கிற தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. જ્યારે યહોવાએ આદેશ આપ્યો, સ્ત્રીઓનું મોટું ટોળું બધી જગાએ હતું. લોકોને તે વિષે તું સારા સમાચાર]]></a:t>
+              <a:t><![CDATA[அவரே. (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિષે કહે.]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய தேவன் இரட்சிப்பை அருளும் தேவனாயிருக்கிறார்; ஆண்டவராகிய கர்த்தரால் மரணத்திற்கு நீங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “ઉતાવળથી રાજાઓ અને તેના સૈન્યો ભાગી જાય છે અને ઘરે સ્રીઓ લડાઇમાં કરેલી લૂંટ વહેંચી લે છે.]]></a:t>
+              <a:t><![CDATA[வழிகளுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. જેઓ ધેર રહ્યાં છે તેમને રૂપાથી મઢેલી અને સુવર્ણથી ચળકતી કબૂતરની પાંખો મળશે.”]]></a:t>
+              <a:t><![CDATA[21. மெய்யாகவே தேவன் தம்முடைய சத்துருக்களின் சிரசையும், தன் அக்கிரமங்களில் துணிந்து நடக்கிறவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. જેમ સાલ્મોનના હિમાચ્છાદિત શિખરોનો બરફ પીગળી જાય છે, તેમ જુઓ દેવે તેઓના શત્રુઓને વિખેરી નાંખ્યા]]></a:t>
+              <a:t><![CDATA[மயிருள்ள உச்சந்தலையையும் உடைப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[22. உன் கால்கள் சத்துருக்களின் இரத்தத்தில் பதியும்படியாகவும், உன் நாய்களின் நாவு அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. બાશાનનો પર્વત દેવનો ભવ્ય પર્વત છે, બાશાનનો ઘણાં શિખરોવાળો પર્વત ઘણો મજબૂત છે.]]></a:t>
+              <a:t><![CDATA[நக்கும்படியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. હે પર્વતો, શા માટે તમે સિયોન પર્વતની અદેખાઇ કરો છો? કે જેને યહોવા પોતાને રહેવા માટે ઇચ્છતા હતાં]]></a:t>
+              <a:t><![CDATA[23. என்னுடைய ஜனத்தைப் பாசானிலிருந்து திரும்ப அழைத்துவருவேன்; அதைச் சமுத்திர ஆழங்களிலிருந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. બિન્યામીનનું નાનું કુળ ત્યાં આગેવાની આપે છે, યહૂદાના સરદારો, ઝબુલોન-નફતાલીના સરદારો તેઓની સભા]]></a:t>
+              <a:t><![CDATA[2. புகை பறக்கடிக்கப்படுவதுபோல அவர்களைப் பறக்கடிப்பீர்; மெழுகு அக்கினிக்குமுன் உருகுவதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જ્યાં તે સદાકાળ રહેશે.]]></a:t>
+              <a:t><![CDATA[திரும்ப அழைத்துவருவேன் என்று ஆண்டவர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. યહોવા, પોતાના અસંખ્ય રથો સાથે સિનાઇના પર્વત પરથી આવે છે; અને તે પોતાના પવિત્ર મંદિરમાં આવે છે.]]></a:t>
+              <a:t><![CDATA[24. தேவனே உம்முடைய நடைகளைக் கண்டார்கள்; என் தேவனும் என் ராஜாவும் பரிசுத்த ஸ்தலத்திலே நடந்துவருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જ્યારે તે ઉંચાઇ પર જાય છે, તે બંદીવાનોની કૂચને ઘેરે છે, જે લોકો તેમની વિરુદ્ધ થયા હતા તેમની]]></a:t>
+              <a:t><![CDATA[நடைகளையே கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસેથી તથા માણસોપાસેથી ભેટો સ્વીકારવા યહોવા દેવ ત્યાં નિવાસ કરવાં ગયા.]]></a:t>
+              <a:t><![CDATA[25. முன்னாகப் பாடுகிறவர்களும் பின்னாக வீணைகளை வாசிக்கிறவர்களும், சுற்றிலும் தம்புரு வாசிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ધન્ય છે પ્રભુને, કે જેઓ રોજ આપણો બોજો ઊંચકી લે છે, અને તેઓજ સૌનું તારણ કરે છે.]]></a:t>
+              <a:t><![CDATA[கன்னிகைகளும் நடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. તેઓજ આપણને મૃત્યુથી મુકત કરે છે, યહોવા જ આપણા તારણના દેવ છે.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலின் ஊற்றிலிருந்து தோன்றினவர்களே, சபைகளின் நடுவே ஆண்டவராகிய தேவனை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પણ દેવ પોતાનાં શત્રુઓનાં માથા ફોડી નાખશે, કારણ, તેઓ અપરાધના માગોર્ છોડી દેવાની ના પાડે છે.]]></a:t>
+              <a:t><![CDATA[27. அங்கே அவர்களை ஆளுகிற சின்ன பென்யமீனும், யூதாவின் பிரபுக்களும் அவர்கள் கூட்டமும், செபுலோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. મારા પ્રભુને કહ્યું, “હું તેમને બાશાનથી પાછા લાવીશ, પરંતુ શત્રુઓને ઊંડા સમુદ્રમાંથી પાછા લાવીશ.]]></a:t>
+              <a:t><![CDATA[பிரபுக்களும், நப்தலியின் பிரபுக்களும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. જેથી ભલે તમે શત્રુઓનાં રકતમાં ચાલો, અને તમારા કૂતરાઓની જીભને પણ તે ભલે ચાખવા મળે.”]]></a:t>
+              <a:t><![CDATA[28. உன் தேவன் உனக்குப் பலத்தைக் கட்டளையிட்டார்; தேவனே நீர் எங்கள்நிமித்தம் உண்டுபண்ணினதைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. હે દેવ, તેઓ તમારી વિજયકૂચ જોશે! તેઓ મારા રાજાને, વિજય કૂચને દોરતા મારા પવિત્ર દેવને જોશે.]]></a:t>
+              <a:t><![CDATA[திடப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાછળ છે.]]></a:t>
+              <a:t><![CDATA[துன்மார்க்கர் தேவனுக்குமுன் அழிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. આગલી હરોળમાં ગાયકો કૂચ કરતાં આવે છે. તેમના પછી સંગીતકારો, અને તેઓ ડફલી વગાડતી કન્યાઓથી ઘેરાયેલા]]></a:t>
+              <a:t><![CDATA[29. எருசலேமிலுள்ள உம்முடைய ஆலயத்தினிமித்தம், ராஜாக்கள் உமக்குக் காணிக்கைகளைக் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13624,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[30. நாணலிலுள்ள மிருககூட்டத்தையும், ஜனங்களாகிய கன்றுகளோடுகூட ரிஷப கூட்டத்தையும் அதட்டும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒவ்வொருவனும் வெள்ளிப்பணங்களைக் கொண்டுவந்து பணிந்துகொள்ளுவான்; யுத்தங்களில் பிரியப்படுகிற ஜனங்களைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிதறடிப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பிரபுக்கள் எகிப்திலிருந்து வருவார்கள்; எத்தியோப்பியா தேவனை நோக்கி கையெடுக்கத் தீவிரிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பூமியின் ராஜ்யங்களே, தேவனைப் பாடி, ஆண்டவரைக் கீர்த்தனம் பண்ணுங்கள். (சேலா.)]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆதிமுதலாயிருக்கிற வானாதி வானங்களின்மேல் எழுந்தருளியிருக்கிறவரைப் பாடுங்கள், இதோ, தமது சத்தத்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலத்த சத்தமாய் முழங்கப்பண்ணுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. தேவனுடைய வல்லமையைப் பிரசித்தப்படுத்துங்கள்; அவருடைய மகிமை இஸ்ரவேலின்மேலும், அவருடைய வல்லமை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேகமண்டலங்களிலும் உள்ளது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. હે યહોવા, તમારુ સામથર્ય બતાવો અને અગાઉ તમે અમારે માટે કર્યુ હતું તેમ, તમારા મોટાં કાર્યો અમારી]]></a:t>
+              <a:t><![CDATA[3. நீதிமான்களோ தேவனுக்குமுன்பாக மகிழ்ந்து களிகூர்ந்து, ஆனந்த சந்தோஷமடைவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தேவனே, உமது பரிசுத்த ஸ்தலங்களிலிருந்து பயங்கரமாய் விளங்குகிறீர்; இஸ்ரவேலின் தேவன் தம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களுக்குப் பெலனையும் சத்துவத்தையும் அருளுகிறவர்; தேவனுக்கு ஸ்தோத்திரமுண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભલાઇ માટે જાણ થાય.]]></a:t>
+              <a:t><![CDATA[4. தேவனைப்பாடி, அவருடைய நாமத்தைக் கீர்த்தனம்பண்ணுங்கள்; வனாந்தரங்களில் ஏறிவருகிறவருக்கு வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. યરૂશાલેમનાં તમારાં મંદિરમાં પૃથ્વીનાં રાજાઓ ઉપહારો લઇને આવે છે.]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்துங்கள்; அவருடைய நாமம் யேகோவா, அவருக்கு முன்பாகக் களிகூருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. બરુઓ વચ્ચે છુપાયેલા “પ્રાણીઓને” ઠપકો આપો, રાષ્ટોના વાછરડાઁ જેવા લોકોને આખલાઓનાં ટોળાઓને પણ ઠપકો]]></a:t>
+              <a:t><![CDATA[5. தம்முடைய பரிசுத்த வாசஸ்தலத்திலிருக்கிற தேவன், திக்கற்ற பிள்ளைகளுக்குத் தகப்பனும், விதவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>