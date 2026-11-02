--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -7016,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639995" r:id="rId1"/>
+    <p:sldLayoutId id="2482662041" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15533,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 68]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>