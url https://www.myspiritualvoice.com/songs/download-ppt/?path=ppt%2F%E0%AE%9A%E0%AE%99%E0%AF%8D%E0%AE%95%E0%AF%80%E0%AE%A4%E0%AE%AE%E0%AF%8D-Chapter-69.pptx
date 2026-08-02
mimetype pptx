--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -83,50 +83,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +161,54 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +352,57 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தராகிய ஆண்டவரே, உமக்காகக் காத்திருக்கிறவர்கள் என்னிமித்தம் வெட்கப்பட்டுப்போகாதிருப்பார்களாக; இஸ்ரவேலின் தேவனே, உம்மைத் தேடுகிறவர்கள் என்னிமித்தம் நாணமடையாதிருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[8. என் சகோதரருக்கு வேற்று மனுஷனும், என் தாயின் பிள்ளைகளுக்கு அந்நியனுமானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேனைகளின் கர்த்தராகிய ஆண்டவரே, உமக்காகக் காத்திருக்கிறவர்கள் என்னிமித்தம் வெட்கப்பட்டுப்போகாதிருப்பார்களாக; இஸ்ரவேலின் தேவனே, உம்மைத் தேடுகிறவர்கள் என்னிமித்தம் நாணமடையாதிருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[9. உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் படசித்தது; உம்மை நிந்திக்கிறவர்களுடைய நிந்தனைகள் என்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமதுநிமித்தம் நிந்தையைச் சகித்தேன்; இலச்சை என் முகத்தை மூடிற்று.]]></a:t>
+              <a:t><![CDATA[9. உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் படசித்தது; உம்மை நிந்திக்கிறவர்களுடைய நிந்தனைகள் என்மேல் விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சகோதரருக்கு வேற்று மனுஷனும், என் தாயின் பிள்ளைகளுக்கு அந்நியனுமானேன்.]]></a:t>
+              <a:t><![CDATA[1. தேவனே, என்னை இரட்சியும்; வெள்ளங்கள் என் ஆத்துமாமட்டும் பெருகிவருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்முடைய வீட்டைக்குறித்து உண்டான பக்திவைராக்கியம் என்னைப் படசித்தது; உம்மை நிந்திக்கிறவர்களுடைய நிந்தனைகள் என்மேல் விழுந்தது.]]></a:t>
+              <a:t><![CDATA[2. ஆழமான உளையில் அமிழ்ந்திருக்கிறேன், நிற்க நிலையில்லை, நிலையாத ஜலத்தில் ஆழ்ந்திருக்கிறேன்; வெள்ளங்கள் என்மேல் புரண்டுபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆத்துமா வாடும்படி உபவாசித்து அழுதேன்; அதுவும் எனக்கு நிந்தையாய் முடிந்தது.]]></a:t>
+              <a:t><![CDATA[2. ஆழமான உளையில் அமிழ்ந்திருக்கிறேன், நிற்க நிலையில்லை, நிலையாத ஜலத்தில் ஆழ்ந்திருக்கிறேன்; வெள்ளங்கள் என்மேல் புரண்டுபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரட்டை என் உடுப்பாக்கினேன்; அப்பொழுதும் அவர்களுக்கு பழமொழியானேன்.]]></a:t>
+              <a:t><![CDATA[10. என் ஆத்துமா வாடும்படி உபவாசித்து அழுதேன்; அதுவும் எனக்கு நிந்தையாய் முடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வாசலில் உட்கார்ந்திருக்கிறவர்கள் எனக்கு விரோதமாய்ப் பேசுகிறார்கள்; மதுபானம்பண்ணுகிறவர்களின் பாடலானேன்.]]></a:t>
+              <a:t><![CDATA[11. இரட்டை என் உடுப்பாக்கினேன்; அப்பொழுதும் அவர்களுக்கு பழமொழியானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் கர்த்தாவே, அநுக்கிரக காலத்திலே உம்மை நோக்கி விண்ணப்பஞ் செய்கிறேன்; தேவனே உமது மிகுந்த கிருபையினாலும் உமது இரட்சிப்பின் சத்தியத்தினாலும் எனக்குச் செவிகொடுத்தருளும்.]]></a:t>
+              <a:t><![CDATA[12. வாசலில் உட்கார்ந்திருக்கிறவர்கள் எனக்கு விரோதமாய்ப் பேசுகிறார்கள்; மதுபானம்பண்ணுகிறவர்களின் பாடலானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் கர்த்தாவே, அநுக்கிரக காலத்திலே உம்மை நோக்கி விண்ணப்பஞ் செய்கிறேன்; தேவனே உமது மிகுந்த கிருபையினாலும் உமது இரட்சிப்பின் சத்தியத்தினாலும் எனக்குச் செவிகொடுத்தருளும்.]]></a:t>
+              <a:t><![CDATA[12. வாசலில் உட்கார்ந்திருக்கிறவர்கள் எனக்கு விரோதமாய்ப் பேசுகிறார்கள்; மதுபானம்பண்ணுகிறவர்களின் பாடலானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, என்னை இரட்சியும்; வெள்ளங்கள் என் ஆத்துமாமட்டும் பெருகிவருகிறது.]]></a:t>
+              <a:t><![CDATA[3. நான் கூப்பிடுகிறதினால் இளைத்தேன்; என் தொண்டை வறண்டுபோயிற்று; என் தேவனுக்கு நான் காத்திருக்கையால், என் கண்கள் பூத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அமிழ்ந்திப்போகாதபடிக்குச் சேற்றினின்று என்னைத் தூக்கிவிடும்; என்னைப் பகைக்கிறவர்களினின்றும் நிலையாத ஜலத்தினின்றும் நான் நீங்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் கர்த்தாவே, அநுக்கிரக காலத்திலே உம்மை நோக்கி விண்ணப்பஞ் செய்கிறேன்; தேவனே உமது மிகுந்த கிருபையினாலும் உமது இரட்சிப்பின் சத்தியத்தினாலும் எனக்குச் செவிகொடுத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அமிழ்ந்திப்போகாதபடிக்குச் சேற்றினின்று என்னைத் தூக்கிவிடும்; என்னைப் பகைக்கிறவர்களினின்றும் நிலையாத ஜலத்தினின்றும் நான் நீங்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் கர்த்தாவே, அநுக்கிரக காலத்திலே உம்மை நோக்கி விண்ணப்பஞ் செய்கிறேன்; தேவனே உமது மிகுந்த கிருபையினாலும் உமது இரட்சிப்பின் சத்தியத்தினாலும் எனக்குச் செவிகொடுத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜலப்பிரவாகங்கள் என்மேல் புரளாமலும், ஆழம் என்னை விழுங்காமலும், பாதாளம் என்மேல் தன் வாயை அடைத்துக்கொள்ளாமலும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. நான் அமிழ்ந்திப்போகாதபடிக்குச் சேற்றினின்று என்னைத் தூக்கிவிடும்; என்னைப் பகைக்கிறவர்களினின்றும் நிலையாத ஜலத்தினின்றும் நான் நீங்கும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, என் விண்ணப்பத்தைக் கேட்டருளும், உம்முடைய தயை நலமாயிருக்கிறது; உமது உருக்கமான இரக்கங்களின்படி என்னைக் கடாட்சித்தருளும்.]]></a:t>
+              <a:t><![CDATA[14. நான் அமிழ்ந்திப்போகாதபடிக்குச் சேற்றினின்று என்னைத் தூக்கிவிடும்; என்னைப் பகைக்கிறவர்களினின்றும் நிலையாத ஜலத்தினின்றும் நான் நீங்கும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது முகத்தை உமது அடியேனுக்கு மறையாதேயும்; நான் வியாகுலப்படுகிறேன், எனக்குத் தீவிரமாய்ச் செவிகொடுத்தருளும்.]]></a:t>
+              <a:t><![CDATA[15. ஜலப்பிரவாகங்கள் என்மேல் புரளாமலும், ஆழம் என்னை விழுங்காமலும், பாதாளம் என்மேல் தன் வாயை அடைத்துக்கொள்ளாமலும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் என் ஆத்துமாவினிடத்தில் வந்து அதை விடுதலைபண்ணும்; என் சத்துருக்களினிமித்தம் என்னை மீட்டுவிடும்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, என் விண்ணப்பத்தைக் கேட்டருளும், உம்முடைய தயை நலமாயிருக்கிறது; உமது உருக்கமான இரக்கங்களின்படி என்னைக் கடாட்சித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவரீர் என் நிந்தையையும் என் வெட்கத்தையும் என் அவமானத்தையும் அறிந்திருக்கிறீர்; என் சத்துருக்கள் எல்லாரும் உமக்கு முன்பாக இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, என் விண்ணப்பத்தைக் கேட்டருளும், உம்முடைய தயை நலமாயிருக்கிறது; உமது உருக்கமான இரக்கங்களின்படி என்னைக் கடாட்சித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நிந்தை என் இருதயத்தைப் பிளந்தது; நான் மிகவும் வேதனைப்படுகிறேன்; எனக்காக பரிதபிக்கிறவனுண்டோ என்று காத்திருந்தேன் ஒருவனும் இல்லை; தேற்றுகிறவர்களுக்குக் காத்திருந்தேன், ஒருவனையும் காணேன்.]]></a:t>
+              <a:t><![CDATA[17. உமது முகத்தை உமது அடியேனுக்கு மறையாதேயும்; நான் வியாகுலப்படுகிறேன், எனக்குத் தீவிரமாய்ச் செவிகொடுத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நிந்தை என் இருதயத்தைப் பிளந்தது; நான் மிகவும் வேதனைப்படுகிறேன்; எனக்காக பரிதபிக்கிறவனுண்டோ என்று காத்திருந்தேன் ஒருவனும் இல்லை; தேற்றுகிறவர்களுக்குக் காத்திருந்தேன், ஒருவனையும் காணேன்.]]></a:t>
+              <a:t><![CDATA[18. நீர் என் ஆத்துமாவினிடத்தில் வந்து அதை விடுதலைபண்ணும்; என் சத்துருக்களினிமித்தம் என்னை மீட்டுவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் ஆகாரத்தில் கசப்புக் கலந்து கொடுத்தார்கள், என் தாகத்துக்குக் காடியைக் குடிக்கக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீர் என் ஆத்துமாவினிடத்தில் வந்து அதை விடுதலைபண்ணும்; என் சத்துருக்களினிமித்தம் என்னை மீட்டுவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆழமான உளையில் அமிழ்ந்திருக்கிறேன், நிற்க நிலையில்லை, நிலையாத ஜலத்தில் ஆழ்ந்திருக்கிறேன்; வெள்ளங்கள் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[3. நான் கூப்பிடுகிறதினால் இளைத்தேன்; என் தொண்டை வறண்டுபோயிற்று; என் தேவனுக்கு நான் காத்திருக்கையால், என் கண்கள் பூத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பந்தி அவர்களுக்குக் கண்ணியும், அவர்களுடைய செல்வம் அவர்களுக்கு வலையுமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[19. தேவரீர் என் நிந்தையையும் என் வெட்கத்தையும் என் அவமானத்தையும் அறிந்திருக்கிறீர்; என் சத்துருக்கள் எல்லாரும் உமக்கு முன்பாக இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய கண்கள் காணாதபடி அந்தகாரப்படக்கடவது; அவர்கள் இடுப்புகளை எப்போதும் தள்ளாடப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[19. தேவரீர் என் நிந்தையையும் என் வெட்கத்தையும் என் அவமானத்தையும் அறிந்திருக்கிறீர்; என் சத்துருக்கள் எல்லாரும் உமக்கு முன்பாக இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய உக்கிரத்தை அவர்கள்மேல் ஊற்றும்; உம்முடைய கோபாக்கினி அவர்களைத் தொடர்ந்து பிடிப்பதாக.]]></a:t>
+              <a:t><![CDATA[20. நிந்தை என் இருதயத்தைப் பிளந்தது; நான் மிகவும் வேதனைப்படுகிறேன்; எனக்காக பரிதபிக்கிறவனுண்டோ என்று காத்திருந்தேன் ஒருவனும் இல்லை; தேற்றுகிறவர்களுக்குக் காத்திருந்தேன், ஒருவனையும் காணேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலம் பாழாகக்கடவது; அவர்களுடைய கூடாரங்களில் குடியில்லாமற்போவதாக.]]></a:t>
+              <a:t><![CDATA[20. நிந்தை என் இருதயத்தைப் பிளந்தது; நான் மிகவும் வேதனைப்படுகிறேன்; எனக்காக பரிதபிக்கிறவனுண்டோ என்று காத்திருந்தேன் ஒருவனும் இல்லை; தேற்றுகிறவர்களுக்குக் காத்திருந்தேன், ஒருவனையும் காணேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தேவரீர் அடித்தவனை அவர்கள் துன்பப்படுத்தி, நீர் காயப்படுத்தினவர்களை நோகப் பேசுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[20. நிந்தை என் இருதயத்தைப் பிளந்தது; நான் மிகவும் வேதனைப்படுகிறேன்; எனக்காக பரிதபிக்கிறவனுண்டோ என்று காத்திருந்தேன் ஒருவனும் இல்லை; தேற்றுகிறவர்களுக்குக் காத்திருந்தேன், ஒருவனையும் காணேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அக்கிரமத்தின்மேல் அக்கிரமத்தை அவர்கள்மேல் சுமத்தும், அவர்கள் உமது நீதிக்கு வந்தெட்டாதிருப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[21. என் ஆகாரத்தில் கசப்புக் கலந்து கொடுத்தார்கள், என் தாகத்துக்குக் காடியைக் குடிக்கக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜீவபுஸ்தகத்திலிருந்து அவர்கள்பேர் கிறுக்கப்பட்டுப்போவதாக; நீதிமான்கள் பேரோடே அவர்கள் பேர் எழுதப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[22. அவர்களுடைய பந்தி அவர்களுக்குக் கண்ணியும், அவர்களுடைய செல்வம் அவர்களுக்கு வலையுமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நானோ சிறுமையும் துயரமுமுள்ளவன்; தேவனே, உம்முடைய இரட்சிப்பு எனக்கு உயர்ந்த அடைக்கலமாவதாக.]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய கண்கள் காணாதபடி அந்தகாரப்படக்கடவது; அவர்கள் இடுப்புகளை எப்போதும் தள்ளாடப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேவனுடைய நாமத்தைப் பாட்டினால் துதித்து, அவரை ஸ்தோத்திரத்தினால் மகிமைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[24. உம்முடைய உக்கிரத்தை அவர்கள்மேல் ஊற்றும்; உம்முடைய கோபாக்கினி அவர்களைத் தொடர்ந்து பிடிப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கொம்பும் விரிகுளம்புமுள்ள காளையெருதைப்பார்க்கிலும், இதுவே கர்த்தருக்குப் பிரியமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் வாசஸ்தலம் பாழாகக்கடவது; அவர்களுடைய கூடாரங்களில் குடியில்லாமற்போவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆழமான உளையில் அமிழ்ந்திருக்கிறேன், நிற்க நிலையில்லை, நிலையாத ஜலத்தில் ஆழ்ந்திருக்கிறேன்; வெள்ளங்கள் என்மேல் புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[4. நிமித்தமில்லாமல் என்னைப் பகைக்கிறவர்கள் என் தலைமயிரிலும் அதிகமாயிருக்கிறார்கள்; வீணாக எனக்குச் சத்துருக்களாகி என்னைச் சங்கரிக்கவேண்டுமென்றிருக்கிறவர்கள் பலத்திருக்கிறார்கள்; நான் எடுத்துக்கொள்ளாததை நான் கொடுக்கவேண்டியதாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சாந்தகுணமுள்ளவர்கள் இதைக்கண்டு சந்தோஷப்படுவார்கள்; தேவனைத் தேடுகிறவர்களே, உங்கள் இருதயம் வாழும்.]]></a:t>
+              <a:t><![CDATA[26. தேவரீர் அடித்தவனை அவர்கள் துன்பப்படுத்தி, நீர் காயப்படுத்தினவர்களை நோகப் பேசுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கர்த்தர் எளியவர்களின் விண்ணப்பத்தைக் கேட்கிறார், கட்டுண்ட தம்முடையவர்களை அவர் புறக்கணியார்.]]></a:t>
+              <a:t><![CDATA[27. அக்கிரமத்தின்மேல் அக்கிரமத்தை அவர்கள்மேல் சுமத்தும், அவர்கள் உமது நீதிக்கு வந்தெட்டாதிருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. வானமும் பூமியும் சமுத்திரங்களும் அவைகளில் சஞ்சரிக்கிற யாவும் அவரைத் துதிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[28. ஜீவபுஸ்தகத்திலிருந்து அவர்கள்பேர் கிறுக்கப்பட்டுப்போவதாக; நீதிமான்கள் பேரோடே அவர்கள் பேர் எழுதப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. வானமும் பூமியும் சமுத்திரங்களும் அவைகளில் சஞ்சரிக்கிற யாவும் அவரைத் துதிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[29. நானோ சிறுமையும் துயரமுமுள்ளவன்; தேவனே, உம்முடைய இரட்சிப்பு எனக்கு உயர்ந்த அடைக்கலமாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவன் சீயோனை இரட்சித்து, யூதாவின் பட்டணங்களைக் கட்டுவார்; அப்பொழுது அங்கே குடியிருந்து அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[30. தேவனுடைய நாமத்தைப் பாட்டினால் துதித்து, அவரை ஸ்தோத்திரத்தினால் மகிமைப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவன் சீயோனை இரட்சித்து, யூதாவின் பட்டணங்களைக் கட்டுவார்; அப்பொழுது அங்கே குடியிருந்து அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[31. கொம்பும் விரிகுளம்புமுள்ள காளையெருதைப்பார்க்கிலும், இதுவே கர்த்தருக்குப் பிரியமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4713,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய ஊழியக்காரரின் சந்ததியார் அதைச் சுதந்தரித்துக்கொள்வார்கள்; அவருடைய நாமத்தை நேசிக்கிறவர்கள் அதில் வாசமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[32. சாந்தகுணமுள்ளவர்கள் இதைக்கண்டு சந்தோஷப்படுவார்கள்; தேவனைத் தேடுகிறவர்களே, உங்கள் இருதயம் வாழும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. கர்த்தர் எளியவர்களின் விண்ணப்பத்தைக் கேட்கிறார், கட்டுண்ட தம்முடையவர்களை அவர் புறக்கணியார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. வானமும் பூமியும் சமுத்திரங்களும் அவைகளில் சஞ்சரிக்கிற யாவும் அவரைத் துதிக்கக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தேவன் சீயோனை இரட்சித்து, யூதாவின் பட்டணங்களைக் கட்டுவார்; அப்பொழுது அங்கே குடியிருந்து அதைச் சுதந்தரித்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் கூப்பிடுகிறதினால் இளைத்தேன்; என் தொண்டை வறண்டுபோயிற்று; என் தேவனுக்கு நான் காத்திருக்கையால், என் கண்கள் பூத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[4. நிமித்தமில்லாமல் என்னைப் பகைக்கிறவர்கள் என் தலைமயிரிலும் அதிகமாயிருக்கிறார்கள்; வீணாக எனக்குச் சத்துருக்களாகி என்னைச் சங்கரிக்கவேண்டுமென்றிருக்கிறவர்கள் பலத்திருக்கிறார்கள்; நான் எடுத்துக்கொள்ளாததை நான் கொடுக்கவேண்டியதாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவருடைய ஊழியக்காரரின் சந்ததியார் அதைச் சுதந்தரித்துக்கொள்வார்கள்; அவருடைய நாமத்தை நேசிக்கிறவர்கள் அதில் வாசமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் கூப்பிடுகிறதினால் இளைத்தேன்; என் தொண்டை வறண்டுபோயிற்று; என் தேவனுக்கு நான் காத்திருக்கையால், என் கண்கள் பூத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. தேவனே, நீர் என் புத்தியீனத்தை அறிந்திருக்கிறீர்; என் குற்றங்கள் உமக்கு மறைந்திருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நிமித்தமில்லாமல் என்னைப் பகைக்கிறவர்கள் என் தலைமயிரிலும் அதிகமாயிருக்கிறார்கள்; வீணாக எனக்குச் சத்துருக்களாகி என்னைச் சங்கரிக்கவேண்டுமென்றிருக்கிறவர்கள் பலத்திருக்கிறார்கள்; நான் எடுத்துக்கொள்ளாததை நான் கொடுக்கவேண்டியதாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தராகிய ஆண்டவரே, உமக்காகக் காத்திருக்கிறவர்கள் என்னிமித்தம் வெட்கப்பட்டுப்போகாதிருப்பார்களாக; இஸ்ரவேலின் தேவனே, உம்மைத் தேடுகிறவர்கள் என்னிமித்தம் நாணமடையாதிருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நிமித்தமில்லாமல் என்னைப் பகைக்கிறவர்கள் என் தலைமயிரிலும் அதிகமாயிருக்கிறார்கள்; வீணாக எனக்குச் சத்துருக்களாகி என்னைச் சங்கரிக்கவேண்டுமென்றிருக்கிறவர்கள் பலத்திருக்கிறார்கள்; நான் எடுத்துக்கொள்ளாததை நான் கொடுக்கவேண்டியதாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. சேனைகளின் கர்த்தராகிய ஆண்டவரே, உமக்காகக் காத்திருக்கிறவர்கள் என்னிமித்தம் வெட்கப்பட்டுப்போகாதிருப்பார்களாக; இஸ்ரவேலின் தேவனே, உம்மைத் தேடுகிறவர்கள் என்னிமித்தம் நாணமடையாதிருப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனே, நீர் என் புத்தியீனத்தை அறிந்திருக்கிறீர்; என் குற்றங்கள் உமக்கு மறைந்திருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. உமதுநிமித்தம் நிந்தையைச் சகித்தேன்; இலச்சை என் முகத்தை மூடிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470625241" r:id="rId1"/>
+    <p:sldLayoutId id="2474699549" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6137,86 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ప్రభువా, సైన్యములకధిపతివగు యెహోవా, నీకొరకు కనిపెట్టుకొనువారికి నావలన సిగ్గు కలుగ నియ్యకుము]]></a:t>
+              <a:t><![CDATA[8. എന്റെ സഹോദരന്മാർക്കു ഞാൻ പരദേശിയും എന്റെ അമ്മയുടെ മക്കൾക്കു അന്യനും ആയി തീർന്നിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలు దేవా, నిన్ను వెదకువారిని నావలన అవమానము నొంద నియ్యకుము.]]></a:t>
+              <a:t><![CDATA[9. നിന്റെ ആലയത്തെക്കുറിച്ചുള്ള എരിവു എന്നെ തിന്നുകളഞ്ഞു; നിന്നെ നിന്ദിക്കുന്നവരുടെ നിന്ദ എന്റെ മേൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నీ నిమిత్తము నేను నిందనొందినవాడనైతిని నీ నిమిత్తము సిగ్గు నా ముఖమును కప్పెను.]]></a:t>
+              <a:t><![CDATA[വീണിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నా సహోదరులకు నేను అన్యుడనైతిని నా తల్లి కుమారులకు పరుడనైతిని.]]></a:t>
+              <a:t><![CDATA[1. ദൈവമേ, എന്നെ രക്ഷിക്കേണമേ; വെള്ളം എന്റെ പ്രാണനോളം എത്തിയിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీ యింటినిగూర్చిన ఆసక్తి నన్ను భక్షించియున్నది నిన్ను నిందించినవారి నిందలు నామీద పడియున్నవి.]]></a:t>
+              <a:t><![CDATA[2. ഞാൻ നിലയില്ലാത്ത ആഴമുള്ള ചേറ്റിൽ താഴുന്നു; ആഴമുള്ള വെള്ളത്തിൽ ഞാൻ മുങ്ങിപ്പോകുന്നു; പ്രവാഹങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఉపవాసముండి నేను కన్నీరు విడువగా అది నాకు నిందాస్పదమాయెను.]]></a:t>
+              <a:t><![CDATA[എന്നെ കവിഞ്ഞൊഴുകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నేను గోనెపట్ట వస్త్రముగా కట్టుకొనినప్పుడు వారికి హాస్యాస్పదుడనైతిని.]]></a:t>
+              <a:t><![CDATA[10. ഞാൻ കരഞ്ഞു ഉപവാസത്താൽ ആത്മതപനം ചെയ്തു. അതും എനിക്കു നിന്ദയായ്തീർന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. గుమ్మములలో కూర్చుండువారు నన్నుగూర్చి మాట లాడుకొందురు త్రాగుబోతులు నన్నుగూర్చి పాటలు పాడుదురు.]]></a:t>
+              <a:t><![CDATA[11. ഞാൻ രട്ടുശീല എന്റെ ഉടുപ്പാക്കി; ഞാൻ അവർക്കു പഴഞ്ചൊല്ലായ്തീർന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యెహోవా, అనుకూల సమయమున నేను నిన్ను ప్రార్థించుచున్నాను. దేవా, నీ కృపాబాహుళ్యమునుబట్టి నీ రక్షణ]]></a:t>
+              <a:t><![CDATA[12. പട്ടണവാതിൽക്കൽ ഇരിക്കുന്നവർ എന്നെക്കുറിച്ചു സല്ലാപിക്കുന്നു; ഞാൻ മദ്യപന്മാരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సత్యమునుబట్టి నాకుత్తరమిమ్ము.]]></a:t>
+              <a:t><![CDATA[പാട്ടായിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దేవా, జలములు నా ప్రాణముమీద పొర్లుచున్నవి నన్ను రక్షింపుము.]]></a:t>
+              <a:t><![CDATA[3. എന്റെ നിലവിളിയാൽ ഞാൻ തളർന്നിരിക്കുന്നു; എന്റെ തൊണ്ട ഉണങ്ങിയിരിക്കുന്നു; ഞാൻ എന്റെ ദൈവത്തെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నేను దిగిపోకుండ ఊబిలోనుండి నన్ను తప్పించుము నా పగవారిచేతిలోనుండి అగాధజలములలోనుండి నన్ను]]></a:t>
+              <a:t><![CDATA[13. ഞാനോ യഹോവേ, പ്രസാദകാലത്തു നിന്നോടു പ്രാർത്ഥിക്കുന്നു; ദൈവമേ, നിന്റെ ദയയുടെ ബഹുത്വത്താൽ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్పించుము.]]></a:t>
+              <a:t><![CDATA[നിന്റെ രക്ഷാവിശ്വസ്തതയാൽ തന്നേ, എനിക്കുത്തരമരുളേണമേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. నీటివరదలు నన్ను ముంచనియ్యకుము అగాధసముద్రము నన్ను మింగనియ్యకుము గుంట నన్ను మింగనియ్యకుము.]]></a:t>
+              <a:t><![CDATA[14. ചേറ്റിൽനിന്നു എന്നെ കയറ്റേണമേ; ഞാൻ താണുപോകരുതേ; എന്നെ പകെക്കുന്നവരുടെ കയ്യിൽനിന്നും ആഴമുള്ള]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. యెహోవా, నీ కృప ఉత్తమత్వమునుబట్టి నాకు ఉత్తర మిమ్ము నీ వాత్సల్యబాహుళ్యతనుబట్టి నాతట్టు తిరుగుము.]]></a:t>
+              <a:t><![CDATA[വെള്ളത്തിൽനിന്നും എന്നെ വിടുവിക്കേണമേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. నీ సేవకునికి విముఖుడవై యుండకుము నేను ఇబ్బందిలోనున్నాను త్వరగా నాకు ఉత్తరమిమ్ము.]]></a:t>
+              <a:t><![CDATA[15. ജലപ്രവാഹം എന്റെ മീതെ കവിയരുതേ; ആഴം എന്നെ വിഴുങ്ങരുതേ; കുഴി എന്നെ അടെച്ചുകൊള്ളുകയുമരുതേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నాయొద్దకు సమీపించి నన్ను విమోచింపుము. నా శత్రువులను చూచి నన్ను విడిపింపుము.]]></a:t>
+              <a:t><![CDATA[16. യഹോവേ, എനിക്കുത്തരമരുളേണമേ; നിന്റെ ദയ നല്ലതല്ലോ; നിന്റെ കരുണയുടെ ബഹുത്വപ്രകാരം എങ്കലേക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నిందయు సిగ్గును అవమానమును నాకు కలిగెననినీకు తెలిసియున్నది. నా విరోధులందరు నీకు కనబడుచున్నారు.]]></a:t>
+              <a:t><![CDATA[തിരിയേണമേ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. నిందకు నా హృదయము బద్దలాయెను నేను బహుగా కృశించియున్నాను కరుణించువారికొరకు కనిపెట్టుకొంటినిగాని]]></a:t>
+              <a:t><![CDATA[17. അടിയന്നു തിരുമുഖം മറെക്കരുതേ; ഞാൻ കഷ്ടത്തിൽ ഇരിക്കയാൽ വേഗത്തിൽ എനിക്കു ഉത്തരമരുളേണമേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెవ రును లేకపోయిరి. ఓదార్చువారికొరకు కనిపెట్టుకొంటినిగాని యెవరును కానరారైరి.]]></a:t>
+              <a:t><![CDATA[18. എന്റെ പ്രാണനോടു അടുത്തുവന്നു അതിനെ വീണ്ടുകൊള്ളേണമേ; എന്റെ ശത്രുക്കൾനിമിത്തം എന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. వారు చేదును నాకు ఆహారముగా పెట్టిరి నాకు దప్పియైనప్పుడు చిరకను త్రాగనిచ్చిరి.]]></a:t>
+              <a:t><![CDATA[വീണ്ടെടുക്കേണമേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నిలుక యియ్యని అగాధమైన దొంగ ఊబిలో నేను దిగిపోవుచున్నాను అగాధ జలములలో నేను దిగబడియున్నాను వరదలు]]></a:t>
+              <a:t><![CDATA[പ്രതീക്ഷിച്ചു എന്റെ കണ്ണു മങ്ങിപ്പോകുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. వారి భోజనము వారికి ఉరిగా నుండును గాక వారు నిర్భయులై యున్నప్పుడు అది వారికి ఉరిగా నుండును గాక.]]></a:t>
+              <a:t><![CDATA[19. എനിക്കുള്ള നിന്ദയും ലജ്ജയും അപമാനവും നീ അറിയുന്നു; എന്റെ വൈരികൾ എല്ലാവരും നിന്റെ ദൃഷ്ടിയിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. వారు చూడకపోవునట్లు వారి కన్నులు చీకటి కమ్మును గాక వారి నడుములకు ఎడతెగని వణకు పుట్టించుము.]]></a:t>
+              <a:t><![CDATA[ഇരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. వారిమీద నీ ఉగ్రతను కుమ్మరించుము నీ కోపాగ్ని వారిని పట్టుకొనును గాక]]></a:t>
+              <a:t><![CDATA[20. നിന്ദ എന്റെ ഹൃദയത്തെ തകർത്തു, ഞാൻ ഏറ്റവും വിഷാദിച്ചിരിക്കുന്നു; വല്ലവന്നും സഹതാപം തോന്നുമോ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. వారి పాళెము పాడవును గాక వారి గుడారములలో ఎవడును ఉండకపోవును గాక]]></a:t>
+              <a:t><![CDATA[എന്നു ഞാൻ നോക്കിക്കൊണ്ടിരുന്നു; ആർക്കും തോന്നിയില്ല; ആശ്വസിപ്പിക്കുന്നവരുണ്ടോ എന്നും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. నీవు మొత్తినవానిని వారు తరుముచున్నారు నీవు గాయపరచినవారి వేదనను వివరించుచున్నారు.]]></a:t>
+              <a:t><![CDATA[നോക്കിക്കൊണ്ടിരുന്നു; ആരെയും കണ്ടില്ലതാനും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. దోషముమీద దోషము వారికి తగులనిమ్ము నీ నీతి వారికి అందనీయకుము.]]></a:t>
+              <a:t><![CDATA[21. അവർ എനിക്കു തിന്നുവാൻ കൈപ്പു തന്നു; എന്റെ ദാഹത്തിന്നു അവർ എനിക്കു ചൊറുക്ക കുടിപ്പാൻ തന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. జీవగ్రంథములోనుండి వారి పేరును తుడుపు పెట్టుము నీతిమంతుల పట్టీలో వారి పేరులు వ్రాయకుము.]]></a:t>
+              <a:t><![CDATA[22. അവരുടെ മേശ അവരുടെ മുമ്പിൽ കണിയായും അവർ സുഖത്തോടിരിക്കുമ്പോൾ കുടുക്കായും തീരട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. నేను బాధపడినవాడనై వ్యాకులపడుచున్నాను దేవా, నీ రక్షణ నన్ను ఉద్ధరించును గాక.]]></a:t>
+              <a:t><![CDATA[23. അവരുടെ കണ്ണു കാണാതവണ്ണം ഇരുണ്ടുപോകട്ടെ; അവരുടെ അര എപ്പോഴും ആടുമാറാക്കേണമേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. కీర్తనలతో నేను దేవుని నామమును స్తుతించెదను కృతజ్ఞతాస్తుతులతో నేనాయనను ఘనపరచెదను]]></a:t>
+              <a:t><![CDATA[24. നിന്റെ ക്രോധം അവരുടെമേൽ പകരേണമേ. നിന്റെ ഉഗ്രകോപം അവരെ പിടിക്കുമാറാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఎద్దుకంటెను, కొమ్ములును డెక్కలునుగల కోడె కంటెను అది యెహోవాకు ప్రీతికరము]]></a:t>
+              <a:t><![CDATA[25. അവരുടെ വാസസ്ഥലം ശൂന്യമായിപ്പോകട്ടെ; അവരുടെ കൂടാരങ്ങളിൽ ആരും പാർക്കാതിരിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను ముంచివేయుచున్నవి.]]></a:t>
+              <a:t><![CDATA[4. കാരണംകൂടാതെ എന്നെ പകെക്കുന്നവർ എന്റെ തലയിലെ രോമത്തിലും അധികമാകുന്നു; വൃഥാ എനിക്കു ശത്രുക്കളായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. బాధపడువారు దాని చూచి సంతోషించుదురు దేవుని వెదకువారలారా, మీ ప్రాణము తెప్పరిల్లును గాక.]]></a:t>
+              <a:t><![CDATA[26. നീ ദണ്ഡിപ്പിച്ചവനെ അവർ ഉപദ്രവിക്കുന്നു; നീ മുറിവേല്പിച്ചവരുടെ വേദനയെ അവർ വിവിരക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. యెహోవా దరిద్రుల మొఱ్ఱ ఆలకించువాడు ఖైదులో నుంచబడిన తన వారిని ఆయన తృణీకరించు వాడు కాడు.]]></a:t>
+              <a:t><![CDATA[27. അവരുടെ അകൃത്യത്തോടു അകൃത്യം കൂട്ടേണമേ; നിന്റെ നീതിയെ അവർ പ്രാപിക്കരുതേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. భూమ్యాకాశములు ఆయనను స్తుతించును గాక సముద్రములును వాటియందు సంచరించు సమస్త మును ఆయనను స్తుతించును]]></a:t>
+              <a:t><![CDATA[28. ജീവന്റെ പുസ്തകത്തിൽനിന്നു അവരെ മായിച്ചുകളയേണമേ; നീതിമാന്മാരോടുകൂടെ അവരെ എഴുതരുതേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాక.]]></a:t>
+              <a:t><![CDATA[29. ഞാനോ എളിയവനും ദുഃഖിതനും ആകുന്നു; ദൈവമേ, നിന്റെ രക്ഷ എന്നെ ഉയർത്തുമാറാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. దేవుడు సీయోనును రక్షించును ఆయన యూదా పట్టణములను కట్టించును జనులు అక్కడ నివసించెదరు అది]]></a:t>
+              <a:t><![CDATA[30. ഞാൻ പാട്ടോടെ ദൈവത്തിന്റെ നാമത്തെ സ്തുതിക്കും; സ്തോത്രത്തോടെ അവനെ മഹത്വപ്പെടുത്തും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారివశమగును.]]></a:t>
+              <a:t><![CDATA[31. അതു യഹോവെക്കു കാളയെക്കാളും കൊമ്പും കുളമ്പും ഉള്ള മൂരിയെക്കാളും പ്രസാദകരമാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11501,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ఆయన సేవకుల సంతానము దానిని స్వతంత్రించు కొనును ఆయన నామమును ప్రేమించువారు అందులో నివ సించెదరు.]]></a:t>
+              <a:t><![CDATA[32. സൌമ്യതയുള്ളവർ അതു കണ്ടു സന്തോഷിക്കും; ദൈവത്തെ അന്വേഷിക്കുന്നവരേ, നിങ്ങളുടെ ഹൃദയം ജീവിക്കട്ടെ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 69]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. യഹോവ ദരിദ്രന്മാരുടെ പ്രാർത്ഥന കേൾക്കുന്നു; തന്റെ ബദ്ധന്മാരെ നിന്ദിക്കുന്നതുമില്ല;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 69]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ആകാശവും ഭൂമിയും സമുദ്രങ്ങളും അവയിൽ ചരിക്കുന്ന സകലവും അവനെ സ്തുതിക്കട്ടെ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 69]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. ദൈവം സീയോനെ രക്ഷിക്കും; അവൻ യെഹൂദാനഗരങ്ങളെ പണിയും; അവർ അവിടെ പാർത്തു അതിനെ കൈവശമാക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. నేను మొఱ్ఱపెట్టుటచేత అలసియున్నాను నా గొంతుక యెండిపోయెను నా దేవునికొరకు కనిపెట్టుటచేత నా కన్నులు]]></a:t>
+              <a:t><![CDATA[എന്നെ സംഹരിപ്പാൻ ഭാവിക്കുന്നവർ പെരുകിയിരിക്കുന്നു; ഞാൻ കവർച്ചചെയ്യാത്തതു തിരികെ കൊടുക്കേണ്ടിവരുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 69]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. അവന്റെ ദാസന്മാരുടെ സന്തതി അതിനെ അവകാശമാക്കും; അവന്റെ നാമത്തെ സ്നേഹിക്കുന്നവർ അതിൽ വസിക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్షీణించిపోయెను.]]></a:t>
+              <a:t><![CDATA[5. ദൈവമേ, നീ എന്റെ ഭോഷത്വം അറിയുന്നു; എന്റെ അകൃത്യങ്ങൾ നിനക്കു മറവായിരിക്കുന്നില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. నిర్నిమిత్తముగా నామీద పగపట్టువారు నా తలవెండ్రుకలకంటె విస్తారముగా ఉన్నారు అబద్ధమునుబట్టి]]></a:t>
+              <a:t><![CDATA[6. സൈന്യങ്ങളുടെ യഹോവയായ കർത്താവേ, നിങ്കൽ പ്രത്യാശവെക്കുന്നവർ എന്റെ നിമിത്തം ലജ്ജിച്ചുപോകരുതേ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకుశత్రువులై నన్ను సంహరింప గోరువారు అనేకులు నేను దోచుకొననిదానిని నేను ఇచ్చుకొనవలసి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[യിസ്രായേലിന്റെ ദൈവമേ, നിന്നെ അന്വേഷിക്കുന്നവർ എന്റെ നിമിത്തം നാണിച്ചുപോകരുതേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. దేవా, నా బుద్ధిహీనత నీకు తెలిసేయున్నది నా అపరాధములు నీకు మరుగైనవి కావు.]]></a:t>
+              <a:t><![CDATA[7. നിന്റെ നിമിത്തം ഞാൻ നിന്ദ വഹിച്ചു; ലജ്ജ എന്റെ മുഖത്തെ മൂടിയിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 69]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>