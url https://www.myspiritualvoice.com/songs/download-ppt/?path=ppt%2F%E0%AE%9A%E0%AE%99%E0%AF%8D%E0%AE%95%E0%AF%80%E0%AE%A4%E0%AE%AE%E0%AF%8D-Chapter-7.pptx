--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -479,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே, நீர் உம்முடைய கோபத்தில் எழுந்திருந்து, என் சத்துருக்களுடைய மூர்க்கங்களினிமித்தம் உம்மை உயர்த்தி, எனக்காக விழித்துக்கொள்ளும்; நியாயத்தீர்ப்பை நியமித்திருக்கிறீரே.]]></a:t>
+              <a:t><![CDATA[7. ஜனக்கூட்டம் உம்மைச் சூழ்ந்துகொள்ளும்; அவர்களுக்காகத் திரும்பவும் உன்னதத்திற்கு எழுந்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் மனந்திரும்பாவிட்டால் அவர் தம்முடைய பட்டயத்தைக் கருக்காக்குவார்; அவர் தம்முடைய வில்லை நாணேற்றி, அதை ஆயத்தப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. அவனுக்கு மரணாயுதங்களை ஆயத்தம்பண்ணினார்; தம்முடைய அம்புகளை அக்கினி அம்புகளாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, அவன் அக்கிரமத்தைப் பெறக் கர்ப்பவேதனைப்படுகிறான்; தீவினையைக் கர்ப்பந்தரித்து, பொய்யைப்பெறுகிறான்.]]></a:t>
+              <a:t><![CDATA[15. குழியை வெட்டி, அதை ஆழமாக்கினான்; தான் வெட்டின குழியில் தானே விழுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. குழியை வெட்டி, அதை ஆழமாக்கினான்; தான் வெட்டின குழியில் தானே விழுந்தான்.]]></a:t>
+              <a:t><![CDATA[16. அவன் தீவினை அவன் சிரசின்மேல் திரும்பும், அவன் கொடுமை அவன் உச்சந்தலையின்மேல் இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் தேவனாகிய கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; என்னைத் துன்பப்படுத்துகிறவர்கள் எல்லாருக்கும் என்னை விலக்கி இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[2. சத்துரு சிங்கம்போல் என் ஆத்துமாவைப் பிடித்துக்கொண்டுபோய், விடுவிக்கிறவன் இல்லாமையால். அதைப் பீறாதபடிக்கு என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சத்துரு சிங்கம்போல் என் ஆத்துமாவைப் பிடித்துக்கொண்டுபோய், விடுவிக்கிறவன் இல்லாமையால். அதைப் பீறாதபடிக்கு என்னைத் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[3. என் தேவனாகிய கர்த்தாவே, நான் இதைச் செய்ததும், என் கைகளில் நியாயக்கேடிருக்கிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் தேவனாகிய கர்த்தாவே, நான் இதைச் செய்ததும், என் கைகளில் நியாயக்கேடிருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[4. என்னோடே சமாதானமாயிருந்தவனுக்கு நான் தீமைசெய்ததும், காரணமில்லாமல் எனக்குச் சத்துருவானவனை நான் கொள்ளையிட்டதும் உண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னோடே சமாதானமாயிருந்தவனுக்கு நான் தீமைசெய்ததும், காரணமில்லாமல் எனக்குச் சத்துருவானவனை நான் கொள்ளையிட்டதும் உண்டானால்,]]></a:t>
+              <a:t><![CDATA[5. பகைஞன் என் ஆத்துமாவைத் தொடர்ந்துபிடித்து, என் பிராணனைத் தரையிலே தள்ளி மிதித்து, என் மகிமையைத் தூளிலே தாழ்த்தக்கடவன்.(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பகைஞன் என் ஆத்துமாவைத் தொடர்ந்துபிடித்து, என் பிராணனைத் தரையிலே தள்ளி மிதித்து, என் மகிமையைத் தூளிலே தாழ்த்தக்கடவன்.(சேலா.)]]></a:t>
+              <a:t><![CDATA[6. கர்த்தாவே, நீர் உம்முடைய கோபத்தில் எழுந்திருந்து, என் சத்துருக்களுடைய மூர்க்கங்களினிமித்தம் உம்மை உயர்த்தி, எனக்காக விழித்துக்கொள்ளும்; நியாயத்தீர்ப்பை நியமித்திருக்கிறீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495617" r:id="rId1"/>
+    <p:sldLayoutId id="2473414333" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. હે યહોવા, કોપ કરીને ઉઠો, મારા શત્રુઓના ક્રોધની સામે ઊભા થાઓ, હે યહોવા, મારા માટે જાગૃત થાઓ અને]]></a:t>
+              <a:t><![CDATA[for me to the judgment that you have commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ન્યાયની માગણી કરો.]]></a:t>
+              <a:t><![CDATA[7. So shall the congregation of the people compass you about: for their sakes therefore return you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હે યહોવા, સર્વ પ્રજાઓને તમારી સમક્ષ એકત્ર કરો. તમારા રાજ્યાસન પર ઉચ્ચસ્થાને પુન: બિરાજો.]]></a:t>
+              <a:t><![CDATA[on high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હે યહોવા, તમે સર્વ લોકોનો ન્યાય કરો છો, મને જાહેરમાં ન્યાયી ઠરાવો, અને તેઓ સમક્ષ મને તમે નિદોર્ષ]]></a:t>
+              <a:t><![CDATA[8. The LORD shall judge the people: judge me, O LORD, according to my righteousness, and according]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ને પ્રામાણિક સાબિત કરો.]]></a:t>
+              <a:t><![CDATA[to mine integrity that is in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. હે યહોવા, દુષ્ટ લોકોના દુષ્ટ કાર્યોનો અંત લાવો. ન્યાયી અને નિષ્પક્ષ લોકોને ટેકો અને સાર્મથ્ય આપો,]]></a:t>
+              <a:t><![CDATA[9. Oh let the wickedness of the wicked come to an end; but establish the just: for the righteous God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કારણ કે તમે ન્યાયી દેવ છો, અને બધાના હૃદય અને આત્મા જોઇ શકો છો.]]></a:t>
+              <a:t><![CDATA[tries the hearts and reins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. દેવ મારી ઢાલ છે, જે સત્ય અને ન્યાયી હૃદયવાળાને તારે છે.]]></a:t>
+              <a:t><![CDATA[10. My defence is of God, which saves the upright in heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. દેવ ન્યાયી ન્યાયાધીશ છે, તે સત્યતાથી ન્યાય કરે છે; તે સર્વ દુષ્ટો પર હંમેશા કોપાયમાન થાય છે.]]></a:t>
+              <a:t><![CDATA[11. God judges the righteous, and God is angry with the wicked every day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જો માણસ પાપનું પ્રાયશ્ચિત નહિ કરે, તો તે તેની તરવાર તીક્ષ્ણ કરશે. તેણે પોતાના ધનુષ્યને તાણીને]]></a:t>
+              <a:t><![CDATA[12. If he turn not, he will sharpen his sword; he has bent his bow, and made it ready.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. હે યહોવા મારા દેવ, હું તમારો વિશ્વાસ કરું છું. મારી પાછળ પડેલા શત્રુઓથી તમે મારી રક્ષા કરો ને મને]]></a:t>
+              <a:t><![CDATA[1. O LORD my God, in you do I put my trust: save me from all them that persecute me, and deliver me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સિદ્ધ કર્યુ છે.]]></a:t>
+              <a:t><![CDATA[13. He has also prepared for him the instruments of death; he ordains his arrows against the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. યહોવાએ તેને માટે ભયંકર હથિયાર સજ્જ કર્યા છે. અને પોતાના તીરોને અગ્નિથી સળગતાં કર્યા છે.]]></a:t>
+              <a:t><![CDATA[persecutors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. એક દુષ્ટ માણસ દુષ્ટ કૃત્યો કરવાની યોજના બનાવે છે. તે દુષ્ટ કૃત્યોનો ગર્ભ ધારણ કરે છે અને જૂઠને]]></a:t>
+              <a:t><![CDATA[14. Behold, he labors with iniquity, and has conceived mischief, and brought forth falsehood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જન્મ આપે છે.]]></a:t>
+              <a:t><![CDATA[15. He made a pit, and dug it, and is fallen into the ditch which he made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેણે ખાડા અને ખાઇ ખોધ્યા છે. અને તે પોતેજ તેમાં જઇને પડશે.]]></a:t>
+              <a:t><![CDATA[16. His mischief shall return upon his own head, and his violent dealing shall come down upon his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પોતાના દુષ્કૃત્યોથી તે પોતેજ મુશ્કેલીમાં મુકાશે; તે પોતાની ઉગ્રતાથી પોતેજ ત્રાસ સહન કરશે.]]></a:t>
+              <a:t><![CDATA[own crown of the head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હું યહોવાનો આભાર માનું છું, અને તેમની પ્રશંસા કરું છુ. કારણ, તે ન્યાયી છે. હું પરાત્પર યહોવાના]]></a:t>
+              <a:t><![CDATA[17. I will praise the LORD according to his righteousness: and will sing praise to the name of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નામને સન્માનવા સ્તોત્ર ગાઇશ.]]></a:t>
+              <a:t><![CDATA[LORD most high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બચાવો.]]></a:t>
+              <a:t><![CDATA[2. Lest he tear my soul like a lion, rending it in pieces, while there is none to deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. રખેને સિંહની જેમ તે મને ચીરીને ફાડી નાખે, મને છોડાવનાર કોઇ ના હોય, એવું થવા દેશો નહિ.]]></a:t>
+              <a:t><![CDATA[3. O LORD my God, If I have done this; if there be iniquity in my hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. હે મારા યહોવા દેવ, જો મેં એમ કર્યુ હોય; તો મારા હાથમાં કઇ ભૂડાઇ હોય,]]></a:t>
+              <a:t><![CDATA[4. If I have rewarded evil unto him that was at peace with me; (yea, I have delivered him that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. અને જો મેં શાંતિમાં મારી સાથે રહેનારનું નુકશાન કર્યું હોય, અને વિના કારણે કોઇ શત્રુ પર હુમલો]]></a:t>
+              <a:t><![CDATA[without cause is mine enemy:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો હોય અને તેમની પાસેથી વસ્તુઓ લૂંટી હોય.]]></a:t>
+              <a:t><![CDATA[5. Let the enemy persecute my soul, and take it; yea, let him tread down my life upon the earth, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તો ભલે મારા શત્રુઓ મને પકડીને મારો નાશ કરે, અને તેઓ મારું પતન કરે; અને મને ધૂળમાં રગદોળી નાખે!]]></a:t>
+              <a:t><![CDATA[lay mine honour in the dust. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને મારા આત્માને મૃત્યુની જગાએ ધકેલી દેવાય.]]></a:t>
+              <a:t><![CDATA[6. Arise, O LORD, in yours anger, lift up yourself because of the rage of mine enemies: and awake]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>