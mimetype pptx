--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -61,50 +61,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +122,51 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +299,54 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் பாடும்போது என் உதடும், நீர் மீட்டுக்கொண்ட என் ஆத்துமாவும் கெம்பீரித்து மகிழும்.]]></a:t>
+              <a:t><![CDATA[6. நான் கர்ப்பத்தில் உற்பவித்ததுமுதல் உம்மால் ஆதரிக்கப்பட்டேன்; என் தாயின் வயிற்றிலிருந்து என்னை எடுத்தவர் நீரே; உம்மையே நான் எப்பொழுதும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எனக்குப் பொல்லாப்பைத் தேடுகிறவர்கள் வெட்கி இலச்சையடைந்தபடியால், நாள்தோறும் என் நாவு உமது நீதியைக் கொண்டாடும்.]]></a:t>
+              <a:t><![CDATA[7. அநேகருக்கு நான் ஒரு புதுமை போலானேன்; நீரோ எனக்குப் பலத்த அடைக்கலமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எனக்குப் பொல்லாப்பைத் தேடுகிறவர்கள் வெட்கி இலச்சையடைந்தபடியால், நாள்தோறும் என் நாவு உமது நீதியைக் கொண்டாடும்.]]></a:t>
+              <a:t><![CDATA[8. என் வாய் உமது துதியினாலும், நாள்தோறும் உமது மகத்துவத்தினாலும் நிறைந்திருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; நான் ஒருபோதும் வெட்கமடையாதபடி செய்யும்.]]></a:t>
+              <a:t><![CDATA[9. முதிர்ந்தவயதில் என்னைத் தள்ளிவிடாமலும், என் பெலன் ஒடுங்கும்போது என்னைக் கைவிடாமலும் இரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உமது நீதியினிமித்தம் என்னை விடுவித்து, என்னைக் காத்தருளும்; உமது செவியை எனக்குச் சாய்த்து, என்னை இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[10. என் சத்துருக்கள் எனக்கு விரோதமாய்ப் பேசி, என் ஆத்துமாவுக்குக் காத்திருக்கிறவர்கள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உமது நீதியினிமித்தம் என்னை விடுவித்து, என்னைக் காத்தருளும்; உமது செவியை எனக்குச் சாய்த்து, என்னை இரட்சியும்.]]></a:t>
+              <a:t><![CDATA[11. தேவன் அவனைக் கைவிட்டார், அவனைத் தொடர்ந்து பிடியுங்கள்; அவனை விடுவிப்பார் இல்லை என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் எப்பொழுதும் வந்தடையத்தக்கக் கன்மலையாயிரும்; என்னை இரட்சிப்பதற்குக் கட்டளையிட்டீரே; நீரே என் கன்மலையும் என் கோட்டையுமாய் இருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[12. தேவனே, எனக்குத் தூரமாயிராதேயும்; என் தேவனே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் எப்பொழுதும் வந்தடையத்தக்கக் கன்மலையாயிரும்; என்னை இரட்சிப்பதற்குக் கட்டளையிட்டீரே; நீரே என் கன்மலையும் என் கோட்டையுமாய் இருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[13. என் ஆத்துமாவை விரோதிக்கிறவர்கள் வெட்கி அழியவும், எனக்குப் பொல்லாப்புத் தேடுகிறவர்கள் நிந்தையாலும் இலச்சையாலும் மூடப்படவுங்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் தேவனே, துன்மார்க்கனுடைய கைக்கும், நியாயக்கேடும் கொடுமையுமுள்ளவனுடைய கைக்கும் என்னைத் தப்புவியும்.]]></a:t>
+              <a:t><![CDATA[13. என் ஆத்துமாவை விரோதிக்கிறவர்கள் வெட்கி அழியவும், எனக்குப் பொல்லாப்புத் தேடுகிறவர்கள் நிந்தையாலும் இலச்சையாலும் மூடப்படவுங்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவரே, நீரே என் நோக்கமும், என் சிறுவயது தொடங்கி என் நம்பிக்கையுமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[14. நானோ எப்பொழுதும் நம்பிக்கைகொண்டிருந்து, மேன்மேலும் உம்மைத் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்பொழுதும் தேவனே, இந்தச் சந்ததிக்கு உமது வல்லமையையும், வரப்போகிற யாவருக்கும் உமது பராக்கிரமத்தையும் நான் அறிவிக்குமளவும், முதிர்வயதும் நரைமயிருமுள்ளவனாகும் வரைக்கும் என்னைக் கைவிடீராக.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, உம்மை நம்பியிருக்கிறேன்; நான் ஒருபோதும் வெட்கமடையாதபடி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கர்ப்பத்தில் உற்பவித்ததுமுதல் உம்மால் ஆதரிக்கப்பட்டேன்; என் தாயின் வயிற்றிலிருந்து என்னை எடுத்தவர் நீரே; உம்மையே நான் எப்பொழுதும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. என் வாய் நாள்தோறும் உமது நீதியையும் உமது இரட்சிப்பையும் சொல்லும்; அவைகளின் தொகையை நான் அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கர்ப்பத்தில் உற்பவித்ததுமுதல் உம்மால் ஆதரிக்கப்பட்டேன்; என் தாயின் வயிற்றிலிருந்து என்னை எடுத்தவர் நீரே; உம்மையே நான் எப்பொழுதும் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. என் வாய் நாள்தோறும் உமது நீதியையும் உமது இரட்சிப்பையும் சொல்லும்; அவைகளின் தொகையை நான் அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அநேகருக்கு நான் ஒரு புதுமை போலானேன்; நீரோ எனக்குப் பலத்த அடைக்கலமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவருடைய வல்லமையை முன்னிட்டு நடப்பேன்; உம்முடைய நீதியைப்பற்றியே மேன்மைபாராட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் வாய் உமது துதியினாலும், நாள்தோறும் உமது மகத்துவத்தினாலும் நிறைந்திருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவருடைய வல்லமையை முன்னிட்டு நடப்பேன்; உம்முடைய நீதியைப்பற்றியே மேன்மைபாராட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முதிர்ந்தவயதில் என்னைத் தள்ளிவிடாமலும், என் பெலன் ஒடுங்கும்போது என்னைக் கைவிடாமலும் இரும்.]]></a:t>
+              <a:t><![CDATA[17. தேவனே, என் சிறுவயதுமுதல் எனக்குப் போதித்துவந்தீர், இதுவரைக்கும் உம்முடைய அதிசயங்களை அறிவித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் சத்துருக்கள் எனக்கு விரோதமாய்ப் பேசி, என் ஆத்துமாவுக்குக் காத்திருக்கிறவர்கள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
+              <a:t><![CDATA[18. இப்பொழுதும் தேவனே, இந்தச் சந்ததிக்கு உமது வல்லமையையும், வரப்போகிற யாவருக்கும் உமது பராக்கிரமத்தையும் நான் அறிவிக்குமளவும், முதிர்வயதும் நரைமயிருமுள்ளவனாகும் வரைக்கும் என்னைக் கைவிடீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் சத்துருக்கள் எனக்கு விரோதமாய்ப் பேசி, என் ஆத்துமாவுக்குக் காத்திருக்கிறவர்கள் ஏகமாய் ஆலோசனைபண்ணி:]]></a:t>
+              <a:t><![CDATA[18. இப்பொழுதும் தேவனே, இந்தச் சந்ததிக்கு உமது வல்லமையையும், வரப்போகிற யாவருக்கும் உமது பராக்கிரமத்தையும் நான் அறிவிக்குமளவும், முதிர்வயதும் நரைமயிருமுள்ளவனாகும் வரைக்கும் என்னைக் கைவிடீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் அவனைக் கைவிட்டார், அவனைத் தொடர்ந்து பிடியுங்கள்; அவனை விடுவிப்பார் இல்லை என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தேவனே, உம்முடைய நீதி உன்னதமானது, பெரிதானவைகளை நீர் செய்தீர்; தேவனே, உமக்கு நிகரானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் அவனைக் கைவிட்டார், அவனைத் தொடர்ந்து பிடியுங்கள்; அவனை விடுவிப்பார் இல்லை என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தேவனே, உம்முடைய நீதி உன்னதமானது, பெரிதானவைகளை நீர் செய்தீர்; தேவனே, உமக்கு நிகரானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனே, எனக்குத் தூரமாயிராதேயும்; என் தேவனே, எனக்குச் சகாயம்பண்ணத் தீவிரியும்.]]></a:t>
+              <a:t><![CDATA[20. அநேக இக்கட்டுகளையும் ஆபத்துகளையும் காணும்படி செய்த என்னை நீர் திரும்பவும் உயிர்ப்பித்து, திரும்பவும் என்னைப் பூமியின் பாதாளங்களிலிருந்து ஏறப்பண்ணுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்பொழுதும் தேவனே, இந்தச் சந்ததிக்கு உமது வல்லமையையும், வரப்போகிற யாவருக்கும் உமது பராக்கிரமத்தையும் நான் அறிவிக்குமளவும், முதிர்வயதும் நரைமயிருமுள்ளவனாகும் வரைக்கும் என்னைக் கைவிடீராக.]]></a:t>
+              <a:t><![CDATA[2. உமது நீதியினிமித்தம் என்னை விடுவித்து, என்னைக் காத்தருளும்; உமது செவியை எனக்குச் சாய்த்து, என்னை இரட்சியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஆத்துமாவை விரோதிக்கிறவர்கள் வெட்கி அழியவும், எனக்குப் பொல்லாப்புத் தேடுகிறவர்கள் நிந்தையாலும் இலச்சையாலும் மூடப்படவுங்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. அநேக இக்கட்டுகளையும் ஆபத்துகளையும் காணும்படி செய்த என்னை நீர் திரும்பவும் உயிர்ப்பித்து, திரும்பவும் என்னைப் பூமியின் பாதாளங்களிலிருந்து ஏறப்பண்ணுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஆத்துமாவை விரோதிக்கிறவர்கள் வெட்கி அழியவும், எனக்குப் பொல்லாப்புத் தேடுகிறவர்கள் நிந்தையாலும் இலச்சையாலும் மூடப்படவுங்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[21. என் மேன்மையைப் பெருகப்பண்ணி, என்னை மறுபடியும் தேற்றுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோ எப்பொழுதும் நம்பிக்கைகொண்டிருந்து, மேன்மேலும் உம்மைத் துதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[22. என் தேவனே, நான் வீணையைக்கொண்டு உம்மையும் உம்முடைய சத்தியத்தையும் துதிப்பேன்; இஸ்ரவேலின் பரிசுத்தரே, சுரமண்டலத்தைக்கொண்டு உம்மைப் பாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் வாய் நாள்தோறும் உமது நீதியையும் உமது இரட்சிப்பையும் சொல்லும்; அவைகளின் தொகையை நான் அறியேன்.]]></a:t>
+              <a:t><![CDATA[22. என் தேவனே, நான் வீணையைக்கொண்டு உம்மையும் உம்முடைய சத்தியத்தையும் துதிப்பேன்; இஸ்ரவேலின் பரிசுத்தரே, சுரமண்டலத்தைக்கொண்டு உம்மைப் பாடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தராகிய ஆண்டவருடைய வல்லமையை முன்னிட்டு நடப்பேன்; உம்முடைய நீதியைப்பற்றியே மேன்மைபாராட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[23. நான் பாடும்போது என் உதடும், நீர் மீட்டுக்கொண்ட என் ஆத்துமாவும் கெம்பீரித்து மகிழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3349,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவனே, என் சிறுவயதுமுதல் எனக்குப் போதித்துவந்தீர், இதுவரைக்கும் உம்முடைய அதிசயங்களை அறிவித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[24. எனக்குப் பொல்லாப்பைத் தேடுகிறவர்கள் வெட்கி இலச்சையடைந்தபடியால், நாள்தோறும் என் நாவு உமது நீதியைக் கொண்டாடும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. எனக்குப் பொல்லாப்பைத் தேடுகிறவர்கள் வெட்கி இலச்சையடைந்தபடியால், நாள்தோறும் என் நாவு உமது நீதியைக் கொண்டாடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனே, உம்முடைய நீதி உன்னதமானது, பெரிதானவைகளை நீர் செய்தீர்; தேவனே, உமக்கு நிகரானவர் யார்?]]></a:t>
+              <a:t><![CDATA[3. நான் எப்பொழுதும் வந்தடையத்தக்கக் கன்மலையாயிரும்; என்னை இரட்சிப்பதற்குக் கட்டளையிட்டீரே; நீரே என் கன்மலையும் என் கோட்டையுமாய் இருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அநேக இக்கட்டுகளையும் ஆபத்துகளையும் காணும்படி செய்த என்னை நீர் திரும்பவும் உயிர்ப்பித்து, திரும்பவும் என்னைப் பூமியின் பாதாளங்களிலிருந்து ஏறப்பண்ணுவீர்.]]></a:t>
+              <a:t><![CDATA[3. நான் எப்பொழுதும் வந்தடையத்தக்கக் கன்மலையாயிரும்; என்னை இரட்சிப்பதற்குக் கட்டளையிட்டீரே; நீரே என் கன்மலையும் என் கோட்டையுமாய் இருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அநேக இக்கட்டுகளையும் ஆபத்துகளையும் காணும்படி செய்த என்னை நீர் திரும்பவும் உயிர்ப்பித்து, திரும்பவும் என்னைப் பூமியின் பாதாளங்களிலிருந்து ஏறப்பண்ணுவீர்.]]></a:t>
+              <a:t><![CDATA[4. என் தேவனே, துன்மார்க்கனுடைய கைக்கும், நியாயக்கேடும் கொடுமையுமுள்ளவனுடைய கைக்கும் என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் மேன்மையைப் பெருகப்பண்ணி, என்னை மறுபடியும் தேற்றுவீர்.]]></a:t>
+              <a:t><![CDATA[4. என் தேவனே, துன்மார்க்கனுடைய கைக்கும், நியாயக்கேடும் கொடுமையுமுள்ளவனுடைய கைக்கும் என்னைத் தப்புவியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் தேவனே, நான் வீணையைக்கொண்டு உம்மையும் உம்முடைய சத்தியத்தையும் துதிப்பேன்; இஸ்ரவேலின் பரிசுத்தரே, சுரமண்டலத்தைக்கொண்டு உம்மைப் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தராகிய ஆண்டவரே, நீரே என் நோக்கமும், என் சிறுவயது தொடங்கி என் நம்பிக்கையுமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் தேவனே, நான் வீணையைக்கொண்டு உம்மையும் உம்முடைய சத்தியத்தையும் துதிப்பேன்; இஸ்ரவேலின் பரிசுத்தரே, சுரமண்டலத்தைக்கொண்டு உம்மைப் பாடுவேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் கர்ப்பத்தில் உற்பவித்ததுமுதல் உம்மால் ஆதரிக்கப்பட்டேன்; என் தாயின் வயிற்றிலிருந்து என்னை எடுத்தவர் நீரே; உம்மையே நான் எப்பொழுதும் துதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493119" r:id="rId1"/>
+    <p:sldLayoutId id="2473414331" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4459,58 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಾನು ನಿನ್ನನ್ನು ಕೀರ್ತಿಸುವಾಗ ನನ್ನ ತುಟಿಗಳೂ ನೀನು ವಿಮೋಚಿಸಿದ ನನ್ನ ಪ್ರಾಣವೂ ಉತ್ಸಾಹ ಧ್ವನಿಗೈಯುವವು.]]></a:t>
+              <a:t><![CDATA[praise shall be continually of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನನ್ನ ನಾಲಿಗೆಯು ಸಹ ದಿನವೆಲ್ಲಾ ನಿನ್ನ ನೀತಿಯನ್ನು ಮಾತನಾಡುವದು; ನನಗೆ ಕೇಡನ್ನು ಹುಡುಕುವವರು ನಾಚಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[7. I am as a wonder unto many; but you are my strong refuge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲಜ್ಜೆಪಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[8. Let my mouth be filled with your praise and with your honour all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ಕರ್ತನೇ, ನಾನು ನಿನ್ನಲ್ಲಿ ಭರವಸವನ್ನಿಟ್ಟಿದ್ದೇನೆ; ನನಗೆ ಎಂದಿಗೂ ಆಶಾ ಭಂಗವಾಗದಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[9. Cast me not off in the time of old age; forsake me not when my strength fails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿನ್ನ ನೀತಿಯಲ್ಲಿ ನನ್ನನ್ನು ಬಿಡಿಸಿ ನನ್ನನ್ನು ತಪ್ಪಿಸು; ನಿನ್ನ ಕಿವಿಯನ್ನು ನನ್ನ ಕಡೆಗೆ ತಿರುಗಿಸಿ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[10. For mine enemies speak against me; and they that lay wait for my soul take counsel together,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಿಸು.]]></a:t>
+              <a:t><![CDATA[11. Saying, God has forsaken him: persecute and take him; for there is none to deliver him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನೀನು ಯಾವಾಗಲೂ ನಾನು ಆಶ್ರಯಿಸಿಕೊಳ್ಳುವ ಬಲಸ್ಥಾನವಾಗಿರು. ನನ್ನನ್ನು ರಕ್ಷಿಸುವದಕ್ಕೆ ಆಜ್ಞಾಪಿಸಿದ್ದೀ, ನನ್ನ]]></a:t>
+              <a:t><![CDATA[12. O God, be not far from me: O my God, make haste for my help.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಡೆಯೂ ಕೋಟೆಯೂ ನೀನೇ.]]></a:t>
+              <a:t><![CDATA[13. Let them be confounded and consumed that are adversaries to my soul; let them be covered with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಓ ನನ್ನ ದೇವರೇ, ದುಷ್ಟನ ಕೈಗೂ ಅನ್ಯಾಯ ಮಾಡುವ ಕ್ರೂರನ ಕೈಗೂ ನನ್ನನ್ನು ತಪ್ಪಿಸು.]]></a:t>
+              <a:t><![CDATA[reproach and dishonour that seek my hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಓ ಕರ್ತನಾದ ದೇವರೇ, ನೀನು ನನ್ನ ನಿರೀಕ್ಷೆಯೂ ನನ್ನ ಯೌವನದಿಂದ ನನ್ನ ಭರವಸವೂ ಆಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[14. But I will hope continually, and will yet praise you more and more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಓ ದೇವರೇ, ನಾನು ಮುಪ್ಪಿನವನೂ ನರೆ ಕೂದಲಿನವನೂ ಆದಾಗ ಈ ಸಂತತಿಯವರಿಗೆ ನಿನ್ನ ಶಕ್ತಿಯನ್ನೂ ಮುಂದೆ ಬರುವ]]></a:t>
+              <a:t><![CDATA[1. In you, O LORD, do I put my trust: let me never be put to confusion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಗರ್ಭದಿಂದಲೇ ನಿನ್ನ ಮೇಲೆ ಆತುಕೊಂಡಿದ್ದೇನೆ; ತಾಯಿಯ ಗರ್ಭದಿಂದ ನೀನು ನನ್ನನ್ನು ಹೊರಗೆ ತಂದಿದ್ದಿ. ಯಾವಾಗಲೂ]]></a:t>
+              <a:t><![CDATA[15. My mouth shall show forth your righteousness and your salvation all the day; for I know not the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನಲ್ಲಿ ನನ್ನ ಸ್ತೋತ್ರವು ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[numbers thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅನೇಕರಿಗೆ ನಾನು ಆಶ್ಚರ್ಯದಂತಿದ್ದೇನೆ. ಆದರೆ ನೀನು ನನ್ನ ಬಲವಾದ ಆಶ್ರಯವಾಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[16. I will go in the strength of the Lord GOD: I will make mention of your righteousness, even of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನನ್ನ ಬಾಯಿ ನಿನ್ನ ಸ್ತೋತ್ರದಿಂದಲೂ ದಿನವೆಲ್ಲಾ ನಿನ್ನ ಗೌರವದಿಂದಲೂ ತುಂಬಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[yours only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನನ್ನ ಮುಪ್ಪಿನ ಕಾಲದಲ್ಲಿ ನನ್ನನ್ನು ತಳ್ಳಿಬಿಡಬೇಡ. ನನ್ನ ಶಕ್ತಿಯು ಕುಂದಿಹೋಗುವಾಗ ನನ್ನನ್ನು ಕೈಬಿಡ ಬೇಡ.]]></a:t>
+              <a:t><![CDATA[17. O God, you have taught me from my youth: and until now have I declared your wondrous works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನ ಶತ್ರುಗಳು ನನಗೆ ವಿರೋಧವಾಗಿ ಮಾತನಾಡುತ್ತಾರೆ; ನನ್ನ ಪ್ರಾಣಕ್ಕೆ ಹೊಂಚು ಹಾಕುವ ವರು ಕೂಡಿಕೊಂಡು ಆಲೋಚನೆ]]></a:t>
+              <a:t><![CDATA[18. Now also when I am old and greyheaded, O God, forsake me not; until I have showed your strength]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಾ--]]></a:t>
+              <a:t><![CDATA[unto this generation, and your power to every one that is to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ದೇವರು ಅವನನ್ನು ಕೈ ಬಿಟ್ಟಿದ್ದಾನೆ; ಅವನನ್ನು ಹಿಂಸಿಸಿ, ಹಿಡಿದುಕೊಳ್ಳಿರಿ; ಅವನನ್ನು ಬಿಡಿಸುವವನು ಯಾರೂ ಇಲ್ಲ]]></a:t>
+              <a:t><![CDATA[19. Your righteousness also, O God, is very high, who have done great things: O God, who is like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಅವರು ಅನ್ನುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[unto you!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಓ ದೇವರೇ, ನನ್ನಿಂದ ದೂರವಾಗಿರ ಬೇಡ. ಓ ದೇವರೇ, ನನ್ನ ಸಹಾಯಕ್ಕೆ ತ್ವರೆಪಡು.]]></a:t>
+              <a:t><![CDATA[20. You, which have showed me great and sore troubles, shall restore life in me again, and shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಯೊಬ್ಬನಿಗೆ ನಿನ್ನ ಅಧಿಕಾರವನ್ನೂ ತಿಳಿಸುವ ವರೆಗೂ ನನ್ನನ್ನು ಕೈಬಿಡಬೇಡ.]]></a:t>
+              <a:t><![CDATA[2. Deliver me in your righteousness, and cause me to escape: incline yours ear unto me, and save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನ ಪ್ರಾಣವನ್ನು ಎದುರಿಸುವವರು ನಾಚಿಕೆಪಟ್ಟು ನಾಶವಾಗಲಿ; ನಿಂದೆಯೂ ಅವಮಾನವೂ ನನ್ನ ಕೇಡಿಗಾಗಿ ಹುಡುಕು ವವರನ್ನು]]></a:t>
+              <a:t><![CDATA[bring me up again from the depths of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುತ್ತಿಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[21. You shall increase my greatness, and comfort me on every side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ನಾನು ಬಿಟ್ಟುಬಿಡದೆ ನಿನ್ನನ್ನು ನಿರೀಕ್ಷಿ ಸುತ್ತಾ ನಿನ್ನನ್ನು ಇನ್ನೂ ಹೆಚ್ಚೆಚ್ಚಾಗಿ ಸುತ್ತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[22. I will also praise you with the psaltery, even your truth, O my God: unto you will I sing with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನನ್ನ ಬಾಯಿ ದಿನವೆಲ್ಲಾ ನಿನ್ನ ನೀತಿಯನ್ನೂ ರಕ್ಷಣೆ ಯನ್ನೂ ಪ್ರಕಟಿಸುವದು. ಅವುಗಳ ಸಂಖ್ಯೆಗಳು ನನಗೆ ತಿಳಿಯದು.]]></a:t>
+              <a:t><![CDATA[the harp, O you Holy One of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನಾದ ದೇವರ ಶಕ್ತಿಯಲ್ಲಿ ನಾನು ಹೋಗುವೆನು, ನಿನ್ನ ನೀತಿಯನ್ನು ಹೌದು, ನಿನ್ನದನ್ನೇ ತಿಳಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[23. My lips shall greatly rejoice when I sing unto you; and my soul, which you have redeemed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಓ ದೇವರೇ, ನನ್ನ ಯೌವನದಿಂದ ನನಗೆ ನೀನು ಕಲಿಸಿದ್ದೀ; ಈ ವರೆಗೂ ನಿನ್ನ ಅದ್ಭುತ ಕಾರ್ಯಗಳನ್ನು ತಿಳಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[24. My tongue also shall talk of your righteousness all the day long: for they are confounded, for]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 71]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[they are brought unto shame, that seek my hurt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಓ ದೇವರೇ, ಮಹತ್ಕಾರ್ಯಗಳನ್ನು ಮಾಡಿದ ನಿನ್ನ ನೀತಿಯು ಬಹಳ ಉನ್ನತವಾಗಿದೆ. ಓ ದೇವರೇ, ನಿನ್ನ ಹಾಗೆ ಯಾರಿದ್ದಾರೆ!]]></a:t>
+              <a:t><![CDATA[3. Be you my strong habitation, unto which I may continually resort: you have given commandment to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಕಠಿಣವಾದ ಇಕ್ಕಟ್ಟುಗಳನ್ನು ನೋಡಮಾಡಿದ ನನ್ನನ್ನು ನೀನು ತಿರಿಗಿ ಬದುಕಿಸಿದಿ; ಭೂಮಿಯ ಆಗಾಧ ಗಳೊಳಗಿಂದ ನನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[save me; for you are my rock and my fortress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲಕ್ಕೆ ತರುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[4. Deliver me, O my God, out of the hand of the wicked, out of the hand of the unrighteous and cruel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನೀನು ನನ್ನ ಗೌರವವನ್ನು ಹೆಚ್ಚಿಸಿ ಎಲ್ಲಾ ಕಡೆಯಿಂದಲೂ ನನ್ನನ್ನು ಆದರಿಸುವಿ.]]></a:t>
+              <a:t><![CDATA[man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಓ ನನ್ನ ದೇವರೇ, ನಾನು ಸಹ ನಿನ್ನನ್ನೂ ನಿನ್ನ ಸತ್ಯವನ್ನೂ ವೀಣೆಯಿಂದ ಕೊಂಡಾಡುವೆನು; ಓ ಇಸ್ರಾಯೇಲಿನ ಪರಿಶುದ್ದನೇ,]]></a:t>
+              <a:t><![CDATA[5. For you are my hope, O Lord GOD: you are my trust from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿನ್ನರಿಯಿಂದ ನಿನ್ನನ್ನು ಕೀರ್ತಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[6. By you have I been held up from the womb: you are he that took me out of my mother's bowels: my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 71]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>