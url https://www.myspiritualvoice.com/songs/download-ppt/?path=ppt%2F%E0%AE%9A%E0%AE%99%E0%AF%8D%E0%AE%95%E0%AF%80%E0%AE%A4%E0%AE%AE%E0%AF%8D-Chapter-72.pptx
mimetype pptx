--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -45,50 +45,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -96,50 +98,51 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -264,53 +267,54 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -697,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சகல ராஜாக்களும் அவரைப்பணிந்து கொள்வார்கள்; சகல ஜாதிகளும் அவரைச் சேவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. தர்ஷீசின் ராஜாக்களும் தீவுகளின் ராஜாக்களும் காணிக்கைகளைக் கொண்டுவருவார்கள்; ஷேபாவிலும் சேபாவிலுமுள்ள ராஜாக்கள் வெகுமானங்களைக் கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கூப்பிடுகிற எளியவனையும், உதவியற்ற சிறுமையானவனையும் அவர் விடுவிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. சகல ராஜாக்களும் அவரைப்பணிந்து கொள்வார்கள்; சகல ஜாதிகளும் அவரைச் சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பலவீனனுக்கும் எளியவனுக்கும் அவர் இரங்கி, எளியவர்களின் ஆத்துமாக்களை இரட்சிப்பார்.]]></a:t>
+              <a:t><![CDATA[12. கூப்பிடுகிற எளியவனையும், உதவியற்ற சிறுமையானவனையும் அவர் விடுவிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் ஆத்துமாக்களை வஞ்சகத்திற்கும் கொடுமைக்கும் தப்புவிப்பார்; அவர்களுடைய இரத்தம் அவருடைய பார்வைக்கு அருமையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. பலவீனனுக்கும் எளியவனுக்கும் அவர் இரங்கி, எளியவர்களின் ஆத்துமாக்களை இரட்சிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் பிழைத்திருப்பார், ஷேபாவின் பொன் அவருக்குக் கொடுக்கப்படும்; அவர்நிமித்தம் இடைவிடாமல் ஜெபம்பண்ணப்படும், எந்நாளும் ஸ்தோத்திரிக்கப்படுவார்.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் ஆத்துமாக்களை வஞ்சகத்திற்கும் கொடுமைக்கும் தப்புவிப்பார்; அவர்களுடைய இரத்தம் அவருடைய பார்வைக்கு அருமையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பூமியிலே மலைகளின் உச்சிகளில் ஒரு பிடி தானியம் விதைக்கப்பட்டிருக்கும்; அதின் விளைவு லீபனோனைப்போல அசையும்; பூமியின் புல்லைப்போல நகரத்தார் செழித்தோங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர் பிழைத்திருப்பார், ஷேபாவின் பொன் அவருக்குக் கொடுக்கப்படும்; அவர்நிமித்தம் இடைவிடாமல் ஜெபம்பண்ணப்படும், எந்நாளும் ஸ்தோத்திரிக்கப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவருடைய நாமம் என்றென்றைக்கும் இருக்கும்; சூரியனுள்ளமட்டும் அவருடைய நாமம் சந்தான பரம்பரையாய் நிலைக்கும்; மனுஷர் அவருக்குள் ஆசீர்வதிக்கப்படுவார்கள், எல்லா ஜாதிகளும் அவரைப் பாக்கியமுடையவர் என்று வாழ்த்துவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பூமியிலே மலைகளின் உச்சிகளில் ஒரு பிடி தானியம் விதைக்கப்பட்டிருக்கும்; அதின் விளைவு லீபனோனைப்போல அசையும்; பூமியின் புல்லைப்போல நகரத்தார் செழித்தோங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய தேவனுக்கு ஸ்தோத்திரமுண்டாவதாக; அவரே அதிசயங்களைச் செய்கிறவர்.]]></a:t>
+              <a:t><![CDATA[17. அவருடைய நாமம் என்றென்றைக்கும் இருக்கும்; சூரியனுள்ளமட்டும் அவருடைய நாமம் சந்தான பரம்பரையாய் நிலைக்கும்; மனுஷர் அவருக்குள் ஆசீர்வதிக்கப்படுவார்கள், எல்லா ஜாதிகளும் அவரைப் பாக்கியமுடையவர் என்று வாழ்த்துவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவருடைய மகிமை பொருந்திய நாமத்துக்கு என்றென்றைக்கும் ஸ்தோத்திரமுண்டாவதாக; பூமிமுழுவதும் அவருடைய மகிமையால் நிறைந்திருப்பதாக. ஆமென், ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய தேவனுக்கு ஸ்தோத்திரமுண்டாவதாக; அவரே அதிசயங்களைச் செய்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,50 +2238,159 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[19. அவருடைய மகிமை பொருந்திய நாமத்துக்கு என்றென்றைக்கும் ஸ்தோத்திரமுண்டாவதாக; பூமிமுழுவதும் அவருடைய மகிமையால் நிறைந்திருப்பதாக. ஆமென், ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவருடைய மகிமை பொருந்திய நாமத்துக்கு என்றென்றைக்கும் ஸ்தோத்திரமுண்டாவதாக; பூமிமுழுவதும் அவருடைய மகிமையால் நிறைந்திருப்பதாக. ஆமென், ஆமென்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3174,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493157" r:id="rId1"/>
+    <p:sldLayoutId id="2473414349" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3370,50 +3483,58 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3570,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಸಮುದ್ರದಿಂದ ಸಮುದ್ರದ ವರೆಗೂ ನದಿಯಿಂದ ಭೂಮಿಯ ಕೊನೆಗಳವರೆಗೂ ಆತನು ಆಳುವನು.]]></a:t>
+              <a:t><![CDATA[8. He shall have dominion also from sea to sea, and from the river unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆತನ ಮುಂದೆ ಅರಣ್ಯ ನಿವಾಸಿಗಳು ಎರಗುವರು; ಆತನ ಶತ್ರುಗಳು ಧೂಳನ್ನು ನೆಕ್ಕುವರು.]]></a:t>
+              <a:t><![CDATA[9. They that dwell in the wilderness shall bow before him; and his enemies shall lick the dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ತಾರ್ಷೀಷಿನ ಅರಸರೂ ದ್ವೀಪಗಳ ಅರಸರೂ ಕಾಣಿಕೆಗಳನ್ನು ತರುವರು; ಶೆಬಾ ಮತ್ತು ಸೆಬಾದ ಅರಸರು ದಾನಗಳನ್ನು ಅರ್ಪಿಸುವರು.]]></a:t>
+              <a:t><![CDATA[10. The kings of Tarshish and of the isles shall bring presents: the kings of Sheba and Seba shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಹೌದು, ಎಲ್ಲಾ ಅರಸರು ಆತನ ಮುಂದೆ ಅಡ್ಡ ಬೀಳುವರು; ಎಲ್ಲಾ ಜನಾಂಗಗಳು ಆತನನ್ನು ಸೇವಿಸುವವು.]]></a:t>
+              <a:t><![CDATA[offer gifts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆತನಿಗೆ ಮೊರೆ ಇಡುವ ಬಡವರನ್ನೂ ಸಹಾಯ ಕನಿಲ್ಲದ ದೀನನನ್ನೂ ಬಿಡಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[11. Yea, all kings shall fall down before him: all nations shall serve him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ದರಿದ್ರನನ್ನೂ ಬಡವನನ್ನೂ ಕರುಣಿಸುವನು; ಬಡವರ ಪ್ರಾಣಗ ಳನ್ನು ರಕ್ಷಿಸುವನು.]]></a:t>
+              <a:t><![CDATA[12. For he shall deliver the needy when he cries; the poor also, and him that has no helper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಮೋಸದಿಂದಲೂ ಬಲಾತ್ಕಾರ ದಿಂದಲೂ ಅವರ ಪ್ರಾಣವನ್ನು ಬಿಡುಗಡೆ ಮಾಡು ವನು; ಅವರ ರಕ್ತವು ಆತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಅಮೂಲ್ಯ]]></a:t>
+              <a:t><![CDATA[13. He shall spare the poor and needy, and shall save the souls of the needy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[14. He shall redeem their soul from deceit and violence: and precious shall their blood be in his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವನು ಬಾಳುವನು; ಅವನಿಗೆ ಶೆಬಾದ ಚಿನ್ನ ವನ್ನು ಕೊಡುವರು; ಅವನಿಗೋಸ್ಕರ ಯಾವಾಗಲೂ ಪ್ರಾರ್ಥನೆ ಮಾಡುವರು; ಪ್ರತಿದಿನ]]></a:t>
+              <a:t><![CDATA[sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಕೊಂಡಾಡುವರು.]]></a:t>
+              <a:t><![CDATA[15. And he shall live, and to him shall be given of the gold of Sheba: prayer also shall be made for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಓ ದೇವರೇ, ನಿನ್ನ ನ್ಯಾಯತೀರ್ಪುಗಳನ್ನು ಅರಸನಿಗೂ ನೀತಿಯನ್ನು ಅರಸನ ಮಗನಿಗೂ ಕೊಡು.]]></a:t>
+              <a:t><![CDATA[1. Give the king your judgments, O God, and your righteousness unto the king's son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಧಾನ್ಯದ ಸಮೃದ್ಧಿಯು ದೇಶದಲ್ಲಿ ಬೆಟ್ಟಗಳ ತುದಿಯ ಮೇಲೆ ಇರುವದು; ಅದರ ಫಲವು ಲೆಬನೋನಿನ ಹಾಗೆ ಕದಲುವದು. ಪಟ್ಟಣದ ವರು]]></a:t>
+              <a:t><![CDATA[him continually; and daily shall he be praised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭೂಮಿಯ ಸೊಪ್ಪಿನ ಹಾಗೆ ವೃದ್ಧಿಯಾಗುವರು.]]></a:t>
+              <a:t><![CDATA[16. There shall be an handful of corn in the earth upon the top of the mountains; the fruit thereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆತನ ನಾಮವು ಎಂದೆಂದಿಗೂ ಇರುವದು; ಸೂರ್ಯನು ಇರುವವರೆಗೂ ಆತನ ಹೆಸರು ಇರು ವದು. ಮನುಷ್ಯರು ಆತನಲ್ಲಿ ಆಶೀರ್ವಾದ ಹೊಂದು]]></a:t>
+              <a:t><![CDATA[shall shake like Lebanon: and they of the city shall flourish like grass of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರು. ಎಲ್ಲಾ ಜನಾಂಗಗಳು ಆತನನ್ನು ಭಾಗ್ಯವಂತ ನೆಂದು ಕರೆಯುವರು.]]></a:t>
+              <a:t><![CDATA[17. His name shall endure for ever: his name shall be continued as long as the sun: and men shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಒಬ್ಬನೇ ಅದ್ಭುತಗಳನ್ನು ಮಾಡುವ ಇಸ್ರಾಯೇಲಿನ ದೇವರಾಗಿರುವ ಕರ್ತನಾದ ದೇವರಿಗೆ ಸ್ತೋತ್ರವಾಗಲಿ.]]></a:t>
+              <a:t><![CDATA[blessed in him: all nations shall call him blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆತನ ಮಹಿಮೆಯುಳ್ಳ ಹೆಸರಿಗೆ ಎಂದೆಂದಿಗೂ ಸ್ತೋತ್ರವಾಗಲಿ; ಆತನ ಮಹಿ ಮೆಯು ಭೂಮಿಯನ್ನೆಲ್ಲಾ ತುಂಬಲಿ. ಆಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[18. Blessed be the LORD God, the God of Israel, who only does wondrous things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[19. And blessed be his glorious name for ever: and let the whole earth be filled with his glory;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6067,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇಷಯನ ಮಗನಾದ ದಾವೀದನ ಪ್ರಾರ್ಥನೆಗಳು ಮುಗಿದವೆ.]]></a:t>
+              <a:t><![CDATA[Amen, and Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 72]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The prayers of David the son of Jesse are ended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಿನ್ನ ಜನರಿಗೆ ನೀತಿಯಿಂದಲೂ ದೀನರಿಗೆ ನ್ಯಾಯದಿಂದಲೂ ಆತನು ತೀರ್ಪು ಮಾಡು ವನು.]]></a:t>
+              <a:t><![CDATA[2. He shall judge your people with righteousness, and your poor with judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಬೆಟ್ಟಗಳೂ ಚಿಕ್ಕ ಗುಡ್ಡಗಳೂ ನೀತಿಯಿಂದ ಸಮಾಧಾನವನ್ನು ಜನರಿಗೆ ತರುವವು.]]></a:t>
+              <a:t><![CDATA[3. The mountains shall bring peace to the people, and the little hills, by righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆತನು ಜನರಲ್ಲಿ ದೀನರಿಗೆ ನ್ಯಾಯತೀರಿಸುವನು; ಬಡವನ ಮಕ್ಕಳನ್ನು ರಕ್ಷಿಸುವನು; ಬಲಾತ್ಕಾರಿಯನ್ನು ಮುರಿದು ತುಂಡು]]></a:t>
+              <a:t><![CDATA[4. He shall judge the poor of the people, he shall save the children of the needy, and shall break]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವನು.]]></a:t>
+              <a:t><![CDATA[in pieces the oppressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಸೂರ್ಯನೂ ಚಂದ್ರನೂ ಇರುವ ವರೆಗೆ ತಲ ತಲಾಂತರಗಳು ನಿನಗೆ ಭಯಪಡುವರು.]]></a:t>
+              <a:t><![CDATA[5. They shall fear you as long as the sun and moon endure, throughout all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕೊಯ್ದ ಹುಲ್ಲಿನ ಮೇಲೆ ಬೀಳುವ ಮಳೆಯ ಹಾಗೆಯೂ ಭೂಮಿಯನ್ನು ನೆನಸುವ ಸುರಿಯುವ ಮಳೆಗಳ ಹಾಗೆಯೂ ಆತನು ಇಳಿದು ಬರುವನು.]]></a:t>
+              <a:t><![CDATA[6. He shall come down like rain upon the mown grass: as showers that water the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆತನ ದಿವಸಗಳಲ್ಲಿ ನೀತಿವಂತನು ವೃದ್ಧಿಯಾಗುವನು. ಸಮೃದ್ಧಿ ಯಾದ ಸಮಾಧಾನವು ಚಂದ್ರನು ಇರುವ ವರೆಗೂ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[7. In his days shall the righteous flourish; and abundance of peace so long as the moon endures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 72]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>